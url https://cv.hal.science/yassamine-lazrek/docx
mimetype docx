--- v0 (2026-03-19)
+++ v1 (2026-04-13)
@@ -100,1449 +100,1449 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the impact of the Malakit intervention on malaria transmission in the Guiana Shield: a mathematical modelling study</w:t>
+                <w:t xml:space="preserve">Breaking down malaria outbreak: A multidisciplinary approach in a border village of French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Lambert</w:t>
+                <w:t xml:space="preserve">Hélène Tréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Métras</w:t>
+                <w:t xml:space="preserve">Guillaume Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Sanna</w:t>
+                <w:t xml:space="preserve">Emilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Galindo</w:t>
+                <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Hiwat</w:t>
+                <w:t xml:space="preserve">Yanouk Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Americas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 47, pp.101123. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (6), pp.e0013096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lana.2025.101123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0013096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05223763v1</w:t>
+                <w:t xml:space="preserve">pasteur-05306656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking down malaria outbreak: A multidisciplinary approach in a border village of French Guiana</w:t>
+                <w:t xml:space="preserve">Assessment of Plasmodium vivax transmission and asymptomatic carriage risk among artisanal gold miners in western French Guiana, 2014–2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Tréhard</w:t>
+                <w:t xml:space="preserve">Alice Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lacour</w:t>
+                <w:t xml:space="preserve">Yann Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Mosnier</w:t>
+                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Guidez</w:t>
+                <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanouk Epelboin</w:t>
+                <w:t xml:space="preserve">Yassamine Lazrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (6), pp.e0013096. </w:t>
+              <w:t xml:space="preserve">Infectious Diseases of Poverty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0013096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40249-025-01306-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05306656v1</w:t>
+                <w:t xml:space="preserve">pasteur-05266613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Plasmodium vivax transmission and asymptomatic carriage risk among artisanal gold miners in western French Guiana, 2014–2020</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evaluating the impact of the Malakit intervention on malaria transmission in the Guiana Shield: a mathematical modelling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Métras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Musset</w:t>
+                <w:t xml:space="preserve">Muriel Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassamine Lazrek</w:t>
+                <w:t xml:space="preserve">Hélène Hiwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases of Poverty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (1), pp.40. </w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Americas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, pp.101123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40249-025-01306-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lana.2025.101123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05266613v1</w:t>
+                <w:t xml:space="preserve">inserm-05223763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of piperaquine resistance in Plasmodium falciparum on malaria treatment effectiveness in The Guianas: a descriptive epidemiological study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooperation for malaria control and elimination in the Guiana Shield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Florimond</w:t>
+                <w:t xml:space="preserve">Martha Suárez-Mutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck de Laval</w:t>
+                <w:t xml:space="preserve">Luisiane Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Early</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yassamine Lazrek</w:t>
+                <w:t xml:space="preserve">Hedley Cairo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(23)00502-9⟩</w:t>
+              <w:t xml:space="preserve">The Lancet global health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (5), pp.e875-e881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2214-109X(24)00047-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04366762v1</w:t>
+                <w:t xml:space="preserve">hal-04601307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation for malaria control and elimination in the Guiana Shield</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Sanna</w:t>
+                <w:t xml:space="preserve">Understanding the impact of mobility on Plasmodium spp. carriage in an Amazon cross-border area with low transmission rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martha Suárez-Mutis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Lambert</w:t>
+                <w:t xml:space="preserve">L. Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisiane Carvalho</w:t>
+                <w:t xml:space="preserve">Y. Lazrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedley Cairo</w:t>
+                <w:t xml:space="preserve">F. Djossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet global health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2214-109X(24)00047-0⟩</w:t>
+              <w:t xml:space="preserve">PLOS Global Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (2), e0002706 [18 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgph.0002706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601307v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CUREMA project: a further step towards malaria elimination among hard-to-reach and mobile populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Jimeno Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Suzanne Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 23 (1), pp.271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12936-024-05040-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04731345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the impact of mobility on Plasmodium spp. carriage in an Amazon cross-border area with low transmission rate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Tréhard</w:t>
+                <w:t xml:space="preserve">Which diagnostic test to use for Testing and Treatment strategies in Plasmodium vivax low-transmission settings: a secondary analysis of a longitudinal interventional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassamine Lazrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Musset</w:t>
+                <w:t xml:space="preserve">Michael White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lazrek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Epelboin</w:t>
+                <w:t xml:space="preserve">Stephane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Global Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgph.0002706⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Americas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.100883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lana.2024.100883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515320v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04731333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which diagnostic test to use for Testing and Treatment strategies in Plasmodium vivax low-transmission settings: a secondary analysis of a longitudinal interventional study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Impact of piperaquine resistance in Plasmodium falciparum on malaria treatment effectiveness in The Guianas: a descriptive epidemiological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Florimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck de Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Early</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swaélie Sauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassamine Lazrek</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Americas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38, pp.100883. </w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (2), pp.161-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lana.2024.100883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(23)00502-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04731333v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04366762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of different social groups’ level of knowledge about malaria in a multicultural Amazonian cross-border context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular detection of human Plasmodium species using a multiplex real time PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassamine Lazrek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Gaillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lise Musset</w:t>
+                <w:t xml:space="preserve">Célia Florimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Cropet</w:t>
+                <w:t xml:space="preserve">Béatrice Volney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Djossou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adeline Mallard</w:t>
+                <w:t xml:space="preserve">Manon Discours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-023-16507-9⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.11388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-38621-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185536v1</w:t>
+                <w:t xml:space="preserve">pasteur-04185534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular detection of human Plasmodium species using a multiplex real time PCR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassamine Lazrek</w:t>
+                <w:t xml:space="preserve">Determination of different social groups’ level of knowledge about malaria in a multicultural Amazonian cross-border context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Florimond</w:t>
+                <w:t xml:space="preserve">Claire Cropet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Volney</w:t>
+                <w:t xml:space="preserve">Félix Djossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Discours</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Mosnier</w:t>
+                <w:t xml:space="preserve">Adeline Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.11388. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.1585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-38621-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-023-16507-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04185534v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Declines in prevalence alter the optimal level of sexual investment for the malaria parasite Plasmodium falciparum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Early</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Camponovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassamine Lazrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 119 (30), pp.e2122165119. </w:t>
@@ -1574,511 +1574,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03811435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-diagnosis and self-treatment of malaria in hard-to-reach and mobile populations of the Amazon: results of Malakit, an international multicentric intervention research project.</w:t>
+                <w:t xml:space="preserve">When local phytotherapies meet biomedicine. Cross-sectional study of knowledge and intercultural practices against malaria in Eastern French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Douine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Muriel Suzanne Galindo</w:t>
+                <w:t xml:space="preserve">Guillaume Odonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Mutricy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Sanna</w:t>
+                <w:t xml:space="preserve">C. Cropet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Philogene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Americas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lana.2021.100047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 279, pp.114384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2021.114384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430898v1</w:t>
+                <w:t xml:space="preserve">hal-03429592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelch13 mutations in Plasmodium falciparum and risk of spreading in Amazon basin countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luana C. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prabhjot Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wuelton Marcelo Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magda Magris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horace Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 76 (11), pp.2854-2862. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dkab264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When local phytotherapies meet biomedicine. Cross-sectional study of knowledge and intercultural practices against malaria in Eastern French Guiana</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-diagnosis and self-treatment of malaria in hard-to-reach and mobile populations of the Amazon: results of Malakit, an international multicentric intervention research project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Philogene</w:t>
+                <w:t xml:space="preserve">Maylis Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Suzanne Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gaillet</w:t>
+                <w:t xml:space="preserve">Louise Mutricy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 279, pp.114384. </w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Americas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.100047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2021.114384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lana.2021.100047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429592v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local emergence in Amazonia of Plasmodium falciparum k13 C580Y mutants associated with in vitro artemisinin resistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luana Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horace Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela M Early</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sachel Mok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassamine Lazrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12, pp.e51015. </w:t>
@@ -2116,90 +2116,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of Plasmodium spp. in the Amazonian Border Context (French Guiana–Brazil): Associated Factors and Spatial Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cropet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassamine Lazrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2250,90 +2250,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paludisme en Guyane : des projets de recherche opérationnelle originaux s'appuyant sur la santé communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Garancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Djossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2388,51 +2388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITCH-dependent proteasomal degradation of c-FLIP induced by the anti-HER3 antibody 9F7-F11 promotes DR5/caspase 8-mediated apoptosis of tumor cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Clorennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassamine Lazrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2509,51 +2509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of Plasmodium vivax Resistance to Chloroquine in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Heugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2643,64 +2643,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illegal gold miners in French Guiana: a neglected population with poor health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Le Hingrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2777,51 +2777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictors of antimalarial self-medication in illegal gold miners in French Guiana: a pathway towards artemisinin resistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Lazrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3045,103 +3045,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paludisme et orpaillage illégal en Guyane : un enjeu majeur de santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Corlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassamine Lazrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6, pp.102-114</w:t>
@@ -3183,51 +3183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The anti-HER3 (ErbB3) therapeutic antibody 9F7-F11 induces HER3 ubiquitination and degradation in tumors through JNK1/2- dependent ITCH/AIP4 activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Clorennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassamine Lazrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3304,51 +3304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-HER3 domain 1 and 3 antibodies reduce tumor growth by hindering HER2/HER3 dimerization and AKT-induced MDM2, XIAP, and FoxO1 phosphorylation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassamine Lazrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3470,103 +3470,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de dépistage et de traitement dans les contextes de faible transmission du Plasmodium vivax : retours du terrain pour éclairer les futurs choix de l'outil de dépistage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassamine Lazrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael T. White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24es Journées Nationales d'Infectiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Pathologie Infectieuse de Langue Française (SPILF), Jun 2024, Deauville, France. pp.S116-S117, </w:t>
@@ -3604,103 +3604,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associated factors and spatial distribution of Plasmodium spp. carriage in the trans- border context between French Guiana- Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cropet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassamine Lazrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Clinical Microbiology and Infectious Diseases (ECCMID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Amsterdam (Hollande), Netherlands</w:t>
@@ -3761,51 +3761,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The invention relates to antibodies against HER3 and their use in the treatment of cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassamine Lazrek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2012/156309. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3823,51 +3823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANTI-HUMAN-HER3 ANTIBODIES AND USES THEREOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassamine Lazrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chardès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4093,51 +4093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05223763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle M&#233;tras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sanna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Galindo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hiwat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2025.101123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05306656v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;hard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanouk Epelboin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013096" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05266613v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassamine Lazrek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-025-01306-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04366762v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Florimond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck de Laval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Early" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swa&#233;lie Sauthier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(23)00502-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601307v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Su&#225;rez-Mutis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedley Cairo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(24)00047-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04731345v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Jimeno Maroto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Suzanne Galindo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Plessis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-024-05040-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tr&#233;hard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Musset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lazrek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djossou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Epelboin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0002706" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04731333v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael White" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pelleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2024.100883" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185536v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cropet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-16507-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04185534v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Florimond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Volney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Discours" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38621-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03811435v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Camponovo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Cerqueira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2122165119" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430898v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mutricy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2021.100047" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429601v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana C. Mathieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhjot Singh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuelton Marcelo Monteiro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Magris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horace Cox" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab264" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429592v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cropet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Philogene" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2021.114384" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862736v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Mathieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Early" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachel Mok" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.51015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397337v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moriceau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.19-0378" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03098603v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garancher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galindo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02280785v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Clorennec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubreuil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sampaio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Larbouret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-019-0413-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02567258v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heugas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Naldjinan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blanchet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houz&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02116-18" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01566314v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Hingrat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Corlin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(10)62169-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01622957v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lazrek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanchet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelleau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chanlin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx343" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02434070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bazin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Ogier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-16-0886" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01491193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02297403v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Poul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.9455" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00815985v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Garambois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gaborit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/neo.121960" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04930208v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. White" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.04.336" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019716v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706393v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706426v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chard&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#232;legrin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05306656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;hard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanouk Epelboin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013096" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05266613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sanna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lambert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassamine Lazrek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-025-01306-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05223763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle M&#233;tras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Galindo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hiwat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2025.101123" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601307v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Su&#225;rez-Mutis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedley Cairo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(24)00047-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515320v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tr&#233;hard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Musset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lazrek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djossou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Epelboin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0002706" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04731345v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Jimeno Maroto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Suzanne Galindo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Plessis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-024-05040-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04731333v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael White" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pelleau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2024.100883" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04366762v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Florimond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck de Laval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Early" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swa&#233;lie Sauthier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(23)00502-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04185534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Florimond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Volney" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Discours" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38621-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cropet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-16507-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03811435v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Camponovo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Cerqueira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2122165119" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429592v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cropet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Philogene" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2021.114384" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429601v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana C. Mathieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhjot Singh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuelton Marcelo Monteiro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Magris" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horace Cox" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab264" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430898v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mutricy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2021.100047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862736v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Mathieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Early" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachel Mok" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.51015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397337v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moriceau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.19-0378" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03098603v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garancher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galindo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02280785v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Clorennec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubreuil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sampaio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Larbouret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-019-0413-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02567258v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heugas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Naldjinan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blanchet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houz&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02116-18" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01566314v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Hingrat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Corlin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(10)62169-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01622957v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lazrek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanchet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelleau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chanlin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx343" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02434070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bazin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Ogier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-16-0886" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01491193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02297403v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Poul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.9455" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00815985v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Garambois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gaborit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/neo.121960" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04930208v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. White" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.04.336" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019716v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706393v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706426v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chard&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#232;legrin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>