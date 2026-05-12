--- v1 (2026-04-13)
+++ v2 (2026-05-12)
@@ -100,1449 +100,1449 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking down malaria outbreak: A multidisciplinary approach in a border village of French Guiana</w:t>
+                <w:t xml:space="preserve">Evaluating the impact of the Malakit intervention on malaria transmission in the Guiana Shield: a mathematical modelling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Tréhard</w:t>
+                <w:t xml:space="preserve">Yann Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lacour</w:t>
+                <w:t xml:space="preserve">Raphaëlle Métras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Mosnier</w:t>
+                <w:t xml:space="preserve">Alice Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Guidez</w:t>
+                <w:t xml:space="preserve">Muriel Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanouk Epelboin</w:t>
+                <w:t xml:space="preserve">Hélène Hiwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (6), pp.e0013096. </w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Americas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, pp.101123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0013096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lana.2025.101123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05306656v1</w:t>
+                <w:t xml:space="preserve">inserm-05223763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Plasmodium vivax transmission and asymptomatic carriage risk among artisanal gold miners in western French Guiana, 2014–2020</w:t>
+                <w:t xml:space="preserve">Breaking down malaria outbreak: A multidisciplinary approach in a border village of French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Sanna</w:t>
+                <w:t xml:space="preserve">Hélène Tréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Lambert</w:t>
+                <w:t xml:space="preserve">Guillaume Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
+                <w:t xml:space="preserve">Emilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Musset</w:t>
+                <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassamine Lazrek</w:t>
+                <w:t xml:space="preserve">Yanouk Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases of Poverty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (1), pp.40. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (6), pp.e0013096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40249-025-01306-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0013096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05266613v1</w:t>
+                <w:t xml:space="preserve">pasteur-05306656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the impact of the Malakit intervention on malaria transmission in the Guiana Shield: a mathematical modelling study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Assessment of Plasmodium vivax transmission and asymptomatic carriage risk among artisanal gold miners in western French Guiana, 2014–2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Métras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Sanna</w:t>
+                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Galindo</w:t>
+                <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Hiwat</w:t>
+                <w:t xml:space="preserve">Yassamine Lazrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Americas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 47, pp.101123. </w:t>
+              <w:t xml:space="preserve">Infectious Diseases of Poverty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lana.2025.101123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40249-025-01306-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05223763v1</w:t>
+                <w:t xml:space="preserve">pasteur-05266613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation for malaria control and elimination in the Guiana Shield</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of piperaquine resistance in Plasmodium falciparum on malaria treatment effectiveness in The Guianas: a descriptive epidemiological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martha Suárez-Mutis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Lambert</w:t>
+                <w:t xml:space="preserve">Celia Florimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisiane Carvalho</w:t>
+                <w:t xml:space="preserve">Franck de Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedley Cairo</w:t>
+                <w:t xml:space="preserve">Angela Early</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swaélie Sauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassamine Lazrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet global health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2214-109X(24)00047-0⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (2), pp.161-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(23)00502-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04601307v1</w:t>
+                <w:t xml:space="preserve">pasteur-04366762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the impact of mobility on Plasmodium spp. carriage in an Amazon cross-border area with low transmission rate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Tréhard</w:t>
+                <w:t xml:space="preserve">Cooperation for malaria control and elimination in the Guiana Shield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Musset</w:t>
+                <w:t xml:space="preserve">Martha Suárez-Mutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lazrek</w:t>
+                <w:t xml:space="preserve">Luisiane Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Djossou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Epelboin</w:t>
+                <w:t xml:space="preserve">Hedley Cairo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Global Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgph.0002706⟩</w:t>
+              <w:t xml:space="preserve">The Lancet global health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (5), pp.e875-e881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2214-109X(24)00047-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515320v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CUREMA project: a further step towards malaria elimination among hard-to-reach and mobile populations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Lambert</w:t>
+                <w:t xml:space="preserve">Understanding the impact of mobility on Plasmodium spp. carriage in an Amazon cross-border area with low transmission rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Jimeno Maroto</w:t>
+                <w:t xml:space="preserve">L. Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Suzanne Galindo</w:t>
+                <w:t xml:space="preserve">Y. Lazrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine Plessis</w:t>
+                <w:t xml:space="preserve">F. Djossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-024-05040-8⟩</w:t>
+              <w:t xml:space="preserve">PLOS Global Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (2), e0002706 [18 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgph.0002706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04731345v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which diagnostic test to use for Testing and Treatment strategies in Plasmodium vivax low-transmission settings: a secondary analysis of a longitudinal interventional study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CUREMA project: a further step towards malaria elimination among hard-to-reach and mobile populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Tréhard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michael White</w:t>
+                <w:t xml:space="preserve">Yann Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Pelleau</w:t>
+                <w:t xml:space="preserve">Irene Jimeno Maroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Suzanne Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Americas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lana.2024.100883⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (1), pp.271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-024-05040-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04731333v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04731345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of piperaquine resistance in Plasmodium falciparum on malaria treatment effectiveness in The Guianas: a descriptive epidemiological study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck de Laval</w:t>
+                <w:t xml:space="preserve">Which diagnostic test to use for Testing and Treatment strategies in Plasmodium vivax low-transmission settings: a secondary analysis of a longitudinal interventional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassamine Lazrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Early</w:t>
+                <w:t xml:space="preserve">Michael White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swaélie Sauthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yassamine Lazrek</w:t>
+                <w:t xml:space="preserve">Stephane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (2), pp.161-171. </w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Americas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.100883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(23)00502-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lana.2024.100883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04366762v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04731333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular detection of human Plasmodium species using a multiplex real time PCR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of different social groups’ level of knowledge about malaria in a multicultural Amazonian cross-border context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Florimond</w:t>
+                <w:t xml:space="preserve">Mélanie Gaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Volney</w:t>
+                <w:t xml:space="preserve">Claire Cropet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Discours</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Mosnier</w:t>
+                <w:t xml:space="preserve">Félix Djossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-38621-9⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.1585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-023-16507-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04185534v1</w:t>
+                <w:t xml:space="preserve">hal-04185536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of different social groups’ level of knowledge about malaria in a multicultural Amazonian cross-border context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lise Musset</w:t>
+                <w:t xml:space="preserve">Molecular detection of human Plasmodium species using a multiplex real time PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassamine Lazrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Cropet</w:t>
+                <w:t xml:space="preserve">Célia Florimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Djossou</w:t>
+                <w:t xml:space="preserve">Béatrice Volney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Mallard</w:t>
+                <w:t xml:space="preserve">Manon Discours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (1), pp.1585. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.11388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-023-16507-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-38621-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185536v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04185534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Declines in prevalence alter the optimal level of sexual investment for the malaria parasite Plasmodium falciparum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Early</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Camponovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassamine Lazrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 119 (30), pp.e2122165119. </w:t>
@@ -1593,51 +1593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When local phytotherapies meet biomedicine. Cross-sectional study of knowledge and intercultural practices against malaria in Eastern French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Odonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cropet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1861,90 +1861,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-diagnosis and self-treatment of malaria in hard-to-reach and mobile populations of the Amazon: results of Malakit, an international multicentric intervention research project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Suzanne Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mutricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Regional Health - Americas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.100047. </w:t>
@@ -2034,51 +2034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela M Early</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sachel Mok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassamine Lazrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12, pp.e51015. </w:t>
@@ -2116,90 +2116,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of Plasmodium spp. in the Amazonian Border Context (French Guiana–Brazil): Associated Factors and Spatial Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cropet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassamine Lazrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2250,90 +2250,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paludisme en Guyane : des projets de recherche opérationnelle originaux s'appuyant sur la santé communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Garancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Djossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2388,51 +2388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITCH-dependent proteasomal degradation of c-FLIP induced by the anti-HER3 antibody 9F7-F11 promotes DR5/caspase 8-mediated apoptosis of tumor cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Clorennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassamine Lazrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2509,51 +2509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of Plasmodium vivax Resistance to Chloroquine in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Heugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2656,51 +2656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illegal gold miners in French Guiana: a neglected population with poor health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Le Hingrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3058,90 +3058,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paludisme et orpaillage illégal en Guyane : un enjeu majeur de santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Corlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassamine Lazrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6, pp.102-114</w:t>
@@ -3183,51 +3183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The anti-HER3 (ErbB3) therapeutic antibody 9F7-F11 induces HER3 ubiquitination and degradation in tumors through JNK1/2- dependent ITCH/AIP4 activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Clorennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassamine Lazrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3304,51 +3304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-HER3 domain 1 and 3 antibodies reduce tumor growth by hindering HER2/HER3 dimerization and AKT-induced MDM2, XIAP, and FoxO1 phosphorylation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassamine Lazrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3470,103 +3470,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de dépistage et de traitement dans les contextes de faible transmission du Plasmodium vivax : retours du terrain pour éclairer les futurs choix de l'outil de dépistage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassamine Lazrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael T. White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24es Journées Nationales d'Infectiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Pathologie Infectieuse de Langue Française (SPILF), Jun 2024, Deauville, France. pp.S116-S117, </w:t>
@@ -3604,103 +3604,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associated factors and spatial distribution of Plasmodium spp. carriage in the trans- border context between French Guiana- Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cropet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassamine Lazrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Clinical Microbiology and Infectious Diseases (ECCMID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Amsterdam (Hollande), Netherlands</w:t>
@@ -3761,51 +3761,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The invention relates to antibodies against HER3 and their use in the treatment of cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassamine Lazrek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2012/156309. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3823,51 +3823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANTI-HUMAN-HER3 ANTIBODIES AND USES THEREOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassamine Lazrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chardès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4093,51 +4093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05306656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;hard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanouk Epelboin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013096" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05266613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sanna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lambert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassamine Lazrek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-025-01306-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05223763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle M&#233;tras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Galindo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hiwat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2025.101123" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601307v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Su&#225;rez-Mutis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedley Cairo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(24)00047-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515320v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tr&#233;hard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Musset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lazrek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djossou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Epelboin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0002706" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04731345v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Jimeno Maroto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Suzanne Galindo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Plessis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-024-05040-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04731333v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael White" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pelleau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2024.100883" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04366762v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Florimond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck de Laval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Early" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swa&#233;lie Sauthier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(23)00502-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04185534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Florimond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Volney" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Discours" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38621-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cropet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-16507-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03811435v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Camponovo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Cerqueira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2122165119" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429592v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cropet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Philogene" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2021.114384" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429601v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana C. Mathieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhjot Singh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuelton Marcelo Monteiro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Magris" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horace Cox" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab264" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430898v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mutricy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2021.100047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862736v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Mathieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Early" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachel Mok" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.51015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397337v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moriceau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.19-0378" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03098603v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garancher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galindo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02280785v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Clorennec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubreuil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sampaio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Larbouret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-019-0413-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02567258v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heugas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Naldjinan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blanchet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houz&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02116-18" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01566314v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Hingrat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Corlin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(10)62169-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01622957v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lazrek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanchet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelleau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chanlin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx343" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02434070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bazin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Ogier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-16-0886" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01491193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02297403v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Poul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.9455" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00815985v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Garambois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gaborit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/neo.121960" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04930208v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. White" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.04.336" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019716v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706393v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706426v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chard&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#232;legrin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05223763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle M&#233;tras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sanna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Galindo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hiwat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2025.101123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05306656v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;hard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanouk Epelboin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013096" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05266613v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassamine Lazrek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-025-01306-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04366762v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Florimond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck de Laval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Early" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swa&#233;lie Sauthier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(23)00502-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601307v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Su&#225;rez-Mutis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedley Cairo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(24)00047-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515320v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tr&#233;hard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Musset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lazrek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djossou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Epelboin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0002706" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04731345v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Jimeno Maroto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Suzanne Galindo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Plessis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-024-05040-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04731333v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael White" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pelleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2024.100883" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185536v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cropet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-16507-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04185534v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Florimond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Volney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Discours" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38621-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03811435v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Camponovo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Cerqueira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2122165119" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429592v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cropet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Philogene" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2021.114384" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429601v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana C. Mathieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhjot Singh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuelton Marcelo Monteiro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Magris" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horace Cox" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab264" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430898v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mutricy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2021.100047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862736v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Mathieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Early" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachel Mok" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.51015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397337v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moriceau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.19-0378" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03098603v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garancher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galindo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02280785v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Clorennec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubreuil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sampaio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Larbouret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-019-0413-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02567258v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heugas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Naldjinan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blanchet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houz&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02116-18" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01566314v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Hingrat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Corlin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(10)62169-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01622957v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lazrek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanchet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelleau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chanlin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx343" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02434070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bazin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Ogier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-16-0886" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01491193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02297403v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Poul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.9455" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00815985v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Garambois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gaborit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/neo.121960" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04930208v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. White" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.04.336" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019716v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706393v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706426v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chard&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#232;legrin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>