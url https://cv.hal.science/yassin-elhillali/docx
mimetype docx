--- v0 (2026-04-07)
+++ v1 (2026-05-06)
@@ -1139,391 +1139,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicular Environment Identification Based on Channel State Information and Deep Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rahmad Sadli</w:t>
+                <w:t xml:space="preserve">Blockchain-Based Collaborative Certificate Revocation Systems Using Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Didouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s22229018⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp 51487-51500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3160171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891189v1</w:t>
+                <w:t xml:space="preserve">hal-03664974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockchain-Based Collaborative Certificate Revocation Systems Using Clustering</w:t>
+                <w:t xml:space="preserve">Novel Centralized Pseudonym Changing Scheme for Location Privacy in V2X Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Didouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin El Hillali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Rivenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Labiod</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3160171⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), pp.692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en15030692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664974v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Centralized Pseudonym Changing Scheme for Location Privacy in V2X Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Didouh</w:t>
+                <w:t xml:space="preserve">Vehicular Environment Identification Based on Channel State Information and Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soheyb Ribouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahmad Sadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Houda Labiod</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (3), pp.692. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (22), pp.9018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en15030692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s22229018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596306v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel state information-based cryptographic key generation for intelligent transportation systems</w:t>
               </w:r>
@@ -1637,286 +1637,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new high data rate M-OAM modulation for IR-UWB communication</w:t>
+                <w:t xml:space="preserve">OLIMP: a heterogeneous multimodal dataset for advanced environment perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadija Hamidoun</w:t>
+                <w:t xml:space="preserve">Amira Mimouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Ouabou</w:t>
+                <w:t xml:space="preserve">Ihsen Alouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raja Elassali</w:t>
+                <w:t xml:space="preserve">Anouar Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Atika Rivenq</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAENG International Journal of Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (4), pp.560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics9040560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468592v1</w:t>
+                <w:t xml:space="preserve">hal-03140627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OLIMP: a heterogeneous multimodal dataset for advanced environment perception</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new high data rate M-OAM modulation for IR-UWB communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ihsen Alouani</w:t>
+                <w:t xml:space="preserve">Khadija Hamidoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouar Ben Khalifa</w:t>
+                <w:t xml:space="preserve">Z. Ouabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Elassali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IAENG International Journal of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (2), pp.322-330</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140627v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient modeling of IEEE 802.11p MAC output process for V2X interworking enhancement</w:t>
               </w:r>
@@ -2006,77 +2006,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UWB radar recognition system based on HOS and SVMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahmad Sadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Hamidoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2136,90 +2136,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a New IR-UWB System Based on M-OAM Modulation on FPGA Component</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Hamidoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahmad Sadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Elassali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2264,1303 +2264,1303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi‐user radar waveforms based on doubly coded Costas signals</w:t>
+                <w:t xml:space="preserve">Evaluating Experimental Measurements of the IEEE 802.11p Communication Using ARADA LocoMate OBU Device Compared to the Theoretical Simulation Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadjah Touati</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Atika Rivenq</w:t>
+                <w:t xml:space="preserve">Aymen Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Chonavel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yassin El Hillali</w:t>
+                <w:t xml:space="preserve">Faiza Charfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (2), pp.277-284. </w:t>
+              <w:t xml:space="preserve">Wireless Personal Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97 (3), pp.3861-3874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-rsn.2016.0153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11277-017-4703-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528702v1</w:t>
+                <w:t xml:space="preserve">hal-03843763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Experimental Measurements of the IEEE 802.11p Communication Using ARADA LocoMate OBU Device Compared to the Theoretical Simulation Results</w:t>
+                <w:t xml:space="preserve">Improving ROCs of Constant False Alarm Coded Anti-collision Radar in Very Noised Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymen Sassi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yassin El Hillali</w:t>
+                <w:t xml:space="preserve">Jamal Zaidouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faiza Charfi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kamal Ghoumid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Mekaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Moussati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Personal Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11277-017-4703-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Electronics and Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63 (2), pp.127-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/eletel-2017-0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843763v1</w:t>
+                <w:t xml:space="preserve">hal-03528726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving ROCs of Constant False Alarm Coded Anti-collision Radar in Very Noised Cases</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy Consumption Models For MISO-UWB and TR-MISO-UWB Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slimane Mekaoui</w:t>
+                <w:t xml:space="preserve">Adil El Abboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali El Moussati</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fouzia Elbahhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Heddebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin El Hillali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electronics and Telecommunications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/eletel-2017-0017⟩</w:t>
+              <w:t xml:space="preserve">JET - International Journal of electronics and telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63 (3), pp. 285-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/eletel-2017-0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528726v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Consumption Models For MISO-UWB and TR-MISO-UWB Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy Efficient Hardware and Improved Cluster-Tree Topology for Lifetime Prolongation in ZigBee Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouzia Elbahhar</w:t>
+                <w:t xml:space="preserve">Mourad Ouadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Heddebaut</w:t>
+                <w:t xml:space="preserve">Ouadoudi Zytoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Rivenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JET - International Journal of electronics and telecommunications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/eletel-2017-0038⟩</w:t>
+              <w:t xml:space="preserve">Journal of sensor and actuator networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (4), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jsan6040022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583331v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficient Hardware and Improved Cluster-Tree Topology for Lifetime Prolongation in ZigBee Sensor Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ouadoudi Zytoune</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of High Data Rate M-OAM UWB Physical Layer for Intelligent Transportation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Elassali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Hamidoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Elbahhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of sensor and actuator networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jsan6040022⟩</w:t>
+              <w:t xml:space="preserve">Wireless Personal Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 94 (4), pp.3265-3283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11277-016-3776-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528721v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of High Data Rate M-OAM UWB Physical Layer for Intelligent Transportation Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khadija Hamidoun</w:t>
+                <w:t xml:space="preserve">Multi‐user radar waveforms based on doubly coded Costas signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjah Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Tatkeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Rivenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Personal Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 94 (4), pp.3265-3283. </w:t>
+              <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (2), pp.277-284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11277-016-3776-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-rsn.2016.0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402436v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficiency analysis of a TR-UWB system</w:t>
+                <w:t xml:space="preserve">Experimental study of acoustic noise correlation technique for passive monitoring of rails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adil Elabboubi</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laïd Sadoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Mathematical Sciences and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (12), pp.848-862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/msa.2016.712065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682406v1</w:t>
+                <w:t xml:space="preserve">hal-03682510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of acoustic noise correlation technique for passive monitoring of rails</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing V2X communication based on a new comb-pilot estimation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin El Hillali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Rivenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kamoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Sciences and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682510v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing V2X communication based on a new comb-pilot estimation approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahlem Sassi</w:t>
+                <w:t xml:space="preserve">DS-UWB and TH-UWB Energy Consumption Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Elabboubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Elbahhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Heddebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Kamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Vehicular Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 14 p</w:t>
+              <w:t xml:space="preserve">Journal of Telecommunications and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (1), pp.101-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682444v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469836v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DS-UWB and TH-UWB Energy Consumption Comparison</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Energy efficiency analysis of a TR-UWB system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Elabboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Elbahhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Heddebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Elassali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Telecommunications and Information Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2016 (1), pp.101-109</w:t>
+              <w:t xml:space="preserve">Journal of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (1), pp.19-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469836v2</w:t>
+                <w:t xml:space="preserve">hal-03682406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Multi-user Ultra Wide Band System Based on Modified Gegenbauer Functions and M-OAM Modulation for Communication of Intelligent Transportation Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Hamidoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Elassali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3637,77 +3637,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiguity function and Cramer-Rao bounds for standard and new modified Costas signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjah Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3780,51 +3780,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IR-UWB cognitive radio system based on the M-OAM modulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamyae Maatougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Hamidoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3886,572 +3886,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UWB cooperatif radar for localization and communication dedicated to guided transport</w:t>
+                <w:t xml:space="preserve">Non-iterative three dimensional positioning algorithm based on time difference of arrival technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Tahri</w:t>
+                <w:t xml:space="preserve">Kobenan Ignace Kossonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laila Sakkila</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Intelligent Systems and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computer Science Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.19-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056958v1</w:t>
+                <w:t xml:space="preserve">hal-00980011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-iterative three dimensional positioning algorithm based on time difference of arrival technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kobenan Ignace Kossonou</w:t>
+                <w:t xml:space="preserve">UWB cooperatif radar for localization and communication dedicated to guided transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Bocquet</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Sakkila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Science Issues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Intelligent Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.27-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5815/ijisa.2014.10.04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980011v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UWB communication system based on bipolar PPM with orthogonal waveforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UWB short range radar for road applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Sakkila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Tatkeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Rivenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin El Hillali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Elabed</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Raja Elassali</w:t>
+                <w:t xml:space="preserve">Jean-Michel Rouvaen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Engineering and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical and Chemical News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64, p20-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788184v1</w:t>
+                <w:t xml:space="preserve">hal-00992106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UWB short range radar for road applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Tatkeu</w:t>
+                <w:t xml:space="preserve">UWB communication system based on bipolar PPM with orthogonal waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elabed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Elbahhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Rouvaen</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Elassali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical and Chemical News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wireless Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.181-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/wet.2012.33026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992106v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OFDM transmission performance evaluation in V2X communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Charfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4541,51 +4541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Deloof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Sakkila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4947,51 +4947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rouvaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Ghys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5197,51 +5197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rouvaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Ghys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5282,76 +5282,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Averaging and oversampling correlator receiver with input quantization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">One-bit correlator receiver and averaging-oversampling effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. El Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rouvaen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. El Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5366,100 +5366,100 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16, pp.120-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128166v1</w:t>
+                <w:t xml:space="preserve">hal-00138725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-bit correlator receiver and averaging-oversampling effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Averaging and oversampling correlator receiver with input quantization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rouvaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. El Khaldi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Rouvaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5474,51 +5474,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16, pp.120-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00138725v1</w:t>
+                <w:t xml:space="preserve">hal-00128166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (85)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5530,334 +5530,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterprise-Wide Data Integration for Smart Maintenance: A Scalable Architecture for Predictive Maintenance Applications at Toyota Manufacturing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelghani Bekrar</w:t>
+                <w:t xml:space="preserve">Class-Specific Dataset Splitting for YOLOv8: Improving Real-Time Performance in NVIDIA Jetson Nano for Faster Autonomous Forklifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaouki Tadjine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMILE 2025, 1st International Conference on Smart Management in Industrial and Logistics Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Casablanca, Morocco. pp.46, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 14th International Conference on Pattern Recognition Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Porto, Portugal. pp.788-793, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/engproc2025097046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0013308700003905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05438619v1</w:t>
+                <w:t xml:space="preserve">hal-04977371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Denoising of B-Scan UWB Radar Data Using Higher-Order Statistics and Wavelet Shrinkage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Tatkeu</w:t>
+                <w:t xml:space="preserve">Impact de la transformée de Keystone sur la détection de cibles radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ait Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigael Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Wasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Advanced Visual and Signal-Based Systems (AVSS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305363v1</w:t>
+                <w:t xml:space="preserve">hal-05308867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Keystone Transform Impact on Gold, CPM and OFDM Based Radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Ait Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigael Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Wasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5868,810 +5842,836 @@
               <w:t xml:space="preserve">2025 26th International Radar Symposium (IRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Hamburg, Germany. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/IRS64527.2025.11046069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Class-Specific Dataset Splitting for YOLOv8: Improving Real-Time Performance in NVIDIA Jetson Nano for Faster Autonomous Forklifts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+                <w:t xml:space="preserve">Evidence-Based Data Fusion for Robust Autonomous Vehicle Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adda Boualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">moad dehbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine BOUZAIDI TIALI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwane Ayaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th International Conference on Pattern Recognition Applications and Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0013308700003905⟩</w:t>
+              <w:t xml:space="preserve">ICC 2025 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montreal, Canada. pp.5085-5090, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC52391.2025.11161854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977371v1</w:t>
+                <w:t xml:space="preserve">hal-05498210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la transformée de Keystone sur la détection de cibles radar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ECHO: An Explainable Cooperative Highway Operator for Human-Centric ADAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">moad dehbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ait Taleb</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valentine Wasik</w:t>
+                <w:t xml:space="preserve">Mohamed Amine BOUZAIDI TIALI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Rivenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwane Ayaida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 12th International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Riyadh, Saudi Arabia. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WINCOM65874.2025.11313404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308867v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence-Based Data Fusion for Robust Autonomous Vehicle Perception</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Adaptive Localization in Challenging Environments Using QR Codes and V2X Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">moad dehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine BOUZAIDI TIALI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Lachachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwane Ayaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2025 - IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Montreal, Canada. pp.5085-5090, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC52391.2025.11161854⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Montreal, Canada. pp.6474-6479, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC52391.2025.11160984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498210v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECHO: An Explainable Cooperative Highway Operator for Human-Centric ADAS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amine BOUZAIDI TIALI</w:t>
+                <w:t xml:space="preserve">Leveraging Vision Language Models for Facial Expression Recognition in Driving Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissam Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Cunningham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marwane Ayaida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 12th International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensor-Based Activity Recognition and Artificial Intelligence: 9th International Workshop, iWOAR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Potsdam, Germany. pp.81-93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-80856-2_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WINCOM65874.2025.11313404⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05498206v1</w:t>
+                <w:t xml:space="preserve">hal-04990793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Localization in Challenging Environments Using QR Codes and V2X Communication</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marwane Ayaida</w:t>
+                <w:t xml:space="preserve">Enterprise-Wide Data Integration for Smart Maintenance: A Scalable Architecture for Predictive Maintenance Applications at Toyota Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Douimia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Bekrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2025 - IEEE International Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Montreal, Canada. pp.6474-6479, </w:t>
+              <w:t xml:space="preserve">SMILE 2025, 1st International Conference on Smart Management in Industrial and Logistics Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Casablanca, Morocco. pp.46, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC52391.2025.11160984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/engproc2025097046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498200v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Vision Language Models for Facial Expression Recognition in Driving Environment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+                <w:t xml:space="preserve">Hybrid Denoising of B-Scan UWB Radar Data Using Higher-Order Statistics and Wavelet Shrinkage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahmad Sadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soheyb Ribouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Rivenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor-Based Activity Recognition and Artificial Intelligence: 9th International Workshop, iWOAR 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Potsdam, Germany. pp.81-93, </w:t>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Advanced Visual and Signal-Based Systems (AVSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Tainan, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-80856-2_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AVSS65446.2025.11149959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990793v1</w:t>
+                <w:t xml:space="preserve">hal-05305363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low PAPR OFDM Using SLM with Modified Riemann Matrix in JARC Systems</w:t>
               </w:r>
@@ -6761,90 +6761,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V2I Communication and Multi-Sensor Fusion for Real-Time Accurate Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">moad dehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine BOUZAIDI TIALI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Benlamoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwane Ayaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6889,486 +6889,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driver's Facial Expression Recognition Using Global Context Vision Transformer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+                <w:t xml:space="preserve">Performance of PTS reduction technique using a Stepped-Carrier OFDM scheme for JARC applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didem Aydogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Computer Vision and Machine Intelligence (CVMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Gwalior, India. pp.1-8, </w:t>
+              <w:t xml:space="preserve">2023 AEIT International Conference on Electrical and Electronic Technologies for Automotive (AEIT AUTOMOTIVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Modena, Italy. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVMI59935.2023.10464794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/AEITAUTOMOTIVE58986.2023.10217240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673682v1</w:t>
+                <w:t xml:space="preserve">hal-04278250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of PTS reduction technique using a Stepped-Carrier OFDM scheme for JARC applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Tatkeu</w:t>
+                <w:t xml:space="preserve">Comparaison de formes d'ondes pour radar MIMO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Ait Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Wasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigael Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 AEIT International Conference on Electrical and Electronic Technologies for Automotive (AEIT AUTOMOTIVE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278250v1</w:t>
+                <w:t xml:space="preserve">hal-04283291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de formes d'ondes pour radar MIMO</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abigael Taylor</w:t>
+                <w:t xml:space="preserve">Comparative Analysis of 2D Object Detection Algorithms and real-time implementation using RTMAPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">moad dehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Rivenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwane Ayaida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NOMS 2023-2023 IEEE/IFIP Network Operations and Management Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Miami, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOMS56928.2023.10154421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283291v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of 2D Object Detection Algorithms and real-time implementation using RTMAPS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">moad dehbi</w:t>
+                <w:t xml:space="preserve">Driver's Facial Expression Recognition Using Global Context Vision Transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissam Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Cunningham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marwane Ayaida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMS 2023-2023 IEEE/IFIP Network Operations and Management Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Miami, United States. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Computer Vision and Machine Intelligence (CVMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Gwalior, India. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NOMS56928.2023.10154421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CVMI59935.2023.10464794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172434v1</w:t>
+                <w:t xml:space="preserve">hal-04673682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">False Data Injection Attack Against Cyber-Physical Systems Protected by a Watermark</w:t>
               </w:r>
@@ -7380,51 +7380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Guibene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadhir Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwane Ayaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Khoukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7958,125 +7958,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l’estimation des canaux relatifs aux systèmes full-duplex dédiés aux communications 5G</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Self-diagnosis and smart maintenance prototype for sustainable and desirable onsite sanitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement A Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitam Shafran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Iben Jellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josh Field</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Floch-Best</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie 5G et Beyond</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Global Humanitarian Technology Conference, GHTC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Seattle, WA, United States. pp.184-187, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GHTC46280.2020.9342906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576431v1</w:t>
+                <w:t xml:space="preserve">hal-03572023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple sequential constraint removal algorithm for channel estimation in vehicular environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soheyb Ribouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8095,210 +8147,158 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Networks, Computers and Communications, ISNCC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Montreal, Canada. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISNCC49221.2020.9297235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-diagnosis and smart maintenance prototype for sustainable and desirable onsite sanitation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution à l’estimation des canaux relatifs aux systèmes full-duplex dédiés aux communications 5G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soheyb Ribouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin El Hillali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Global Humanitarian Technology Conference, GHTC 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technologie 5G et Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Villeneuve d'Ascq (visioconférence), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GHTC46280.2020.9342906⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03572023v1</w:t>
+                <w:t xml:space="preserve">hal-03576431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve, you shall not get access! A cyber-physical blockchain architecture for electronic toll collection security</w:t>
               </w:r>
@@ -8408,481 +8408,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Channel estimation technique for ITS-G5 inter- vehicular communication systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymen Sassi</w:t>
+                <w:t xml:space="preserve">QoS-Based Sequential Detection Algorithm for Jamming Attacks in VANET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Atika Rivenq</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Niar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Microelectronics, ICM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Sousse, Tunisia. pp.76-79, </w:t>
+              <w:t xml:space="preserve">Future Network Systems and Security FNSS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France. pp.17-32, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICM.2018.8704023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-94421-0_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528675v1</w:t>
+                <w:t xml:space="preserve">hal-03383047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution for Green Road Freight Transportation: Truck Platoon Application Based on Fuzzy Logic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Moh Ahmed</w:t>
+                <w:t xml:space="preserve">Adaptive Channel estimation technique for ITS-G5 inter- vehicular communication systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Green Energy &amp; Environmental Engineering (GEEE-2018) Proceedings of Engineering and Technology – PET Vol.37 pp.82-85</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th International Conference on Microelectronics, ICM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Sousse, Tunisia. pp.76-79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICM.2018.8704023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03381787v1</w:t>
+                <w:t xml:space="preserve">hal-03528675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward green road freight transportation trends: truck platoon application</w:t>
+                <w:t xml:space="preserve">Contribution for Green Road Freight Transportation: Truck Platoon Application Based on Fuzzy Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Moh Ahmed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Said Hayat</w:t>
+                <w:t xml:space="preserve">S Moh Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 2018 International Conference on Global &amp; Emerging Trends, ICGET 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Abuja, Nigeria</w:t>
+              <w:t xml:space="preserve">International Conference on Green Energy &amp; Environmental Engineering (GEEE-2018) Proceedings of Engineering and Technology – PET Vol.37 pp.82-85</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579653v1</w:t>
+                <w:t xml:space="preserve">hal-03381787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoS-Based Sequential Detection Algorithm for Jamming Attacks in VANET</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatma Salem</w:t>
+                <w:t xml:space="preserve">Toward green road freight transportation trends: truck platoon application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Moh Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Hayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Smail Niar</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Network Systems and Security FNSS 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of 2018 International Conference on Global &amp; Emerging Trends, ICGET 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Abuja, Nigeria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383047v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Spectrum Sensing Applied to IR-UWB System for ITS applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamyae Maatougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Hamidoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laïla Chakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9074,1671 +9074,1671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02508912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development an algorithm of UWB short range radar (UWB-SRR) for cyclist protection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Implementation of the 4th order high order statistics (HOS) based on FPGA for an UWB shortrange radar receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahmad Sadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamyae Maatougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Tatkeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">Actes de TELECOM'2017 &amp; 10èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583056v1</w:t>
+                <w:t xml:space="preserve">hal-03582710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of the 4th order high order statistics (HOS) based on FPGA for an UWB shortrange radar receiver</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lamyae Maatougui</w:t>
+                <w:t xml:space="preserve">User model-based method for IEEE 802.11p performance evaluation in vehicular safety applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Atika Rivenq</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Niar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de TELECOM'2017 &amp; 10èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Vehicular Electronics and Safety (ICVES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Vienna, Austria. pp.63-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICVES.2017.7991902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03582710v1</w:t>
+                <w:t xml:space="preserve">hal-03387989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User model-based method for IEEE 802.11p performance evaluation in vehicular safety applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatma Salem</w:t>
+                <w:t xml:space="preserve">Nouveaux systèmes de communications V2V basés sur la 5G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Rivenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Eltawil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Smail Niar</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Vehicular Electronics and Safety (ICVES)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Mons, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICVES.2017.7991902⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03387989v1</w:t>
+                <w:t xml:space="preserve">hal-03583066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux systèmes de communications V2V basés sur la 5G</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Eltawil</w:t>
+                <w:t xml:space="preserve">Stochastic modeling of IEEE 802.11p output process for efficient V2X large-scale interworking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Bocquet</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Niar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE Symposium on Communications and Vehicular Technology (SCVT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Leuven, Belgium. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SCVT.2017.8240315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583066v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic modeling of IEEE 802.11p output process for efficient V2X large-scale interworking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatma Salem</w:t>
+                <w:t xml:space="preserve">Development an algorithm of UWB short range radar (UWB-SRR) for cyclist protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahmad Sadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Smail Niar</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Rivenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Symposium on Communications and Vehicular Technology (SCVT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Mons, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SCVT.2017.8240315⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03384617v1</w:t>
+                <w:t xml:space="preserve">hal-03583056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian network based estimation technique for IEEE 802.11P vehicular communication systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Kamoun</w:t>
+                <w:t xml:space="preserve">Improved Cluster-tree Topology Adapted for Indoor environement in Zigbee Sensor Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Ouadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouadoudi Zytoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Wireless Communications and Mobile Computing Conference, IWCMC 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IWCMC.2016.7577161⟩</w:t>
+              <w:t xml:space="preserve">11th International Conference on Future Networks and Communications, FNC 2016 / 13th International Conference on Mobile Systems and Pervasive Computing, MobiSPC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada. pp.272-279, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2016.08.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528694v1</w:t>
+                <w:t xml:space="preserve">hal-03528687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Cluster-tree Topology Adapted for Indoor environement in Zigbee Sensor Network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
+                <w:t xml:space="preserve">An autonomous IR-UWB receiver applied for intelligent transportation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamyae Maatougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Hamidoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Future Networks and Communications, FNC 2016 / 13th International Conference on Mobile Systems and Pervasive Computing, MobiSPC 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Conference on Electrical Sciences and Technologies in Maghreb, CISTEM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marrakech, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528687v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An autonomous IR-UWB receiver applied for intelligent transportation system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khadija Hamidoun</w:t>
+                <w:t xml:space="preserve">A co-design space exploration tool for avionic high performance heterogeneous embedded architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Pertuisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Belanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Niar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Electrical Sciences and Technologies in Maghreb, CISTEM 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Design and Test Symposium, IDT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia. pp.77-82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IDT.2016.7843018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574273v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A co-design space exploration tool for avionic high performance heterogeneous embedded architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Belanger</w:t>
+                <w:t xml:space="preserve">Modeling transistor level masking of soft errors in combinational circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsen Alouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Niar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Smail Niar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Design and Test Symposium, IDT 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IDT.2016.7843018⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE East-West Design and Test Symposium, EWDTS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Batumi, United States. pp.7493140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EWDTS.2015.7493140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528686v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling transistor level masking of soft errors in combinational circuits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Smail Niar</w:t>
+                <w:t xml:space="preserve">An energy efficiency modulation comparative study in AWGN channel with path-loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Elbahhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Elabboubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Heddebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE East-West Design and Test Symposium, EWDTS 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Conference on Electrical Sciences and Technologies in Maghreb, CISTEM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marrakech, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528693v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy efficiency modulation comparative study in AWGN channel with path-loss</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Heddebaut</w:t>
+                <w:t xml:space="preserve">A Bayesian network based estimation technique for IEEE 802.11P vehicular communication systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Charfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Kamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Electrical Sciences and Technologies in Maghreb, CISTEM 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th IEEE International Wireless Communications and Mobile Computing Conference, IWCMC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paphos, Cyprus. pp.806-811, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2016.7577161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582773v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurement for vehicular communication evaluation using OBU ARADA System</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yassin El Hillali</w:t>
+                <w:t xml:space="preserve">Spectrum sensing applied to IR-UWB system based on M-OAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamyae Maatougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ouahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Hamidoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Wireless Communications and Mobile Computing Conference, IWCMC 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IWCMC.2015.7289280⟩</w:t>
+              <w:t xml:space="preserve">3rd IEEE World Conference on Complex Systems, WCCS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Marrakec, Morocco. pp.7483218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICoCS.2015.7483218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528683v1</w:t>
+                <w:t xml:space="preserve">hal-03528682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrum sensing applied to IR-UWB system based on M-OAM</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Khadija Hamidoun</w:t>
+                <w:t xml:space="preserve">Experimental measurement for vehicular communication evaluation using OBU ARADA System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE World Conference on Complex Systems, WCCS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Marrakec, Morocco. pp.7483218, </w:t>
+              <w:t xml:space="preserve">11th International Wireless Communications and Mobile Computing Conference, IWCMC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Dubrovnik, Croatia. pp.1358-1364, </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICoCS.2015.7483218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2015.7289280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528682v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent receiver for M-OAM IR-UWB modulations system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamyae Maatougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Hamidoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IEEE International Conference on Advanced Logistics and Transport, IEEE ICALT 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Valenciennes, France. pp.111-115, </w:t>
@@ -10900,1573 +10900,1573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse compression waveforms design and Cross-ambiguity processing for Radar applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Tatkeu</w:t>
+                <w:t xml:space="preserve">UWB System Based on the M-OAM Modulation in IEEE.802.15.3a Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Hamidoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Elassali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin El Hillali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Elbaamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Symposium on signal, Image, Video and Communications - ISIVC 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th Doctoral Conference on Computing, Electrical and Industrial Systems (DoCEIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Costa de Caparica, Portugal. pp.507-514, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-54734-8_56⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213638v1</w:t>
+                <w:t xml:space="preserve">hal-01274817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of UWB modulations over Nakagami-m fading channels with path-loss for an energy efficient railway balise application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Heddebaut</w:t>
+                <w:t xml:space="preserve">UWB M-OAM architecture for intelligent transportation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Hamidoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Elassali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Elbaamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Rivenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Conference on Ultra-WideBand (ICUWB)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Symposium on Signal, Image, Video and Communications, ISIVC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Marrackech, Morocco. 5 pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561410v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UWB System Based on the M-OAM Modulation in IEEE.802.15.3a Channel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raja Elassali</w:t>
+                <w:t xml:space="preserve">Contribution au développement d'un réseau sans fil pour le contrôle santé intégré (CSI) des structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïd Sadoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Atika Rivenq</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Doctoral Conference on Computing, Electrical and Industrial Systems (DoCEIS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17èmes Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique, JNRDM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Villeneuve d'Ascq, France. 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274817v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UWB M-OAM architecture for intelligent transportation system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raja Elassali</w:t>
+                <w:t xml:space="preserve">Direct path detection algorithm in multiple input single output configuration for transport applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kobenan Ignace Kossonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalid Elbaamrani</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Signal, Image, Video and Communications, ISIVC 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE International Conference on Ultra-WideBand, ICUWB 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France. pp.438-443, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUWB.2014.6959022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625998v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution au développement d'un réseau sans fil pour le contrôle santé intégré (CSI) des structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Moulin</w:t>
+                <w:t xml:space="preserve">Pulse compression waveforms design and Cross-ambiguity processing for Radar applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjah Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Tatkeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique, JNRDM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Villeneuve d'Ascq, France. 4 p</w:t>
+              <w:t xml:space="preserve">2014 International Symposium on signal, Image, Video and Communications - ISIVC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Marrakech, Morocco. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020391v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct path detection algorithm in multiple input single output configuration for transport applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kobenan Ignace Kossonou</w:t>
+                <w:t xml:space="preserve">Comparison of UWB modulations over Nakagami-m fading channels with path-loss for an energy efficient railway balise application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elabboubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Elbahhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Heddebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Conference on Ultra-WideBand, ICUWB 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Paris, France. pp.438-443, </w:t>
+              <w:t xml:space="preserve">2014 IEEE International Conference on Ultra-WideBand (ICUWB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France. pp.427-432, </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICUWB.2014.6959022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICUWB.2014.6959020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528685v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental acquisition of UWB channel impulse responses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison entre les formes d'onde Gegenbauer et Hermite dans un système IR-ULB synchrones et asynchrones basé sur les modulations M-OAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Hamidoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Elassali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Elbaamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin El Hillali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.C. Ferrante</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Elbahharr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop of COST Action IC0902, Cognitive Radio and Networking for Cooperative Coexistence of Heterogeneous Wireless Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Rome, Italy. Session #2 - WG1, 3 p</w:t>
+              <w:t xml:space="preserve">TELECOM'2013 and 8èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Marrakech, Maroc. papier 257, 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877790v1</w:t>
+                <w:t xml:space="preserve">hal-00804739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison entre les formes d'onde Gegenbauer et Hermite dans un système IR-ULB synchrones et asynchrones basé sur les modulations M-OAM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Multi-user interferences in ultra wide band system based on Modified Gegenbauer functions and M-OAM modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Hamidoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Elassali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin El Hillali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Elbaamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Elbahharr</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TELECOM'2013 and 8èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Marrakech, Maroc. papier 257, 1-4</w:t>
+              <w:t xml:space="preserve">5th International Conference on Industrial Engineering and Systems Management, IESM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rabat, Morocco. pp.532-532</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00804739v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-user interferences in ultra wide band system based on Modified Gegenbauer functions and M-OAM modulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raja Elassali</w:t>
+                <w:t xml:space="preserve">Performance evaluation of 802.11p transmission in V2X communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Charfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Kamoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Industrial Engineering and Systems Management, IESM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Rabat, Morocco. pp.532-532</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Rabat, Morocco. pp. 535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564033v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of 802.11p transmission in V2X communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymen Sassi</w:t>
+                <w:t xml:space="preserve">Comparaison entre les formes d'onde Gegenbauer et Hermite dans un système IR-ULB synchrone et asynchrone basé sur les modulations M-OAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Hamidoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Elassali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Elbaamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Industrial Engineering and Systems Management, IESM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rabat, Morocco. pp. 535</w:t>
+              <w:t xml:space="preserve">Secondes Journées Franco-Libanaises, Avancées de la Recherche et de ses Applications, JFL2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629792v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison entre les formes d'onde Gegenbauer et Hermite dans un système IR-ULB synchrone et asynchrone basé sur les modulations M-OAM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khadija Hamidoun</w:t>
+                <w:t xml:space="preserve">A Comparison of energy efficiency for UWB modulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elabboubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Elbahhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Heddebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Secondes Journées Franco-Libanaises, Avancées de la Recherche et de ses Applications, JFL2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">4th Workshop of COST Action IC0902, Cognitive Radio and Networking for Cooperative Coexistence of Heterogeneous Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Rome, Italy. Session #2 - WG1, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878880v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of energy efficiency for UWB modulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Heddebaut</w:t>
+                <w:t xml:space="preserve">Experimental acquisition of UWB channel impulse responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.C. Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Boukour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Workshop of COST Action IC0902, Cognitive Radio and Networking for Cooperative Coexistence of Heterogeneous Wireless Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Rome, Italy. Session #2 - WG1, 2 p</w:t>
+              <w:t xml:space="preserve">, 2013, Rome, Italy. Session #2 - WG1, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877789v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New adaptive architectures of coding and modulation UWB for infrastructure vehicle communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Hamidoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Elassali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Elbahharr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12504,51 +12504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances study of micropower UWB radar using orthogonal waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Sakkila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12707,103 +12707,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High accuracy self-location systems based on time difference of arrival and ultra-wide band techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kobenan Ignace Kossonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Signal, Image, Video and Communications, ISIVC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Valenciennes, France. paper ID 40, 163-166</w:t>
@@ -12845,64 +12845,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimized pilots position method for V2X synchronization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Charfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12953,90 +12953,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimension localization method based on time difference of arrival for ultra wide band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kobenan Ignace Kossonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13091,51 +13091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEMFN protocol for prolonging the lifetime of wireless clustered ad hoc networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abusaif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rouvaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13186,77 +13186,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation électromagnétique d'une structure rayonnante entre 2 et 6 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Heddebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Sakkila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13307,64 +13307,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of mobility on the performance of V2X communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Charfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13418,57 +13418,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods of target recognition for UWB radar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Comparison of classical and orthogonal UWB waveforms for radar applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Sakkila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13476,133 +13476,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Ghys</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Boukour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium, IV 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, United States. pp.949-954, </w:t>
+              <w:t xml:space="preserve">6th International Colloquium on Signal Processing &amp; its Applications, CSPA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Malaysia. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IVS.2010.5547962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CSPA.2010.5545276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00568622v1</w:t>
+                <w:t xml:space="preserve">hal-00568621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of classical and orthogonal UWB waveforms for radar applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Methods of target recognition for UWB radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Sakkila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13610,1158 +13610,1158 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fouzia Boukour</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Ghys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Colloquium on Signal Processing &amp; its Applications, CSPA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Malaysia. pp.1-5, </w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium, IV 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, United States. pp.949-954, </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSPA.2010.5545276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2010.5547962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00568621v1</w:t>
+                <w:t xml:space="preserve">hal-00568622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model based design flow for implementing an Anti-Collision Radar detection system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un radar ULB basé sur les statistiques d'ordres supérieurs pour la détection d'obstacles routiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Sakkila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Rivenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin El Hillali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tatkeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imran Rafiq Quadri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
+                <w:t xml:space="preserve">A. El Abed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International IEEE Conference on ITS Telecommunications (ITS-T 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">TELECOM'2009 &amp; 6èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Maroc. pp.F2, 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00525006v1</w:t>
+                <w:t xml:space="preserve">hal-00573510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision avoidance radar system using UWB waveforms signature for road applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laila Sakkila</w:t>
+                <w:t xml:space="preserve">Comparison of two coding techniques dedicated to UWB V2V communication system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin El Hillali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Elassali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Boukour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Intelligent Transport Systems Telecommunications, ITST 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, France. pp.223-226, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399353⟩</w:t>
+              <w:t xml:space="preserve">, 2009, France. pp.673-676, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474119v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model based design flow for implementing an anti-collision radar system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I.R. Quadri</w:t>
+                <w:t xml:space="preserve">Driver assistance system design and its optimization for FPGA based MPSoC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Niar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.L. Dekeyser</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Intelligent Transport Systems Telecommunications, ITST 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399285⟩</w:t>
+              <w:t xml:space="preserve">7th IEEE Symposium on Application Specific Processors, SASP 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, United States. pp.62-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SASP.2009.5226338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474134v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un radar ULB basé sur les statistiques d'ordres supérieurs pour la détection d'obstacles routiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Codage numérique appliqué au radar embarqué routier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Deloof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Douadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Sakkila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Ghys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TELECOM'2009 &amp; 6èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Maroc. pp.F2, 1-4</w:t>
+              <w:t xml:space="preserve">TELECOM' 2009 &amp; 6èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Maroc. pp.F4, 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573510v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two coding techniques dedicated to UWB V2V communication system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High order statistic receiver applied to UWB radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Sakkila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. El Abed</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zaidouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tatkeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Intelligent Transport Systems Telecommunications, ITST 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399273⟩</w:t>
+              <w:t xml:space="preserve">IEEE Pacific Rim Conference on Communications, Computers and Signal Processing, PacRim 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Canada. pp.643-647, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PACRIM.2009.5291294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474137v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driver assistance system design and its optimization for FPGA based MPSoC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Smail Niar</w:t>
+                <w:t xml:space="preserve">Model based design flow for implementing an anti-collision radar system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.R. Quadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin El Hillali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Meftali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Saghir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Atika Rivenq</w:t>
+                <w:t xml:space="preserve">J.L. Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE Symposium on Application Specific Processors, SASP 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, United States. pp.62-65, </w:t>
+              <w:t xml:space="preserve">9th International Conference on Intelligent Transport Systems Telecommunications, ITST 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France. pp.604-608, </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SASP.2009.5226338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480316v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codage numérique appliqué au radar embarqué routier</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Collision avoidance radar system using UWB waveforms signature for road applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Sakkila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Rivenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Boukour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Ghys</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TELECOM' 2009 &amp; 6èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Intelligent Transport Systems Telecommunications, ITST 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France. pp.223-226, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480438v1</w:t>
+                <w:t xml:space="preserve">hal-00474119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High order statistic receiver applied to UWB radar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laila Sakkila</w:t>
+                <w:t xml:space="preserve">Model based design flow for implementing an Anti-Collision Radar detection system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Rafiq Quadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Meftali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Pacific Rim Conference on Communications, Computers and Signal Processing, PacRim 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International IEEE Conference on ITS Telecommunications (ITS-T 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480315v1</w:t>
+                <w:t xml:space="preserve">inria-00525006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UWB radar system for road anti-collision application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Sakkila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Boukour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14825,77 +14825,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-users UWB inter vehicles communication system using MGF and DS-CDMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Sakkila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Boukour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14963,64 +14963,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radar system for collision avoidance and target detection in confined areas and subway environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Boukour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Sakkila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15075,51 +15075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short range automotive radar based on UWB pseudo-random coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Sakkila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15127,51 +15127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rouvaen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on ITS Telecommunications, ITST'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15199,343 +15199,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel multiplexing method for high data rate communication systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A co-operative radar system for collision avoidance and communications between vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tatkeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Deloof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rouvaen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2006, pp.1-4</w:t>
+              <w:t xml:space="preserve">2006, pp.1012-1016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147736v1</w:t>
+                <w:t xml:space="preserve">hal-00147738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A co-operative radar system for collision avoidance and communications between vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement and implementation of a localization and communication system dedicated to guided transports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin El Hillali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rouvaen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2006, pp.1012-1016</w:t>
+              <w:t xml:space="preserve">2006, 4 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147738v1</w:t>
+                <w:t xml:space="preserve">hal-00147737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement and implementation of a localization and communication system dedicated to guided transports</w:t>
+                <w:t xml:space="preserve">A novel multiplexing method for high data rate communication systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rouvaen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2006, 4 pp</w:t>
+              <w:t xml:space="preserve">2006, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147737v1</w:t>
+                <w:t xml:space="preserve">hal-00147736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a localization and communication system dedicated to guided transports</w:t>
               </w:r>
@@ -15560,51 +15560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rouvaen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 5th International Conference on ITS Telecommunications, ITST-2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15668,51 +15668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rouvaen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.2244-2247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15998,273 +15998,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and development of a hybrid vehicular network for the augmented perception of autonomous vehicles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marwane Ayaida</w:t>
+                <w:t xml:space="preserve">Driver's Facial Expression Recognition: Enhancing Road Safety through Advanced Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissam Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas W. Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mardi des chercheurs 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254723v1</w:t>
+                <w:t xml:space="preserve">hal-04303817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driver's Facial Expression Recognition: Enhancing Road Safety through Advanced Technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Douglas W. Cunningham</w:t>
+                <w:t xml:space="preserve">Study and development of a hybrid vehicular network for the augmented perception of autonomous vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine BOUZAIDI TIALI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwane Ayaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Ouadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Minaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mardi des chercheurs 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303817v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel estimation schemes for V2X communications based on ITS-G5</w:t>
               </w:r>
@@ -16345,103 +16345,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle santé intégré passif de l'infrastructure ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Moulin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laïd Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la section électronique du club EEA, « Véhicule autonome - Transport intelligent »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Valenciennes, France</w:t>
@@ -16565,51 +16565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-tuning fault tolerance technique for DSP-based circuits in transportation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsen Alouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Niar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16754,51 +16754,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Niar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Network Systems and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 878, Springer International Publishing, pp.17-32, 2018, Communications in Computer and Information Science, 978-3-319-94420-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-94421-0_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676866v1</w:t>
@@ -16809,51 +16809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short range radar based on UWB technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Sakkila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16861,51 +16861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rouvaen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kouemou G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radar technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IN TECH, pp.19-38, 2010</w:t>
@@ -17457,51 +17457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Saadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Cunningham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin El Hillali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3786789" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Tadjine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Ouafi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Rivenq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-025-01673-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101225v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Douimia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ait El Cadi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2025.103034" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Cahyono Kushardianto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheyb Ribouh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tatkeu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2024.100802" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372448v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W. Cunningham" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.122784" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465353v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Didouh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bahadir Lopez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Labiod" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2024.3358784" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044243v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Zakaria Sellam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Benlamoudi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Antoine Cid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Dobelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Slama" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23041794" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034398v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Farhani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Boughaleb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelowahed Hajjaji" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj14020040" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891189v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmad Sadli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22229018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3160171" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596306v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15030692" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509899v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Phan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnav Vaibhav Malawade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.3003577" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468592v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hamidoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ouabou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Elassali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mimouna" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Alouani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Ben Khalifa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9040560" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183480v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Salem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Niar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-net.2017.0228" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2018.5065" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578085v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijwmn.2018.10201" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528702v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjah Touati" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2016.0153" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03843763v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Sassi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Charfi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-017-4703-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528726v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Zaidouni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Ghoumid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Mekaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Moussati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eletel-2017-0017" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583331v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Abboubi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Elbahhar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heddebaut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eletel-2017-0038" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ouadou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouadoudi Zytoune" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jsan6040022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402436v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-016-3776-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03682406v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Elabboubi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03682510v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;d Sadoudi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bocquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2016.712065" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03682444v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Sassi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charfi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kamoun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469836v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214089v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Elbaamrani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-015-2337-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213613v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.1092" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578277v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamyae Maatougui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056958v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Tahri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Sakkila" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijisa.2014.10.04" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980011v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kobenan Ignace Kossonou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788184v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elabed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elbahhar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wet.2012.33026" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992106v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rouvaen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788182v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sassi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549912v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tatkeu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deloof" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2009.05.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z289XR24-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528068v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehangir Khan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Saghir" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/175043" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480314v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.R. Saghir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356903v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ghys" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2007.07.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40S01P3K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285681v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Deloof" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283517v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/79095" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128166v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Khaldi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138725v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438619v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025097046" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305363v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS65446.2025.11149959" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188786v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Ait Taleb" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigael Taylor" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wasik" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IRS64527.2025.11046069" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977371v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013308700003905" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308867v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ait Taleb" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498210v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adda Boualem" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=moad dehbi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine BOUZAIDI TIALI" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Ayaida" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161854" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498206v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM65874.2025.11313404" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498200v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Lachachi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11160984" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990793v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80856-2_6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857030v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem Aydogan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroAutomotive61329.2024.10615367" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039620v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM52923.2024.10901322" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673682v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVMI59935.2023.10464794" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278250v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AEITAUTOMOTIVE58986.2023.10217240" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283291v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172434v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS56928.2023.10154421" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944056v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Guibene" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Messai" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Khoukhi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10001170" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859596v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Ennawaoui" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Boughaleb" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2022.04.644" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707030v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahed Hajjaji" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC54825.2022.9800716" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03573093v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Labiod" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vermeiren" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Canonne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547067v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Fall52928.2021.9625513" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03576431v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528674v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC49221.2020.9297235" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572023v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement A Cid" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitam Shafran" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Iben Jellal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Field" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Floch-Best" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GHTC46280.2020.9342906" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360239v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdullah Al Faruque" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC45102.2020.9294334" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528675v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2018.8704023" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381787v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Moh Ahmed" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579653v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Moh Ahmed" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hayat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383047v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94421-0_2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528678v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Chakour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2018.8709225" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02508912v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cartignies" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Becar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03583056v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582710v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03387989v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVES.2017.7991902" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03583066v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sahraoui" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Eltawil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384617v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCVT.2017.8240315" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528694v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Kamoun" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577161" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528687v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.08.041" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03574273v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajjaji" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528686v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pertuisot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belanger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2016.7843018" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528693v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWDTS.2015.7493140" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582773v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528683v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289280" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528682v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouahmane" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoCS.2015.7483218" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528677v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2015.7136604" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528680v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouadou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zytoune" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboutajdine" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25067-0_5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213638v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03561410v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elabboubi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heddebaut" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2014.6959020" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01274817v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54734-8_56" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625998v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020391v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528685v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2014.6959022" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877790v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Ferrante" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Di Benedetto" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boukour" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804739v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elbahharr" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03564033v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03629792v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878880v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877789v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802534v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802545v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802557v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tahri" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802521v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802522v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800228v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807616v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abusaif" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591369v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800226v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LOGISTIQUA.2011.5939439" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568622v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2010.5547962" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568621v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSPA.2010.5545276" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525006v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Rafiq Quadri" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Meftali" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dekeyser" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474119v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399353" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474134v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. Quadri" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dekeyser" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399285" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573510v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Abed" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474137v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399273" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480316v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saghir" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASP.2009.5226338" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480438v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douadi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480315v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaidouni" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACRIM.2009.5291294" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360429v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4529963" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361529v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360435v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284416v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2007.4295848" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147736v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147738v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147737v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131351v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154891v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04546700v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W Cunningham" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04985694v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04254723v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Minaoui" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303817v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03576448v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591305v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Smagin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582344v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582353v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676866v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576276v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033150v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522849v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-03997424v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Saadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Cunningham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin El Hillali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3786789" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Tadjine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Ouafi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Rivenq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-025-01673-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101225v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Douimia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ait El Cadi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2025.103034" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Cahyono Kushardianto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheyb Ribouh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tatkeu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2024.100802" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372448v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W. Cunningham" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.122784" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465353v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Didouh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bahadir Lopez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Labiod" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2024.3358784" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044243v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Zakaria Sellam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Benlamoudi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Antoine Cid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Dobelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Slama" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23041794" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034398v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Farhani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Boughaleb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelowahed Hajjaji" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj14020040" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664974v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3160171" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596306v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15030692" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891189v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmad Sadli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22229018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509899v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Phan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnav Vaibhav Malawade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.3003577" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140627v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mimouna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Alouani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Ben Khalifa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9040560" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468592v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hamidoun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ouabou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Elassali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183480v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Salem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Niar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-net.2017.0228" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2018.5065" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578085v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijwmn.2018.10201" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03843763v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Sassi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Charfi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-017-4703-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528726v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Zaidouni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Ghoumid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Mekaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Moussati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eletel-2017-0017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583331v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Abboubi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Elbahhar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heddebaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eletel-2017-0038" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528721v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ouadou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouadoudi Zytoune" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jsan6040022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402436v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-016-3776-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528702v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjah Touati" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2016.0153" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03682510v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;d Sadoudi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bocquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2016.712065" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03682444v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Sassi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charfi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kamoun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469836v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Elabboubi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03682406v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214089v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Elbaamrani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-015-2337-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213613v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.1092" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578277v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamyae Maatougui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980011v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kobenan Ignace Kossonou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056958v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Tahri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Sakkila" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijisa.2014.10.04" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992106v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rouvaen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788184v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elabed" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elbahhar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wet.2012.33026" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788182v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sassi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549912v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tatkeu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deloof" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2009.05.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z289XR24-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528068v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehangir Khan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Saghir" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/175043" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480314v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.R. Saghir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356903v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ghys" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2007.07.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40S01P3K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285681v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Deloof" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283517v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/79095" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138725v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Khaldi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128166v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977371v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013308700003905" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308867v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ait Taleb" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigael Taylor" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wasik" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188786v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Ait Taleb" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IRS64527.2025.11046069" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498210v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adda Boualem" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=moad dehbi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine BOUZAIDI TIALI" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Ayaida" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161854" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498206v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM65874.2025.11313404" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498200v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Lachachi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11160984" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990793v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80856-2_6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438619v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025097046" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305363v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS65446.2025.11149959" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857030v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem Aydogan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroAutomotive61329.2024.10615367" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039620v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM52923.2024.10901322" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278250v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AEITAUTOMOTIVE58986.2023.10217240" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283291v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172434v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS56928.2023.10154421" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673682v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVMI59935.2023.10464794" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944056v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Guibene" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Messai" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Khoukhi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10001170" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859596v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Ennawaoui" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Boughaleb" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2022.04.644" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707030v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahed Hajjaji" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC54825.2022.9800716" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03573093v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Labiod" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vermeiren" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Canonne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547067v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Fall52928.2021.9625513" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572023v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement A Cid" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitam Shafran" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Iben Jellal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Field" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Floch-Best" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GHTC46280.2020.9342906" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528674v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC49221.2020.9297235" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03576431v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360239v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdullah Al Faruque" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC45102.2020.9294334" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383047v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94421-0_2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528675v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2018.8704023" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381787v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Moh Ahmed" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579653v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Moh Ahmed" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hayat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528678v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Chakour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2018.8709225" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02508912v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cartignies" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Becar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582710v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03387989v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVES.2017.7991902" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03583066v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sahraoui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Eltawil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384617v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCVT.2017.8240315" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03583056v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528687v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.08.041" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03574273v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajjaji" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528686v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pertuisot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belanger" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2016.7843018" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528693v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWDTS.2015.7493140" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582773v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528694v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Kamoun" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577161" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528682v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouahmane" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoCS.2015.7483218" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528683v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289280" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528677v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2015.7136604" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528680v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouadou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zytoune" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboutajdine" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25067-0_5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01274817v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54734-8_56" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625998v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020391v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528685v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2014.6959022" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213638v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03561410v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elabboubi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heddebaut" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2014.6959020" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804739v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elbahharr" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03564033v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03629792v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878880v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877789v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877790v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Ferrante" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Di Benedetto" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boukour" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802534v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802545v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802557v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tahri" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802521v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802522v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800228v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807616v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abusaif" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591369v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800226v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LOGISTIQUA.2011.5939439" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568621v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSPA.2010.5545276" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568622v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2010.5547962" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573510v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Abed" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474137v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399273" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480316v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saghir" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASP.2009.5226338" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480438v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douadi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480315v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaidouni" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACRIM.2009.5291294" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474134v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. Quadri" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Meftali" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dekeyser" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399285" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474119v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399353" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525006v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Rafiq Quadri" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dekeyser" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360429v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4529963" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361529v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360435v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284416v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2007.4295848" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147738v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147737v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147736v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131351v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154891v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04546700v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W Cunningham" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04985694v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303817v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04254723v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Minaoui" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03576448v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591305v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Smagin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582344v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582353v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676866v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576276v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033150v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522849v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-03997424v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>