--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -312,2338 +312,2338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport mechanisms analysis of large-size proton exchange membrane fuel cells with novel integrated structure under ultra-high current densities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital twin-based gearbox fault diagnosis using variational mode decomposition and dynamic vibration modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Habbouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenming Huo</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tarak Benkedjouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eTransportation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.etran.2025.100398⟩</w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 246, pp.116669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2025.116669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916860v1</w:t>
+                <w:t xml:space="preserve">hal-04909399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revolutionizing Battery Safety: Real-Time Insights with Dynamic Electrochemical Impedance Spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zhichen Xue</w:t>
+                <w:t xml:space="preserve">A Wavelet Transform-Based Transfer Learning Approach for Enhanced Shaft Misalignment Diagnosis in Rotating Machinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Habbouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Benkedjouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Energy Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsenergylett.5c00484⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (2), pp.341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics14020341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373568v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time lithium plating onset detection for lithium-ion batteries via dynamic impedance spectra analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault Diagnosis for Cascaded Multilevel Inverters: An In-Memory Feature Extraction Approach With Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinghao Du</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jinhao Meng</w:t>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.126810⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (18), pp.34869-34881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2025.3591231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05339208v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Digital Twins and AI for Enhanced Gearbox Condition Monitoring in Wind Turbines: A Review</w:t>
+                <w:t xml:space="preserve">Fault Detection in Gearboxes Using Fisher Criterion and Adaptive Neuro-Fuzzy Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Habbouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Benkedjouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app15105725⟩</w:t>
+              <w:t xml:space="preserve">Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (6), pp.447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/machines13060447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05079877v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitally-assisted structure design of a large-size proton exchange membrane fuel cell</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wenzhen Xu</w:t>
+                <w:t xml:space="preserve">RegStack machine learning model for accurate prediction of tidal stream turbine performance and biofouling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroon Rashid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Hanzla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Berghout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arindam Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4EE04713C⟩</w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.127766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2025.127766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909396v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of complex power quality disturbances under noisy environment using Root-Music and least square techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zakarya Oubrahim</w:t>
+                <w:t xml:space="preserve">Feature selection strategy optimization for lithium-ion battery state of health estimation under impedance uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinghao Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhao Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Ouassaid</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2024.111030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101, pp.87-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jechem.2024.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698505v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Characterization of Lithium-Ion Battery Dynamic Impedance Spectrum for Real-World Driving Applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transport mechanisms analysis of large-size proton exchange membrane fuel cells with novel integrated structure under ultra-high current densities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenming Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyuan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiming Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chasen Tongsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biao Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tpel.2025.3554049⟩</w:t>
+              <w:t xml:space="preserve">eTransportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.100398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.etran.2025.100398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05351018v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Impedance Spectrum: A Novel Metric for Lithium-Ion Batteries Overcharging Diagnosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Revolutionizing Battery Safety: Real-Time Insights with Dynamic Electrochemical Impedance Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinghao Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinhao Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichen Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tie.2024.3462975⟩</w:t>
+              <w:t xml:space="preserve">ACS Energy Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (5), pp.2292-2304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsenergylett.5c00484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340491v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wavelet Transform-Based Transfer Learning Approach for Enhanced Shaft Misalignment Diagnosis in Rotating Machinery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tarak Benkedjouh</w:t>
+                <w:t xml:space="preserve">Real-time lithium plating onset detection for lithium-ion batteries via dynamic impedance spectra analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinghao Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhao Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics14020341⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 402, pp.126810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.126810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352324v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Diagnosis for Cascaded Multilevel Inverters: An In-Memory Feature Extraction Approach With Convolutional Neural Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fan Zhang</w:t>
+                <w:t xml:space="preserve">Leveraging Digital Twins and AI for Enhanced Gearbox Condition Monitoring in Wind Turbines: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Habbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2025.3591231⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (10), pp.5725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app15105725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05339204v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Detection in Gearboxes Using Fisher Criterion and Adaptive Neuro-Fuzzy Inference</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yassine Amirat</w:t>
+                <w:t xml:space="preserve">Digitally-assisted structure design of a large-size proton exchange membrane fuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenming Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linhao Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunfei Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenzhen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/machines13060447⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (2), pp.631-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4EE04713C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088418v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RegStack machine learning model for accurate prediction of tidal stream turbine performance and biofouling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classification of complex power quality disturbances under noisy environment using Root-Music and least square techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Berghout</w:t>
+                <w:t xml:space="preserve">Zakarya Oubrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arindam Banerjee</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohammed Ouassaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.127766. </w:t>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 238, pp.111030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2025.127766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2024.111030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046939v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital twin-based gearbox fault diagnosis using variational mode decomposition and dynamic vibration modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssem Habbouche</w:t>
+                <w:t xml:space="preserve">In Situ Characterization of Lithium-Ion Battery Dynamic Impedance Spectrum for Real-World Driving Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinghao Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhao Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tarak Benkedjouh</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 246, pp.116669. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (8), pp.11739-11748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2025.116669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tpel.2025.3554049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909399v1</w:t>
+                <w:t xml:space="preserve">hal-05351018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature selection strategy optimization for lithium-ion battery state of health estimation under impedance uncertainties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Dynamic Impedance Spectrum: A Novel Metric for Lithium-Ion Batteries Overcharging Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinghao Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinhao Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 101, pp.87-98. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (4), pp.4238-4247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jechem.2024.09.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tie.2024.3462975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761218v1</w:t>
+                <w:t xml:space="preserve">hal-05340491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Results and Analysis of Midrange Underwater Asymmetric Wireless Power Transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">B-FLOWS: Biofouling Focused Learning and Observation for Wide-Area Surveillance in Tidal Stream Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroon Rashid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Habbouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yichi Chen</w:t>
+                <w:t xml:space="preserve">Abdeslam Mamoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wangqiang Niu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hosna Titah-Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12 (4), pp.567. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse12040567⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 12 (10), pp.1828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse12101828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671187v1</w:t>
+                <w:t xml:space="preserve">hal-04760397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fault-Tolerant Control Method Based on Reconfiguration SPWM Signal for Cascaded Multilevel IGBT-Based Propulsion in Electric Ships</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fan Zhang</w:t>
+                <w:t xml:space="preserve">Enhanced multi-horizon occupancy prediction in smart buildings using cascaded Bi-LSTM models with integrated features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinmayi Kanthila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiwei Zhang</w:t>
+                <w:t xml:space="preserve">Abhinandana Boodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhonglin Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tianzhen Wang</w:t>
+                <w:t xml:space="preserve">Anna Marszal-Pomianowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingang Han</w:t>
+                <w:t xml:space="preserve">Karim Beddiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (3), pp.500. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 318, pp.114442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse12030500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693826v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced multi-horizon occupancy prediction in smart buildings using cascaded Bi-LSTM models with integrated features</w:t>
+                <w:t xml:space="preserve">Experimental Results and Analysis of Midrange Underwater Asymmetric Wireless Power Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chinmayi Kanthila</w:t>
+                <w:t xml:space="preserve">Yichi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhinandana Boodi</w:t>
+                <w:t xml:space="preserve">Wangqiang Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Marszal-Pomianowska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Beddiar</w:t>
+                <w:t xml:space="preserve">Yanhua Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114442⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (4), pp.567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse12040567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626807v1</w:t>
+                <w:t xml:space="preserve">hal-04671187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B-FLOWS: Biofouling Focused Learning and Observation for Wide-Area Surveillance in Tidal Stream Turbines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yassine Amirat</w:t>
+                <w:t xml:space="preserve">A Fault-Tolerant Control Method Based on Reconfiguration SPWM Signal for Cascaded Multilevel IGBT-Based Propulsion in Electric Ships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiwei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdeslam Mamoune</w:t>
+                <w:t xml:space="preserve">Zhonglin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hosna Titah-Benbouzid</w:t>
+                <w:t xml:space="preserve">Jingang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12 (10), pp.1828. </w:t>
+              <w:t xml:space="preserve">, 2024, 12 (3), pp.500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse12101828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse12030500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760397v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotating machine bearing health prognosis using a data driven approach based on KS‐density and BiLSTM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Habbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Benkedjouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2703,103 +2703,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High precision and efficient simulation of large-size proton exchange membrane fuel cells incorporated with a novel alternative cooling method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenming Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bohao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenzhen Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biao Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linhao Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 230, pp.125780. </w:t>
@@ -3118,51 +3118,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A confidence-guided DS fault diagnosis method for tidal stream turbines blade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujie Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzhen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3222,90 +3222,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring impedance spectrum for lithium-ion batteries diagnosis and prognosis: A comprehensive review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinghao Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinhao Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3352,103 +3352,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofouling detection and classification in Tidal Stream Turbines through soft voting ensemble transfer learning of video images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haroon Rashid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Berghout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosna Titah-Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 138, pp.109316. </w:t>
@@ -3499,77 +3499,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2D VMD video image processing-based transfer learning approach for the detection and estimation of biofouling in tidal stream turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Habbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haroon Rashid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arindam Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3616,103 +3616,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematically Composed Binary Sequence Design Approach for Broadband Lithium-Ion Battery Impedance Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinghao Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinhao Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3746,90 +3746,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage Hysteresis Cancellation for Fast Impedance Measurements of Lithium-ion Batteries in Short Relaxation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinghao Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinhao Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3889,51 +3889,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Inequality Indicator for High-Resistance Connection Fault Diagnosis in Marine Current Turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongxu Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzhen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3993,51 +3993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federated Learning for Condition Monitoring of Industrial Processes: A Review on Fault Diagnosis Methods, Challenges, and Prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Berghout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4123,51 +4123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium-ion Battery State of Health Prediction with a Robust Collaborative Augmented Hidden Layer Feedforward Neural Network Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Berghout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4364,378 +4364,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Quality Disturbances Characterization Using Signal Processing and Pattern Recognition Techniques: A Comprehensive Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zakarya Oubrahim</w:t>
+                <w:t xml:space="preserve">Active Disturbance Rejection Control of an Interleaved High Gain DC-DC Boost Converter for Fuel Cell Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abdelhak Smadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Khoucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjabar Benrabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Ouassaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 16 (6), pp.2685. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en16062685⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 16 (3), pp.1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16031019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119441v1</w:t>
+                <w:t xml:space="preserve">hal-05339130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Disturbance Rejection Control of an Interleaved High Gain DC-DC Boost Converter for Fuel Cell Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farid Khoucha</w:t>
+                <w:t xml:space="preserve">Towards Resilient and Secure Smart Grids against PMU Adversarial Attacks: A Deep Learning-Based Robust Data Engineering Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Berghout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (3), pp.1019. </w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (12), pp.2554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en16031019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electronics12122554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05339130v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Resilient and Secure Smart Grids against PMU Adversarial Attacks: A Deep Learning-Based Robust Data Engineering Approach</w:t>
+                <w:t xml:space="preserve">Power Quality Disturbances Characterization Using Signal Processing and Pattern Recognition Techniques: A Comprehensive Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Berghout</w:t>
+                <w:t xml:space="preserve">Zakarya Oubrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yassine Amirat</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ouassaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (12), pp.2554. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (6), pp.2685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/electronics12122554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en16062685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119392v1</w:t>
+                <w:t xml:space="preserve">hal-04119441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Free Control for Doubly Salient Permanent Magnet-Generator-Based Tidal Stream Turbine Considering Flux-Weakening Operation</w:t>
               </w:r>
@@ -4855,64 +4855,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Serial Fault-Tolerant Topology Based on Sustainable Reconfiguration for Grid-Connected Inverter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhonglin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzhen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guodong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5102,103 +5102,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal Stream Turbine Biofouling Detection and Estimation: A Review-Based Roadmap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haroon Rashid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosna Titah-Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslam Mamoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (5), pp.908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5362,64 +5362,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Thermal-Network Models: A Comparative Analysis, Recommendations, and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhinandana Boodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Beddiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5622,51 +5622,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Layering Linear Discriminant Analysis-Based Fault Diagnosis Method for Grid-Connected Inverter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangfeng Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzhen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5791,51 +5791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bekheira Tabbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslam Mamoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (3), pp.390. </w:t>
@@ -5873,51 +5873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposing Deep Representations to a Recurrent Expansion with Multiple Repeats for Fuel Cells Time Series Prognosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Berghout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5997,1416 +5997,1416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Sizing and Energy Management of Microgrids with Vehicle-to-Grid Technology: A Critical Review and Future Trends</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An overview of grid-edge control with the digital transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tam Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Tuan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Cagnano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Carne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14144166⟩</w:t>
+              <w:t xml:space="preserve">Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00202-020-01209-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03293251v1</w:t>
+                <w:t xml:space="preserve">hal-03139762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gearbox Failure Diagnosis Using a Multisensor Data-Fusion Machine-Learning-Based Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tarak Benkedjouh</w:t>
+                <w:t xml:space="preserve">Building occupancy behavior and prediction methods: A critical review and challenging locks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinmayi Kanthila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinandana Boodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Beddiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e23060697⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.79353 - 79372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3083534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03244095v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building occupancy behavior and prediction methods: A critical review and challenging locks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karim Beddiar</w:t>
+                <w:t xml:space="preserve">Optimal Sizing and Energy Management of Microgrids with Vehicle-to-Grid Technology: A Critical Review and Future Trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Ouramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3083534⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (14), pp.4166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14144166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03240169v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bearing Fault Event-Triggered Diagnosis using a Variational Mode Decomposition-based Machine Learning Approach</w:t>
+                <w:t xml:space="preserve">Gearbox Failure Diagnosis Using a Multisensor Data-Fusion Machine-Learning-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Habbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Benkedjouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarak Benkedjouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEC.2021.3085909⟩</w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (6), pp.697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e23060697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249339v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sizing and Sitting of DERs in Active Distribution Networks Incorporating Load Prevailing Uncertainties Using Probabilistic Approaches</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Behrooz Vahidi</w:t>
+                <w:t xml:space="preserve">Bearing Fault Event-Triggered Diagnosis using a Variational Mode Decomposition-based Machine Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Habbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Benkedjouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEC.2021.3085909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app11094156⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03214956v1</w:t>
+                <w:t xml:space="preserve">hal-03249339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IGBT Open-Circuit Fault Diagnosis for MMC Submodules Based on Weighted-Amplitude Permutation Entropy and DS Evidence Fusion Theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tianzhen Wang</w:t>
+                <w:t xml:space="preserve">Sizing and Sitting of DERs in Active Distribution Networks Incorporating Load Prevailing Uncertainties Using Probabilistic Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Foroughi Nematollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Shahinzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Nafisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrooz Vahidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.4156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11094156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457799v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imbalance Fault Classification Based on VMD Denoising and S-LDA for Variable-Speed Marine Current Turbine</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">IGBT Open-Circuit Fault Diagnosis for MMC Submodules Based on Weighted-Amplitude Permutation Entropy and DS Evidence Fusion Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifei Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzhen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guodong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156470v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Grid-Connected Constant Frequency Three-Phase Induction Generator System under Unbalanced-Voltage Conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imbalance Fault Classification Based on VMD Denoising and S-LDA for Variable-Speed Marine Current Turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gholam Reza Arab-Markadeh</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jiajia Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qianqian He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics10080938⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), pp.248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse9030248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201665v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of grid-edge control with the digital transformation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Grid-Connected Constant Frequency Three-Phase Induction Generator System under Unbalanced-Voltage Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoc-Tuan Tran</w:t>
+                <w:t xml:space="preserve">Mohammadreza Moradian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Cagnano</w:t>
+                <w:t xml:space="preserve">Jafar Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni de Carne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gholam Reza Arab-Markadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Shahinzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (8), pp.938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00202-020-01209-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electronics10080938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139762v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wavelet Threshold Denoising-based Imbalance Fault Detection Method for Marine Current Turbines</w:t>
+                <w:t xml:space="preserve">Virtual synchronous generators for voltage synchronization of a hybrid PV-diesel power system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhichao Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tianzhen Wang</w:t>
+                <w:t xml:space="preserve">Ahmed Belila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yide Wang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">El Madjid Berkouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Yao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.29815-29825. </w:t>
+              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.105677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2972935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2019.105677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479000v1</w:t>
+                <w:t xml:space="preserve">hal-02969932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phasor Estimation for Grid Power Monitoring: Least Square vs. Linear Kalman Filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tidal stream turbine control: An active disturbance rejection control approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhibin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifeddine Ben Elghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (10), pp.2456. </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 202, pp.107190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en13102456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.107190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971579v1</w:t>
+                <w:t xml:space="preserve">hal-03150538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and experimental implementation of a wind energy conversion platform with education and research capabilities</w:t>
               </w:r>
@@ -7516,1057 +7516,1057 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lab-scale Flywheel Energy Storage System: Control Strategy and Domestic Applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phasor Estimation for Grid Power Monitoring: Least Square vs. Linear Kalman Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakarya Oubrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafiz Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhibin Zhou</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhen Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13 (3), pp.653. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en13030653⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 13 (10), pp.2456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13102456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363063v1</w:t>
+                <w:t xml:space="preserve">hal-02971579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain normalized adaptive observer for three-phase system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miao Lin Pay</w:t>
+                <w:t xml:space="preserve">A Wavelet Threshold Denoising-based Imbalance Fault Detection Method for Marine Current Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yide Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2020.105821⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.29815-29825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2972935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969933v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified Building Thermal Model Development and Parameters Evaluation Using a Stochastic Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Beddiar</w:t>
+                <w:t xml:space="preserve">A Lab-scale Flywheel Energy Storage System: Control Strategy and Domestic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13 (11), pp.2899. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en13112899⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13030653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968924v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control methodology and implementation of a Z-source inverter for a stand-alone photovoltaic-diesel generator-energy storage system microgrid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El-Madjid Berkouk</w:t>
+                <w:t xml:space="preserve">Gain normalized adaptive observer for three-phase system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafiz Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin Pay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2020.106385⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 118, pp.105821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2020.105821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363057v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre expérimentale d’une plateforme de conversion d’énergie éolienne à base de génératrice asynchrone double alimentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Feld</w:t>
+                <w:t xml:space="preserve">Simplified Building Thermal Model Development and Parameters Evaluation Using a Stochastic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinandana Boodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Beddiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (11), pp.2899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13112899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413422v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-Order Spectra Analysis-Based Diagnosis Method of Blades Biofouling in a PMSG Driven Tidal Stream Turbine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Saidi</w:t>
+                <w:t xml:space="preserve">Control methodology and implementation of a Z-source inverter for a stand-alone photovoltaic-diesel generator-energy storage system microgrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Belila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Madjid Berkouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bekheira Tabbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 185, pp.106385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2020.106385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en13112888⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02971581v1</w:t>
+                <w:t xml:space="preserve">hal-03363057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual synchronous generators for voltage synchronization of a hybrid PV-diesel power system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Belila</w:t>
+                <w:t xml:space="preserve">Mise en œuvre expérimentale d’une plateforme de conversion d’énergie éolienne à base de génératrice asynchrone double alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gang Yao</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2019.105677⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02969932v1</w:t>
+                <w:t xml:space="preserve">hal-03413422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal stream turbine control: An active disturbance rejection control approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Higher-Order Spectra Analysis-Based Diagnosis Method of Blades Biofouling in a PMSG Driven Tidal Stream Turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seifeddine Ben Elghali</w:t>
+                <w:t xml:space="preserve">Lotfi Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 202, pp.107190. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (11), pp.2888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.107190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en13112888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150538v1</w:t>
+                <w:t xml:space="preserve">hal-02971581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnet failure-resilient control of a direct-drive tidal turbine</w:t>
               </w:r>
@@ -8676,425 +8676,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulateur d’une hydrolienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">River and Estuary Current Power Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorel Flambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (10), pp.365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse7100365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413427v1</w:t>
+                <w:t xml:space="preserve">hal-02969235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River and Estuary Current Power Overview</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorel Flambard</w:t>
+                <w:t xml:space="preserve">Particle Swarm Optimization Of a Hybrid Wind/Tidal/PV/Battery Energy System. Application To a Remote Area In Bretagne, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Hazem Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 162, pp.87-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2019.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse7100365⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02969235v1</w:t>
+                <w:t xml:space="preserve">hal-02969934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Swarm Optimization Of a Hybrid Wind/Tidal/PV/Battery Energy System. Application To a Remote Area In Bretagne, France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emulateur d’une hydrolienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2019.04.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02969934v1</w:t>
+                <w:t xml:space="preserve">hal-03413427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid estimator-based harmonic robust grid synchronization technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafiz Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Lin Pay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9278,791 +9278,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Systems for Building Energy and Occupant Comfort Optimization: A State of the Art Review and Recommendations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Malek Benamour</w:t>
+                <w:t xml:space="preserve">On Energy Management Control of a PV-Diesel-ESS Based Microgrid in a Stand-Alone Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Belila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Madjid Berkouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11 (10), pp.2604. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en11102604⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 11 (8), pp.2164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en11082164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971586v1</w:t>
+                <w:t xml:space="preserve">hal-02971598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic et détection des défauts dans les machines asynchrones par des méthodes avancées de traitement du signal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+                <w:t xml:space="preserve">Intelligent Systems for Building Energy and Occupant Comfort Optimization: A State of the Art Review and Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinandana Boodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Beddiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Benamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (10), pp.2604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en11102604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03413430v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved electromechanical spectral signature for monitoring gear-based systems driven by an induction machine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khmais Bacha</w:t>
+                <w:t xml:space="preserve">Diagnostic et détection des défauts dans les machines asynchrones par des méthodes avancées de traitement du signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02055074v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Current Turbine System Post-Fault Behavior under an Open Circuit Fault</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+                <w:t xml:space="preserve">An improved electromechanical spectral signature for monitoring gear-based systems driven by an induction machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Touti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khmais Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15598/aeee.v16i3.2839⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Applied Acoustics, 141, pp.198-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2018.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412882v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02055074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economical Evaluation and Optimal Energy Management of a Stand-Alone Hybrid Energy System Handling in Genetic Algorithm Strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Mohammed</w:t>
+                <w:t xml:space="preserve">Marine Current Turbine System Post-Fault Behavior under an Open Circuit Fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics7100233⟩</w:t>
+              <w:t xml:space="preserve">Advances in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15598/aeee.v16i3.2839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969935v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batterie alternative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Economical Evaluation and Optimal Energy Management of a Stand-Alone Hybrid Energy System Handling in Genetic Algorithm Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (10), pp.233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics7100233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413435v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Current Turbine System Post-Fault Behavior under an Open Circuit Fault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10071,233 +10067,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15598/aeee.v16i3.2839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Energy Management Control of a PV-Diesel-ESS Based Microgrid in a Stand-Alone Context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Belila</w:t>
+                <w:t xml:space="preserve">Batterie alternative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en11082164⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02971598v1</w:t>
+                <w:t xml:space="preserve">hal-03413435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Hilbert–Huang Transform-Based Bearing Faults Detection in Induction Machines</w:t>
               </w:r>
@@ -10400,51 +10400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disturbances Classification based on a Model Order Selection Method for Power Quality Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakarya Oubrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10511,208 +10511,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of fault-tolerant control strategies for a PMSG-based marine current turbine system under generator side converter faulty conditions</w:t>
+                <w:t xml:space="preserve">Modeling and Simulation of a PMSG-based Marine Current Turbine System under Faulty Rectifier Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifeddine Benelghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrical Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electric Power Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (7), pp.715-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15325008.2017.1293197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413255v1</w:t>
+                <w:t xml:space="preserve">hal-04546691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Simulation of a PMSG-based Marine Current Turbine System under Faulty Rectifier Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seifeddine Ben Elghali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10740,308 +10749,299 @@
               <w:t xml:space="preserve">Electric Power Components and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 45 (7), pp.715-725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15325008.2017.1293197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Simulation of a PMSG-based Marine Current Turbine System under Faulty Rectifier Conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+                <w:t xml:space="preserve">Maximum Likelihood Frequency and Phasor Estimations for Electric Power Grid Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakarya Oubrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Components and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15325008.2017.1293197⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TII.2017.2727529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04546691v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Likelihood Frequency and Phasor Estimations for Electric Power Grid Monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+                <w:t xml:space="preserve">A comparison of fault-tolerant control strategies for a PMSG-based marine current turbine system under generator side converter faulty conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electrical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TII.2017.2727529⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01651985v1</w:t>
+                <w:t xml:space="preserve">hal-03413255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Algorithm Based on the Optimization of SVR Technique by k-NNR Method for the Prognosis of the Open-Circuit and the Reversed Polarity Faults in a PV Generator</w:t>
               </w:r>
@@ -11155,342 +11155,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorless Control of Doubly-Fed Induction Generator-Based Wind urbines using a High-Order Sliding Mode Observer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Design of a Stand-Alone Hybrid PV/Fuel Cell Power System for the City of Brest in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Hazem Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Beltran</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tianhao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (1), pp.49-55</w:t>
+              <w:t xml:space="preserve">International Journal on Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (1), pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020106v1</w:t>
+                <w:t xml:space="preserve">hal-01017409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of a Stand-Alone Hybrid PV/Fuel Cell Power System for the City of Brest in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Hazem Mohammed</w:t>
+                <w:t xml:space="preserve">Sensorless Control of Doubly-Fed Induction Generator-Based Wind urbines using a High-Order Sliding Mode Observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianhao Tang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Energy Conversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (1), pp.1-7</w:t>
+              <w:t xml:space="preserve">International Review of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.49-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017409v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second-Order Sliding Mode Control for DFIG-Based Wind Turbines Fault Ride-Through Capability Enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISA Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (3), pp.827-833</w:t>
@@ -11908,51 +11908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzhen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Turri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12723,51 +12723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Data Quality for Prognostic Learning Systems Considering Complex Degradation Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Berghout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12847,1801 +12847,1801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI-based Gas Turbine Multi-Component Health Prognosis via Recurrent Expansion of Gas Path Parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Berghout</w:t>
+                <w:t xml:space="preserve">Replay Attacks on Smart Grids: A Comprehensive Review on Countermeasures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Bouslimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Benbouzid-Si Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahcene Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCAD60883.2024.10554011⟩</w:t>
+              <w:t xml:space="preserve">IECON 2024 - 50th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Chicago, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON55916.2024.10905194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621167v1</w:t>
+                <w:t xml:space="preserve">hal-05027771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and Classification of Biofouling in Tidal Stream Turbines through Soft Voting Ensemble Transfer Learning of Video Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haroon Rashid</w:t>
+                <w:t xml:space="preserve">AI-based Gas Turbine Multi-Component Health Prognosis via Recurrent Expansion of Gas Path Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Berghout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcene Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD60883.2024.10554011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828328v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast R-CNN-based Detection and Coverage Estimation of Biofouling on Tidal Stream Turbines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Detection and Classification of Biofouling in Tidal Stream Turbines through Soft Voting Ensemble Transfer Learning of Video Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haroon Rashid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berghout Tarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosna Titah-Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2024 - 50th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR SEEDS, Jun 2024, 44490 Le Croisic, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027775v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replay Attacks on Smart Grids: A Comprehensive Review on Countermeasures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatima Benbouzid-Si Tayeb</w:t>
+                <w:t xml:space="preserve">Fast R-CNN-based Detection and Coverage Estimation of Biofouling on Tidal Stream Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroon Rashid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Mamoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hosna Titah-Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2024 - 50th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Chicago, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON55916.2024.10905194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON55916.2024.10905614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027771v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Wind Turbine Reliability through Proactive High Speed Bearing Prognosis Based on Adaptive Threshold and Gated Recurrent Unit Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Biofouling Detection and Extent Classification in Tidal Stream Turbines via a Soft Voting Ensemble Transfer Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroon Rashid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Berghout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yassine Amirat</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hosna Titah-Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2023- 49th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Singapore, France. pp.1-6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON51785.2023.10312064⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2023, Singapore, France. pp.01-06, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON51785.2023.10312201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779660v1</w:t>
+                <w:t xml:space="preserve">hal-04510683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Free Control for Tidal Current Turbine Generation Systems: A Comparative Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
+                <w:t xml:space="preserve">Enhancing Wind Turbine Reliability through Proactive High Speed Bearing Prognosis Based on Adaptive Threshold and Gated Recurrent Unit Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harsh Dhiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dev Bhanushali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Lien Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Berghout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on Control, Automation and Diagnosis (ICCAD 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCAD57653.2023.10152315⟩</w:t>
+              <w:t xml:space="preserve">IECON 2023- 49th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Singapore, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON51785.2023.10312064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779833v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping a Machine Learning Path Forward for Tidal Stream Turbines Biofouling Detection and Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haroon Rashid</w:t>
+                <w:t xml:space="preserve">Model-Free Control for Tidal Current Turbine Generation Systems: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhibin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2023- 49th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Singapore, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2023 International Conference on Control, Automation and Diagnosis (ICCAD 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rome, Italy. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON51785.2023.10312077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD57653.2023.10152315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768495v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupancy Prediction in Buildings Using Cascaded LSTM Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karim Beddiar</w:t>
+                <w:t xml:space="preserve">Mapping a Machine Learning Path Forward for Tidal Stream Turbines Biofouling Detection and Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroon Rashid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hosna Titah-Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Berghout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2023- 49th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Singapore, Singapore. pp.1-6, </w:t>
+              <w:t xml:space="preserve">, Oct 2023, Singapore, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON51785.2023.10311629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON51785.2023.10312077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290828v1</w:t>
+                <w:t xml:space="preserve">hal-04768495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofouling Detection and Extent Classification in Tidal Stream Turbines via a Soft Voting Ensemble Transfer Learning Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haroon Rashid</w:t>
+                <w:t xml:space="preserve">Occupancy Prediction in Buildings Using Cascaded LSTM Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinmayi Kanthila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinandana Boodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Beddiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2023- 49th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Singapore, France. pp.01-06, </w:t>
+              <w:t xml:space="preserve">, Oct 2023, Singapore, Singapore. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON51785.2023.10312201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON51785.2023.10311629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510683v1</w:t>
+                <w:t xml:space="preserve">hal-04290828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal sizing of domestic grid-connected microgrid maximizing self consumption and battery lifespan⋆</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+                <w:t xml:space="preserve">Building Occupancy Detection using Machine Learning-based Approaches: Evaluation and Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinmayi Kanthila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinandana Boodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Beddiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC ALCOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Casablanca, Morocco. pp.683-688, </w:t>
+              <w:t xml:space="preserve">IECON 2022 – 48th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Brussels, Belgium. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03923029v1</w:t>
+                <w:t xml:space="preserve">hal-03900193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Occupancy Detection using Machine Learning-based Approaches: Evaluation and Comparison</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karim Beddiar</w:t>
+                <w:t xml:space="preserve">Improving Small-scale Machine Learning with Recurrent Expansion for Fuel Cells Time Series Prognosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Berghout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2022 – 48th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2022, Brussels, Belgium. pp.1-6, </w:t>
+              <w:t xml:space="preserve">, Oct 2022, Brussels, Belgium. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03900193v1</w:t>
+                <w:t xml:space="preserve">hal-03900176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Small-scale Machine Learning with Recurrent Expansion for Fuel Cells Time Series Prognosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+                <w:t xml:space="preserve">Optimal sizing of domestic grid-connected microgrid maximizing self consumption and battery lifespan⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Ouramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2022 – 48th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Brussels, Belgium. pp.1-5, </w:t>
+              <w:t xml:space="preserve">IFAC ALCOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Casablanca, Morocco. pp.683-688, </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03900176v1</w:t>
+                <w:t xml:space="preserve">hal-03923029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markov Chain-based Algorithms for Building Occupancy Modeling: A Review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karim Beddiar</w:t>
+                <w:t xml:space="preserve">Contactless data transfer for autonomous underwater vehicle docking station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forjonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Tomasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 3rd International Conference on Smart Power &amp; Internet Energy Systems (SPIES)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OCEANS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, San Diego, CA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04057382v1</w:t>
+                <w:t xml:space="preserve">hal-03454717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless data transfer for autonomous underwater vehicle docking station</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Auffret</w:t>
+                <w:t xml:space="preserve">Markov Chain-based Algorithms for Building Occupancy Modeling: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinmayi Kanthila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinandana Boodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Beddiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 3rd International Conference on Smart Power &amp; Internet Energy Systems (SPIES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Shanghai, China. pp.438-443, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SPIES52282.2021.9633933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03454717v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrouded Tidal Stream Turbine Simulation Model Development and Experimental Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorel Flambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14649,51 +14649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.2825-2831, </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14870,51 +14870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Auffret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.3918-3923, </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15059,702 +15059,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control Strategies for Tidal Stream Turbine Systems - A Comparative Study of ADRC, PI, and High-Order Sliding Mode Controls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variational Mode Decomposition-based Notch Filter for Bearing Fault Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2019, Lisbon, France. pp.6981-6986, </w:t>
+              <w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.6028-6033, </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8927629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8926891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02614510v1</w:t>
+                <w:t xml:space="preserve">hal-02972601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PMSG-based Tidal Current Turbine Biofouling Diagnosis using Stator Current Bispectrum Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Saidi</w:t>
+                <w:t xml:space="preserve">Control Strategies for Tidal Stream Turbine Systems - A Comparative Study of ADRC, PI, and High-Order Sliding Mode Controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhibin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifeddine Ben Elghali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th Annual Conference of the IEEE Industrial Electronics Society (IECON 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lisbon, France. pp.6998-7003, </w:t>
+              <w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lisbon, France. pp.6981-6986, </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8926625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8927629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413346v1</w:t>
+                <w:t xml:space="preserve">hal-02614510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control-based Thermal Comfort and Energy Optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Beddiar</w:t>
+                <w:t xml:space="preserve">PMSG-based Tidal Current Turbine Biofouling Diagnosis using Stator Current Bispectrum Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.5801-5806, </w:t>
+              <w:t xml:space="preserve">45th Annual Conference of the IEEE Industrial Electronics Society (IECON 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lisbon, France. pp.6998-7003, </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8927227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8926625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973110v1</w:t>
+                <w:t xml:space="preserve">hal-03413346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerical Approach for Buildings Reduced Thermal Model Parameters Evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Model Predictive Control-based Thermal Comfort and Energy Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhinandana Boodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Beddiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Smart Power &amp; Internet Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Melbourne, Australia. pp.012015, </w:t>
+              <w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.5801-5806, </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/322/1/012015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8927227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04057370v1</w:t>
+                <w:t xml:space="preserve">hal-02973110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Mode Decomposition-based Notch Filter for Bearing Fault Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Numerical Approach for Buildings Reduced Thermal Model Parameters Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinandana Boodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Beddiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Feld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.6028-6033, </w:t>
+              <w:t xml:space="preserve">2019 International Conference on Smart Power &amp; Internet Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Melbourne, Australia. pp.012015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8926891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/322/1/012015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972601v1</w:t>
+                <w:t xml:space="preserve">hal-04057370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phasor estimation for power quality monitoring: Least square versus Kalman filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakarya Oubrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16078,51 +16078,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of three-phase power disturbances based on model order selection in smart grid applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakarya Oubrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16189,909 +16189,909 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Energy Management of a Plug-in Electric Vehicle in Residential Distribution Systems with Renewables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farid Khoucha</w:t>
+                <w:t xml:space="preserve">On Phasor Estimation for Voltage Sags Detection in a Smart Grid Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakarya Oubrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Kheloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE ISIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE, Jun 2015, Buzios - Rio de Janeiro, Brazil. pp.775-780</w:t>
+              <w:t xml:space="preserve">, Jun 2015, Buzios - Rio de Janeiro, Brazil. pp.1431-1436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01161615v1</w:t>
+                <w:t xml:space="preserve">hal-01162360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improved Algorithm for Power System Fault Type Classification based on Least Square Phasor Estimation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yassine Amirat</w:t>
+                <w:t xml:space="preserve">Photovoltaic Module Simultaneous Open-and Short-Circuit Faults Modeling and Detection using the I-V Characteristic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wail Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayet Mouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Mouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 41st Annual Conference of the IEEE Industrial Electronics Society, IECON 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2015 IEEE ISIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2015, Buzios - Rio de Janeiro, Brazil. pp.919-924</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311209v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On phasor estimation for voltage sags detection in a smart grid context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated energy management of a plug-in electric vehicle in residential distribution systems with renewables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Khoucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Kheloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ISIE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE, Jun 2015, Buzios, Brazil. pp.1351-1356, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, IEEE, Jun 2015, Buzios, Brazil. pp.717-722, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281669⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01213113v1</w:t>
+                <w:t xml:space="preserve">hal-01213103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated energy management of a plug-in electric vehicle in residential distribution systems with renewables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farid Khoucha</w:t>
+                <w:t xml:space="preserve">An Improved Algorithm for Power System Fault Type Classification based on Least Square Phasor Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakarya Oubrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Kheloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISIE 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281557⟩</w:t>
+              <w:t xml:space="preserve"> 41st Annual Conference of the IEEE Industrial Electronics Society, IECON 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2015.7392515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213103v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Phasor Estimation for Voltage Sags Detection in a Smart Grid Context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated Energy Management of a Plug-in Electric Vehicle in Residential Distribution Systems with Renewables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Khoucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Kheloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE ISIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Buzios - Rio de Janeiro, Brazil. pp.1431-1436</w:t>
+              <w:t xml:space="preserve">, IEEE, Jun 2015, Buzios - Rio de Janeiro, Brazil. pp.775-780</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162360v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic Module Simultaneous Open-and Short-Circuit Faults Modeling and Detection using the I-V Characteristic</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Djamel Mouss</w:t>
+                <w:t xml:space="preserve">On phasor estimation for voltage sags detection in a smart grid context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakarya Oubrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE ISIE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE ISIE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2015, Buzios, Brazil. pp.1351-1356, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161622v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Generation Systems Planning Expansion Forecast: A Critical State of the Art Review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance Analysis of an EEMD-based Hilbert Huang Transform as a Bearing Failure Detector in Wind Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tianhao Tang</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Turri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IECON 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.1668-1673</w:t>
+              <w:t xml:space="preserve">IEEE ICGE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Sfax, Tunisia. pp.193-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926226v1</w:t>
+                <w:t xml:space="preserve">hal-01023502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of an EEMD-based Hilbert Huang Transform as a Bearing Failure Detector in Wind Turbines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid Generation Systems Planning Expansion Forecast: A Critical State of the Art Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Hazem Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Turri</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICGE 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Sfax, Tunisia. pp.193-198</w:t>
+              <w:t xml:space="preserve">IEEE IECON 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.1668-1673</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023502v1</w:t>
+                <w:t xml:space="preserve">hal-00926226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Flux Density Measurement in Permanent Magnet Synchronous Machines</w:t>
               </w:r>
@@ -17287,176 +17287,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a New Methodology for Modeling the PV Generator Behavior in the Presence of Open-Circuit and Short-Circuit Faults</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Djamel Mouss</w:t>
+                <w:t xml:space="preserve">Optimal Design of a PV/Fuel Cell Hybrid Power System for the City of Brest in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Hazem Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Elbast</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE EFEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">IEEE ICGE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Sfax, Tunisia. pp.119-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154202v1</w:t>
+                <w:t xml:space="preserve">hal-01023490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the PV generator behavior submit to the open-circuit and the short-circuit faults</w:t>
+                <w:t xml:space="preserve">New Algorithm for the IV Characteristic Modeling of the Photovoltaic Generator Malfunction within Impedance and Reversed Polarity Faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wail Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Kinza Mouss</w:t>
@@ -17495,210 +17478,218 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE EFEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2014, Paris, France. pp.1-6, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EFEA.2014.7059978⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01154199v1</w:t>
+                <w:t xml:space="preserve">hal-01154205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of a PV/Fuel Cell Hybrid Power System for the City of Brest in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Hazem Mohammed</w:t>
+                <w:t xml:space="preserve">Development of a New Methodology for Modeling the PV Generator Behavior in the Presence of Open-Circuit and Short-Circuit Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wail Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Kinza Mouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla-Hayet Mouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djamel Mouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICGE 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Sfax, Tunisia. pp.119-123</w:t>
+              <w:t xml:space="preserve">2014 IEEE EFEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023490v1</w:t>
+                <w:t xml:space="preserve">hal-01154202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Algorithm for the IV Characteristic Modeling of the Photovoltaic Generator Malfunction within Impedance and Reversed Polarity Faults</w:t>
+                <w:t xml:space="preserve">Modeling the PV generator behavior submit to the open-circuit and the short-circuit faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wail Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Kinza Mouss</w:t>
@@ -17737,69 +17728,78 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE EFEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2014, Paris, France. pp.1-6</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EFEA.2014.7059978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154205v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Smart Grid Voltage Sag Detector using an EEMD-Based Approach</w:t>
               </w:r>
@@ -17880,51 +17880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Order Sliding Mode Control for DFIG-Based Wind Turbine Fault Ride-Through</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18693,51 +18693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seifeddine Benelghali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEM'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Vilamoura, Portugal. pp.ID 1434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18864,269 +18864,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Wind Turbines Prototyping Software Under Matlab/Simulink® Through Undergraduate Student Projects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The State of the Art of Generators for Wind Energy Conversion Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yassine Amirat</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Bensaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Wamkeue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mangel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdeslam Mamoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECM'06</w:t>
+              <w:t xml:space="preserve">ICEM'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Chania, Greece. 6pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527550v1</w:t>
+                <w:t xml:space="preserve">hal-00527554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The State of the Art of Generators for Wind Energy Conversion Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Wind Turbines Prototyping Software Under Matlab/Simulink® Through Undergraduate Student Projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mangel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Mamoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM'06</w:t>
+              <w:t xml:space="preserve">IECM'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Chania, Greece. 6pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527554v1</w:t>
+                <w:t xml:space="preserve">hal-00527550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -19518,390 +19518,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal Decomposition for Bearing Fault Detection</w:t>
+                <w:t xml:space="preserve">The signal demodulation techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrical Systems 1: From diagnosis to prognosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9781786304650. </w:t>
+              <w:t xml:space="preserve">Signal Processing for Fault Detection and Diagnosis in Electric Machines and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institution of Engineering and Technology, pp.51-83, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119720317.ch4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/PBPO153E_ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903342v1</w:t>
+                <w:t xml:space="preserve">hal-03134893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The signal demodulation techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bearing Fault Diagnosis in Rotating Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinane Harmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing for Fault Detection and Diagnosis in Electric Machines and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/PBPO153E_ch2⟩</w:t>
+              <w:t xml:space="preserve">Electrical systems 2: From diagnosis to prognosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9781786306081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119720584.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134893v1</w:t>
+                <w:t xml:space="preserve">hal-02903344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bearing Fault Diagnosis in Rotating Machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modal Decomposition for Bearing Fault Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrical systems 2: From diagnosis to prognosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9781786306081. </w:t>
+              <w:t xml:space="preserve">Electrical Systems 1: From diagnosis to prognosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9781786304650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119720584.ch4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119720317.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903344v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Design and Energy Management of a Hybrid Power Generation System Based on Wind/Tidal/PV Sources: Case Study for the Ouessant French Island</w:t>
               </w:r>
@@ -20094,51 +20094,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C6EFF81"/>
+    <w:nsid w:val="EE07D687"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20325,51 +20325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yassine-amirat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2031-4088" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225320355" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444604v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Habbouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2025.120194" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916860v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenming Huo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Wu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Bao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chasen Tongsh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Xie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etran.2025.100398" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05373568v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghao Du" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhao Meng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichen Xue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.5c00484" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339208v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.126810" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079877v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15105725" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909396v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhao Fan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfei Xu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhen Xu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EE04713C" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698505v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Oubrahim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ouassaid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.111030" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351018v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2025.3554049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340491v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2024.3462975" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05352324v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Benkedjouh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14020341" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339204v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Yu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3591231" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088418v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines13060447" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046939v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroon Rashid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Hanzla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Berghout" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Banerjee" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.127766" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909399v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2025.116669" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761218v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2024.09.032" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671187v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichi Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangqiang Niu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhua Yang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12040567" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693826v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonglin Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Han" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12030500" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmayi Kanthila" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinandana Boodi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marszal-Pomianowska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114442" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760397v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Mamoune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosna Titah-Benbouzid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12101828" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/smt2.12215" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693819v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohao Liu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125780" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779538v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Gong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Xu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100412" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755196v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaad Belguedri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjabar Benrabah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khoucha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2024.3486366" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693817v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Xu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118807" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779500v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2024.04.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760389v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.109316" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759261v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119283" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595375v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2024.3395758" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693827v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2024.3399051" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926197v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxu Jia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjie Tang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11010097" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926193v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bentrcia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hong Lim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12010158" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944380v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Yao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2023.3237726" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339031v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Toumi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhoussin Elbouchikhi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Zhou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecon.v11i2.23541" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119441v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16062685" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339130v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelhak Smadi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16031019" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119392v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12122554" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510651v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Chen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luming Liu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia A&#970;t-Ahmed" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11122276" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339381v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Chen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11040751" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094991v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11030679" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102360v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11050908" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674255v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ouramdane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Gall" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh Gooya" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15082830" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571907v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15041328" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697947v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khizer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Shami" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fahad Zia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines10050399" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719419v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangfeng Jin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10070939" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559278v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zine Zizoui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekheira Tabbache" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11030390" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736313v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la-Hayet Mouss" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24071009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293251v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14144166" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244095v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23060697" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240169v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3083534" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249339v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2021.3085909" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214956v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Foroughi Nematollahi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Shahinzadeh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Nafisi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Vahidi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11094156" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457799v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Shen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156470v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Wei" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Shi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian He" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030248" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201665v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Moradian" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Soltani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholam Reza Arab-Markadeh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10080938" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139762v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Mai" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tuan Tran" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Cagnano" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Carne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-020-01209-x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479000v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2972935" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971579v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Ahmed" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13102456" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363058v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feld" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2020.106661" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363063v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13030653" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969933v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Lin Pay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.105821" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968924v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13112899" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363057v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Belila" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Madjid Berkouk" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106385" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413422v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971581v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Saidi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13112888" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969932v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Madjid Berkouk" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.105677" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150538v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Ben Elghali" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107190" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412767v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2019.106207" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413427v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969235v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorel Flambard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7100365" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969934v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hazem Mohammed" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2019.04.010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412781v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2019.106013" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412761v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2018.2875665" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971586v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Benamour" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11102604" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413430v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055074v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Touti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khmais Bacha" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.07.019" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412882v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Trabelsi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15598/aeee.v16i3.2839" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969935v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mohammed" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics7100233" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413435v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04546682v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971598v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11082164" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531783v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssin El Bouchikhi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Choqueuse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2017.2661541" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01576981v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2711565" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413255v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390248v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2017.1293197" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04546691v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Benelghali" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01651985v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2727529" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154195v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wail Rezgui" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kinza Mouss" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djamel Mouss" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/iremos.v8i1.5197" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020106v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beltran" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Breton" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017409v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao Tang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020027v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017387v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120840v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinza-Nadia Mouss" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/iremos.v7i5.3442" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874031v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.06.012" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019948v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654230v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2160138" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630431v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525370v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Al-Ahmar" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Bensaker" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2009.06.031" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526679v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Wamkeue" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05297821v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027773v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON55916.2024.10905507" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027779v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON55916.2024.10905515" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621167v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bounceur" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10554011" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828328v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berghout Tarek" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027775v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON55916.2024.10905614" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027771v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Bouslimani" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benbouzid-Si Tayeb" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON55916.2024.10905194" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779660v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Dhiman" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dev Bhanushali" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Lien Su" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10312064" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779833v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Bourgeot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152315" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768495v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10312077" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290828v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10311629" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510683v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10312201" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923029v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.391" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900193v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968768" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900176v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968566" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057382v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPIES52282.2021.9633933" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454717v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bouvet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forjonel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tomasi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auffret" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363056v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9255270" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363061v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEIT48248.2020.9113226" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139765v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254413" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363055v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254854" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02614510v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927629" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413346v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926625" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973110v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927227" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057370v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/322/1/012015" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972601v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926891" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972593v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216746" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413357v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Choqueuse" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217412" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972590v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Kermarrec" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216410" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449091v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793475" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161615v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kheloui" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311209v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392515" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213113v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281669" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213103v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281557" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162360v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161622v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Mouss" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mouss" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mouss" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926226v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023502v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122624v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saadoun" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154200v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFEA.2014.7059979" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154202v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154199v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFEA.2014.7059978" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023490v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Elbast" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154205v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874044v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926243v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Gang" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Jingang" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926235v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tianzhen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768836v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532620v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2010.5617914" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594531v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532625v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Ahmar" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph El Assad" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531190v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608066" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531286v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531243v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527550v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mangel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527554v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969936v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-03928-279-1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142161v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPO201E_ch4" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142153v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPO201E_ch3" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903342v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720317.ch4" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134893v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPO153E_ch2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903344v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Harmouche" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720584.ch4" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969931v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.H. Mohammed" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E.H. Benbouzid" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feld" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50197-0_12" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yassine-amirat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2031-4088" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225320355" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444604v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Habbouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2025.120194" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909399v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Benkedjouh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2025.116669" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05352324v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14020341" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339204v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Yu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3591231" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088418v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines13060447" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046939v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroon Rashid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Hanzla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Berghout" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Banerjee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.127766" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761218v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghao Du" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhao Meng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2024.09.032" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenming Huo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Wu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Bao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chasen Tongsh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Xie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etran.2025.100398" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05373568v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichen Xue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.5c00484" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339208v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.126810" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079877v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15105725" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhao Fan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfei Xu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhen Xu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EE04713C" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Oubrahim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ouassaid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.111030" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351018v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2025.3554049" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340491v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2024.3462975" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760397v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Mamoune" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosna Titah-Benbouzid" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12101828" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626807v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmayi Kanthila" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinandana Boodi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marszal-Pomianowska" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114442" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671187v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichi Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangqiang Niu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhua Yang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12040567" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693826v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonglin Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Han" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12030500" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/smt2.12215" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693819v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohao Liu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125780" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779538v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Gong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Xu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100412" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755196v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaad Belguedri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjabar Benrabah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khoucha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2024.3486366" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693817v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Xu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118807" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779500v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2024.04.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760389v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.109316" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759261v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119283" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595375v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2024.3395758" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693827v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2024.3399051" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926197v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxu Jia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjie Tang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11010097" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926193v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bentrcia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hong Lim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12010158" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944380v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Yao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2023.3237726" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339031v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Toumi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhoussin Elbouchikhi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Zhou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecon.v11i2.23541" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339130v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelhak Smadi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16031019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119392v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12122554" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119441v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16062685" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510651v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Chen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luming Liu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia A&#970;t-Ahmed" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11122276" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339381v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Chen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11040751" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094991v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11030679" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102360v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11050908" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674255v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ouramdane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Gall" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh Gooya" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15082830" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571907v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15041328" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697947v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khizer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Shami" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fahad Zia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines10050399" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719419v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangfeng Jin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10070939" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559278v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zine Zizoui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekheira Tabbache" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11030390" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736313v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la-Hayet Mouss" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24071009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139762v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Mai" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tuan Tran" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Cagnano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Carne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-020-01209-x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240169v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3083534" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293251v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14144166" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244095v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23060697" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249339v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2021.3085909" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214956v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Foroughi Nematollahi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Shahinzadeh" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Nafisi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Vahidi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11094156" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457799v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Shen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156470v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Wei" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Shi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian He" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030248" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201665v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Moradian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Soltani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholam Reza Arab-Markadeh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10080938" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969932v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Belila" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Madjid Berkouk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.105677" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150538v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Ben Elghali" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107190" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363058v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feld" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2020.106661" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971579v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Ahmed" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13102456" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479000v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2972935" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363063v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13030653" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969933v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Lin Pay" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.105821" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968924v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13112899" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363057v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Madjid Berkouk" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106385" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413422v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971581v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Saidi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13112888" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412767v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2019.106207" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969235v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorel Flambard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7100365" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969934v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hazem Mohammed" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2019.04.010" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413427v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412781v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2019.106013" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412761v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2018.2875665" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971598v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11082164" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971586v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Benamour" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11102604" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413430v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055074v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Touti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khmais Bacha" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.07.019" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412882v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Trabelsi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15598/aeee.v16i3.2839" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969935v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mohammed" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics7100233" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04546682v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413435v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531783v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssin El Bouchikhi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Choqueuse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2017.2661541" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01576981v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2711565" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04546691v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Benelghali" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2017.1293197" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390248v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01651985v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2727529" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413255v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154195v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wail Rezgui" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kinza Mouss" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djamel Mouss" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/iremos.v8i1.5197" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017409v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao Tang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020106v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beltran" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Breton" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020027v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017387v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120840v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinza-Nadia Mouss" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/iremos.v7i5.3442" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874031v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.06.012" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019948v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654230v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2160138" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630431v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525370v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Al-Ahmar" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Bensaker" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2009.06.031" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526679v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Wamkeue" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05297821v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027773v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON55916.2024.10905507" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027779v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON55916.2024.10905515" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027771v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Bouslimani" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benbouzid-Si Tayeb" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON55916.2024.10905194" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621167v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bounceur" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10554011" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828328v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berghout Tarek" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027775v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON55916.2024.10905614" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510683v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10312201" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779660v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Dhiman" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dev Bhanushali" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Lien Su" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10312064" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779833v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Bourgeot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152315" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768495v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10312077" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290828v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10311629" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900193v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968768" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900176v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968566" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923029v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.391" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454717v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bouvet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forjonel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tomasi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auffret" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057382v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPIES52282.2021.9633933" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363056v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9255270" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363061v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEIT48248.2020.9113226" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139765v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254413" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363055v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254854" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972601v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926891" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02614510v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927629" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413346v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926625" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973110v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927227" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057370v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/322/1/012015" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972593v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216746" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413357v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Choqueuse" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217412" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972590v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Kermarrec" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216410" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449091v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793475" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162360v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161622v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Mouss" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mouss" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mouss" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213103v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kheloui" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281557" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311209v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392515" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161615v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213113v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281669" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023502v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926226v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122624v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saadoun" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154200v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFEA.2014.7059979" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023490v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Elbast" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154205v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154202v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154199v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFEA.2014.7059978" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874044v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926243v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Gang" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Jingang" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926235v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tianzhen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768836v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532620v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2010.5617914" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594531v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532625v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Ahmar" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph El Assad" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531190v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608066" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531286v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531243v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527554v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mangel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527550v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969936v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-03928-279-1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142161v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPO201E_ch4" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142153v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPO201E_ch3" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134893v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPO153E_ch2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903344v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Harmouche" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720584.ch4" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903342v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720317.ch4" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969931v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.H. Mohammed" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E.H. Benbouzid" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feld" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50197-0_12" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>