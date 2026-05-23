--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,20039 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...19987 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.62790697674px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yassine AMIRAT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yassine-amirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2031-4088</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">225320355</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=4Nd_tN0AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin-based enhancement of vibration measurements for gearbox monitoring under data scarcity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Habbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 264, pp.120194. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2025.120194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wavelet Transform-Based Transfer Learning Approach for Enhanced Shaft Misalignment Diagnosis in Rotating Machinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Habbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Benkedjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (2), pp.341. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14020341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis for Cascaded Multilevel Inverters: An In-Memory Feature Extraction Approach With Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (18), pp.34869-34881. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2025.3591231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection in Gearboxes Using Fisher Criterion and Adaptive Neuro-Fuzzy Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Habbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Benkedjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (6), pp.447. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/machines13060447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RegStack machine learning model for accurate prediction of tidal stream turbine performance and biofouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroon Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Hanzla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Berghout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arindam Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.127766. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2025.127766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin-based gearbox fault diagnosis using variational mode decomposition and dynamic vibration modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Habbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Benkedjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 246, pp.116669. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2025.116669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection strategy optimization for lithium-ion battery state of health estimation under impedance uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinghao Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhao Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.87-98. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jechem.2024.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revolutionizing Battery Safety: Real-Time Insights with Dynamic Electrochemical Impedance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinghao Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhao Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichen Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Energy Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (5), pp.2292-2304. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsenergylett.5c00484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time lithium plating onset detection for lithium-ion batteries via dynamic impedance spectra analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinghao Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhao Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 402, pp.126810. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.126810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport mechanisms analysis of large-size proton exchange membrane fuel cells with novel integrated structure under ultra-high current densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenming Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiming Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasen Tongsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eTransportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.100398. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.etran.2025.100398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitally-assisted structure design of a large-size proton exchange membrane fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenming Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linhao Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenzhen Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.631-644. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4EE04713C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Digital Twins and AI for Enhanced Gearbox Condition Monitoring in Wind Turbines: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Habbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (10), pp.5725. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15105725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of complex power quality disturbances under noisy environment using Root-Music and least square techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarya Oubrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ouassaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 238, pp.111030. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2024.111030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Characterization of Lithium-Ion Battery Dynamic Impedance Spectrum for Real-World Driving Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinghao Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhao Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (8), pp.11739-11748. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpel.2025.3554049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Impedance Spectrum: A Novel Metric for Lithium-Ion Batteries Overcharging Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinghao Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhao Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (4), pp.4238-4247. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tie.2024.3462975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-FLOWS: Biofouling Focused Learning and Observation for Wide-Area Surveillance in Tidal Stream Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroon Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Habbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslam Mamoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosna Titah-Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (10), pp.1828. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse12101828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced multi-horizon occupancy prediction in smart buildings using cascaded Bi-LSTM models with integrated features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmayi Kanthila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Marszal-Pomianowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 318, pp.114442. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Results and Analysis of Midrange Underwater Asymmetric Wireless Power Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wangqiang Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanhua Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (4), pp.567. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse12040567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault-Tolerant Control Method Based on Reconfiguration SPWM Signal for Cascaded Multilevel IGBT-Based Propulsion in Electric Ships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonglin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingang Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (3), pp.500. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse12030500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High precision and efficient simulation of large-size proton exchange membrane fuel cells incorporated with a novel alternative cooling method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenming Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bohao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenzhen Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linhao Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 230, pp.125780. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2024.125780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-domain diagnosis for polymer electrolyte membrane fuel cell based on digital twins and transfer learning network✰</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.100412. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyai.2024.100412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Disturbance Rejection Control with a Cascaded Extended State Observer for Pumping Kite Generator Systems Robust DC-Link Voltage Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouaad Belguedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjabar Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Khoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2024.3486366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotating machine bearing health prognosis using a data driven approach based on KS‐density and BiLSTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Habbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Benkedjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Science Measurement and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/smt2.12215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A confidence-guided DS fault diagnosis method for tidal stream turbines blade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 311, pp.118807. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.118807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring impedance spectrum for lithium-ion batteries diagnosis and prognosis: A comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinghao Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhao Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 95, pp.464-483. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jechem.2024.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofouling detection and classification in Tidal Stream Turbines through soft voting ensemble transfer learning of video images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroon Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Berghout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosna Titah-Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 138, pp.109316. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2024.109316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2D VMD video image processing-based transfer learning approach for the detection and estimation of biofouling in tidal stream turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Habbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroon Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arindam Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 312, pp.119283. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.119283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Hysteresis Cancellation for Fast Impedance Measurements of Lithium-ion Batteries in Short Relaxation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinghao Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhao Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTE.2024.3399051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematically Composed Binary Sequence Design Approach for Broadband Lithium-Ion Battery Impedance Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinghao Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhao Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2024.3395758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inequality Indicator for High-Resistance Connection Fault Diagnosis in Marine Current Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxu Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjie Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.97. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse11010097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning for Condition Monitoring of Industrial Processes: A Review on Fault Diagnosis Methods, Challenges, and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Berghout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Bentrcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Hong Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.158. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12010158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Turn Fault Resilient Controls of a PMSM-Based Tidal Stream Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibin Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Energy Conversion (IRECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.34. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15866/irecon.v11i2.23541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-ion Battery State of Health Prediction with a Robust Collaborative Augmented Hidden Layer Feedforward Neural Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Berghout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTE.2023.3237726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Quality Disturbances Characterization Using Signal Processing and Pattern Recognition Techniques: A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarya Oubrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ouassaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (6), pp.2685. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16062685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Disturbance Rejection Control of an Interleaved High Gain DC-DC Boost Converter for Fuel Cell Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelhak Smadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Khoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjabar Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (3), pp.1019. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16031019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Resilient and Secure Smart Grids against PMU Adversarial Attacks: A Deep Learning-Based Robust Data Engineering Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Berghout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (12), pp.2554. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12122554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Free Control for Doubly Salient Permanent Magnet-Generator-Based Tidal Stream Turbine Considering Flux-Weakening Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Aϊt-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (12), pp.2276. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse11122276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Serial Fault-Tolerant Topology Based on Sustainable Reconfiguration for Grid-Connected Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonglin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guodong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4), pp.751. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse11040751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-Economic Optimal Sizing Design for a Tidal Stream Turbine–Battery System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (3), pp.679. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse11030679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal Stream Turbine Biofouling Detection and Estimation: A Review-Based Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroon Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosna Titah-Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslam Mamoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (5), pp.908. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse11050908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home Energy Management Considering Renewable Resources, Energy Storage, and an Electric Vehicle as a Backup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (8), pp.2830. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15082830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Thermal-Network Models: A Comparative Analysis, Recommendations, and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (4), pp.1328. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15041328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Harmonic Elimination in a Cascaded Multilevel Inverter of Distributed Power Generators Using Water Cycle Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Khizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umar Shami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Fahad Zia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (5), pp.399. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/machines10050399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Layering Linear Discriminant Analysis-Based Fault Diagnosis Method for Grid-Connected Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangfeng Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (7), pp.939. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse10070939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic-Battery-Ultracapacitor-Diesel Hybrid Generation System for Mobile Hospital Energy Supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zine Zizoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Fahad Zia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bekheira Tabbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslam Mamoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (3), pp.390. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11030390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposing Deep Representations to a Recurrent Expansion with Multiple Repeats for Fuel Cells Time Series Prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Berghout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Bentrcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla-Hayet Mouss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (7), pp.1009. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e24071009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of grid-edge control with the digital transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Cagnano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni de Carne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00202-020-01209-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building occupancy behavior and prediction methods: A critical review and challenging locks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmayi Kanthila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.79353 - 79372. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3083534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sizing and Energy Management of Microgrids with Vehicle-to-Grid Technology: A Critical Review and Future Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (14), pp.4166. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14144166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gearbox Failure Diagnosis Using a Multisensor Data-Fusion Machine-Learning-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Habbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Benkedjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (6), pp.697. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e23060697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bearing Fault Event-Triggered Diagnosis using a Variational Mode Decomposition-based Machine Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Habbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Benkedjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2021.3085909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing and Sitting of DERs in Active Distribution Networks Incorporating Load Prevailing Uncertainties Using Probabilistic Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Foroughi Nematollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Shahinzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Nafisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrooz Vahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (9), pp.4156. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11094156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGBT Open-Circuit Fault Diagnosis for MMC Submodules Based on Weighted-Amplitude Permutation Entropy and DS Evidence Fusion Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifei Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guodong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imbalance Fault Classification Based on VMD Denoising and S-LDA for Variable-Speed Marine Current Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), pp.248. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse9030248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Grid-Connected Constant Frequency Three-Phase Induction Generator System under Unbalanced-Voltage Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Moradian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jafar Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gholam Reza Arab-Markadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Shahinzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), pp.938. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10080938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual synchronous generators for voltage synchronization of a hybrid PV-diesel power system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Belila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Madjid Berkouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.105677. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2019.105677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal stream turbine control: An active disturbance rejection control approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seifeddine Ben Elghali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 202, pp.107190. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.107190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experimental implementation of a wind energy conversion platform with education and research capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (3), pp.106661. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2020.106661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phasor Estimation for Grid Power Monitoring: Least Square vs. Linear Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarya Oubrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafiz Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (10), pp.2456. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13102456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wavelet Threshold Denoising-based Imbalance Fault Detection Method for Marine Current Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yide Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.29815-29825. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2972935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lab-scale Flywheel Energy Storage System: Control Strategy and Domestic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibin Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.653. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13030653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain normalized adaptive observer for three-phase system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafiz Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Lin Pay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 118, pp.105821. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2020.105821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified Building Thermal Model Development and Parameters Evaluation Using a Stochastic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (11), pp.2899. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13112899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control methodology and implementation of a Z-source inverter for a stand-alone photovoltaic-diesel generator-energy storage system microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Belila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Madjid Berkouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bekheira Tabbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 185, pp.106385. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2020.106385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre expérimentale d’une plateforme de conversion d’énergie éolienne à base de génératrice asynchrone double alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-Order Spectra Analysis-Based Diagnosis Method of Blades Biofouling in a PMSG Driven Tidal Stream Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (11), pp.2888. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13112888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnet failure-resilient control of a direct-drive tidal turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 187, pp.106207. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2019.106207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulateur d’une hydrolienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River and Estuary Current Power Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorel Flambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (10), pp.365. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse7100365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Swarm Optimization Of a Hybrid Wind/Tidal/PV/Battery Energy System. Application To a Remote Area In Bretagne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hazem Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 162, pp.87-96. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2019.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid estimator-based harmonic robust grid synchronization technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafiz Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Lin Pay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177, pp.106013. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2019.106013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Likelihood Ratio Test Based Approach for Stator-Fault Detection in a PWM Inverter-Fed Induction Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (8), pp.6343-6353. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2018.2875665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Energy Management Control of a PV-Diesel-ESS Based Microgrid in a Stand-Alone Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Belila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Madjid Berkouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (8), pp.2164. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en11082164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved electromechanical spectral signature for monitoring gear-based systems driven by an induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Touti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khmais Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Applied Acoustics, 141, pp.198-207. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2018.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02055074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Current Turbine System Post-Fault Behavior under an Open Circuit Fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (3), </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15598/aeee.v16i3.2839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et détection des défauts dans les machines asynchrones par des méthodes avancées de traitement du signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Systems for Building Energy and Occupant Comfort Optimization: A State of the Art Review and Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Benamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (10), pp.2604. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en11102604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economical Evaluation and Optimal Energy Management of a Stand-Alone Hybrid Energy System Handling in Genetic Algorithm Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (10), pp.233. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics7100233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batterie alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Current Turbine System Post-Fault Behavior under an Open Circuit Fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (3), </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15598/aeee.v16i3.2839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Hilbert–Huang Transform-Based Bearing Faults Detection in Induction Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssin El Bouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, June 2017, 32 (2), pp.401 - 413. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2017.2661541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbances Classification based on a Model Order Selection Method for Power Quality Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarya Oubrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2017.2711565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of a PMSG-based Marine Current Turbine System under Faulty Rectifier Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seifeddine Ben Elghali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (7), pp.715-725. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15325008.2017.1293197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of a PMSG-based Marine Current Turbine System under Faulty Rectifier Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seifeddine Benelghali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (7), pp.715-725. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15325008.2017.1293197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Likelihood Frequency and Phasor Estimations for Electric Power Grid Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarya Oubrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2017.2727529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of fault-tolerant control strategies for a PMSG-based marine current turbine system under generator side converter faulty conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Algorithm Based on the Optimization of SVR Technique by k-NNR Method for the Prognosis of the Open-Circuit and the Reversed Polarity Faults in a PV Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wail Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Kinza Mouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla-Hayet Mouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djamel Mouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review on Modelling and Simulations (IREMOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1), pp.18-25. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15866/iremos.v8i1.5197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of a Stand-Alone Hybrid PV/Fuel Cell Power System for the City of Brest in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hazem Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (1), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorless Control of Doubly-Fed Induction Generator-Based Wind urbines using a High-Order Sliding Mode Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-Order Sliding Mode Control for DFIG-Based Wind Turbines Fault Ride-Through Capability Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingang Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (3), pp.827-833</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Faults Modeling of the Photovoltaic Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wail Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla-Hayet Mouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Kinza Mouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djamel Mouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review on Modelling and Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (2), pp.245-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of SVM Classifier by k-NN for the Smart Diagnosis of the Short-Circuit and Impedance Faults in a PV Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wail Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinza-Nadia Mouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla-Hayet Mouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djamel Mouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review on Modelling and Simulations (IREMOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (5), pp.863-870. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15866/iremos.v7i5.3442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEMD-based windturbinebearingfailuredetectionusing the generatorstatorcurrenthomopolarcomponent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (1-2), pp.667-678. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ensemble Empirical Mode Decomposition Approach for Voltage Sag Detection in a Smart Grid Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Turri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.1503-1508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of Three-Phase Electrical Machines Using Multidimensional Demodulation Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Turri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.2014-2023. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2011.2160138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilbert Transform-Based Bearing Failure Detection in DFIG-Based Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Turri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (3), pp.1249-1256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A brief status on condition monitoring and fault diagnosis in wind energy conversion systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Al-Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Bensaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Turri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (9), pp.2629-2636. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2009.06.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The State of the Art of Generators for Wind Energy Conversion Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Bensaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Wamkeue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (4), pp.163-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin-based Bearing Fault Diagnosis Using a 4-DOF Model and Hybrid Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Habbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IECON – 51st Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of fault severity estimation analytical model under noisy conditions in seven-phase electrical machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2024 - 50th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Chicago, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON55916.2024.10905507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Data Quality for Prognostic Learning Systems Considering Complex Degradation Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Berghout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Hong Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2024 - 50th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Chicago, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON55916.2024.10905515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replay Attacks on Smart Grids: A Comprehensive Review on Countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Bouslimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Benbouzid-Si Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2024 - 50th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Chicago, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON55916.2024.10905194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-based Gas Turbine Multi-Component Health Prognosis via Recurrent Expansion of Gas Path Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Berghout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcene Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAD60883.2024.10554011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Classification of Biofouling in Tidal Stream Turbines through Soft Voting Ensemble Transfer Learning of Video Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroon Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghout Tarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosna Titah-Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS, Jun 2024, 44490 Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast R-CNN-based Detection and Coverage Estimation of Biofouling on Tidal Stream Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroon Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslam Mamoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosna Titah-Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2024 - 50th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Chicago, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON55916.2024.10905614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofouling Detection and Extent Classification in Tidal Stream Turbines via a Soft Voting Ensemble Transfer Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroon Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Berghout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosna Titah-Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2023- 49th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Singapore, France. pp.01-06, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON51785.2023.10312201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Wind Turbine Reliability through Proactive High Speed Bearing Prognosis Based on Adaptive Threshold and Gated Recurrent Unit Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Dhiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dev Bhanushali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun-Lien Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Berghout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2023- 49th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Singapore, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON51785.2023.10312064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Free Control for Tidal Current Turbine Generation Systems: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Control, Automation and Diagnosis (ICCAD 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAD57653.2023.10152315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping a Machine Learning Path Forward for Tidal Stream Turbines Biofouling Detection and Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroon Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosna Titah-Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Berghout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2023- 49th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Singapore, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON51785.2023.10312077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupancy Prediction in Buildings Using Cascaded LSTM Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmayi Kanthila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2023- 49th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Singapore, Singapore. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON51785.2023.10311629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Small-scale Machine Learning with Recurrent Expansion for Fuel Cells Time Series Prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Berghout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2022 – 48th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brussels, Belgium. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Occupancy Detection using Machine Learning-based Approaches: Evaluation and Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmayi Kanthila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2022 – 48th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brussels, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of domestic grid-connected microgrid maximizing self consumption and battery lifespan⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC ALCOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Casablanca, Morocco. pp.683-688, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless data transfer for autonomous underwater vehicle docking station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Forjonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Tomasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Chain-based Algorithms for Building Occupancy Modeling: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmayi Kanthila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 3rd International Conference on Smart Power &amp; Internet Energy Systems (SPIES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Shanghai, China. pp.438-443, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPIES52282.2021.9633933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrouded Tidal Stream Turbine Simulation Model Development and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorel Flambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.2825-2831, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9255270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flywheel-based distributed control strategy for grid congestion at domestic level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Conference on Electrical and Information Technologies (ICEIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Rabat, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEIT48248.2020.9113226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of an Inductive Contactless Power Transfer System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Auffret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.3918-3923, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9254413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CFAR-based faults detector for Induction Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.2489-2494, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9254854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Mode Decomposition-based Notch Filter for Bearing Fault Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.6028-6033, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2019.8926891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Strategies for Tidal Stream Turbine Systems - A Comparative Study of ADRC, PI, and High-Order Sliding Mode Controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seifeddine Ben Elghali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbon, France. pp.6981-6986, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2019.8927629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Control-based Thermal Comfort and Energy Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.5801-5806, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2019.8927227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PMSG-based Tidal Current Turbine Biofouling Diagnosis using Stator Current Bispectrum Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Annual Conference of the IEEE Industrial Electronics Society (IECON 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbon, France. pp.6998-7003, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2019.8926625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Approach for Buildings Reduced Thermal Model Parameters Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandana Boodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beddiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Smart Power &amp; Internet Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Melbourne, Australia. pp.012015, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/322/1/012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phasor estimation for power quality monitoring: Least square versus Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarya Oubrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2017 - 43rd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, France. pp.4339-4343, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8216746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and applications of a tidal turbine emulator based on a PMSG for remote load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2017 - 43rd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, France. pp.2437-2441, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8216410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A symmetrical components-based load oscillation detection method for closed-loop controlled induction motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2017 - 43rd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, France. pp.8047-8052, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8217412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of three-phase power disturbances based on model order selection in smart grid applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarya Oubrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp.5143 - 5148, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7793475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Phasor Estimation for Voltage Sags Detection in a Smart Grid Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarya Oubrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE ISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Buzios - Rio de Janeiro, Brazil. pp.1431-1436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated energy management of a plug-in electric vehicle in residential distribution systems with renewables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Khoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kheloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISIE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2015, Buzios, Brazil. pp.717-722, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic Module Simultaneous Open-and Short-Circuit Faults Modeling and Detection using the I-V Characteristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wail Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Mouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Mouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE ISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2015, Buzios - Rio de Janeiro, Brazil. pp.919-924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Energy Management of a Plug-in Electric Vehicle in Residential Distribution Systems with Renewables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Khoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kheloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE ISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2015, Buzios - Rio de Janeiro, Brazil. pp.775-780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Algorithm for Power System Fault Type Classification based on Least Square Phasor Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarya Oubrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 41st Annual Conference of the IEEE Industrial Electronics Society, IECON 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2015.7392515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On phasor estimation for voltage sags detection in a smart grid context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarya Oubrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISIE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2015, Buzios, Brazil. pp.1351-1356, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of an EEMD-based Hilbert Huang Transform as a Bearing Failure Detector in Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Turri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICGE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Sfax, Tunisia. pp.193-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Generation Systems Planning Expansion Forecast: A Critical State of the Art Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hazem Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianhao Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECON 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.1668-1673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Flux Density Measurement in Permanent Magnet Synchronous Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Saadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th international conference on Sciences and Techniques of Automatic control &amp; computer engineering - STA'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faults modeling of the impedance and reversed polarity types within the PV generator operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wail Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Kinza Mouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla-Hayet Mouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djamel Mouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE EFEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFEA.2014.7059979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a New Methodology for Modeling the PV Generator Behavior in the Presence of Open-Circuit and Short-Circuit Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wail Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Kinza Mouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla-Hayet Mouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djamel Mouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE EFEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the PV generator behavior submit to the open-circuit and the short-circuit faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wail Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Kinza Mouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla-Hayet Mouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djamel Mouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE EFEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFEA.2014.7059978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of a PV/Fuel Cell Hybrid Power System for the City of Brest in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hazem Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Elbast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICGE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Sfax, Tunisia. pp.119-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Algorithm for the IV Characteristic Modeling of the Photovoltaic Generator Malfunction within Impedance and Reversed Polarity Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wail Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Kinza Mouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla-Hayet Mouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djamel Mouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE EFEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart Grid Voltage Sag Detector using an EEMD-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE IEMDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Chicago, United States. pp.1300-1304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Order Sliding Mode Control for DFIG-Based Wind Turbine Fault Ride-Through</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Gang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Jingang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECON 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.7670-7674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Grid Voltage Sag Detection using Instantaneous Features Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Tianzhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Turri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECON 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.7394-7399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Turbine Bearing Failure Detection Using Generator Stator Current Homopolar Component Ensemble Empirical Mode Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montreal, Canada. pp.3937-3942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition Monitoring of Wind Turbines Based on Amplitude Demodulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Energy Conversion Congress and Exposition (ECCE), 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Atlanta, United States. pp.2417 - 2421, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE.2010.5617914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind turbines condition monitoring and fault diagnosis using generator current amplitude demodulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Energy Conference and Exhibition (EnergyCon), 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Manama, Bahrain. pp.310 -315, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE.2010.5617914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Signal Processing Techniques for Fault Detection and Diagnosis in a Wind Turbine Induction Generator Drive Train: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph El Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Energy Conversion Congress and Exposition (ECCE), 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Atlanta, United States. pp.3576 - 3581, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE.2010.5617914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bearing Fault Detection in DFIG-Based Wind Turbines Using the First Intrinsic Mode Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX International Conference on Electrical Machines - ICEM 2010, Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICELMACH.2010.5608066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFIG-Based Wind Turbine Fault Diagnosis Using a Specific Discrete Wavelet Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Al-Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seifeddine Benelghali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Vilamoura, Portugal. pp.ID 1434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition Monitoring and Fault Diagnosis in Wind Energy Conversion Systems: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Bensaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Wamkeue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IEMDC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Antalya, Turkey. pp.1434-1439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The State of the Art of Generators for Wind Energy Conversion Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Bensaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Wamkeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mangel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Chania, Greece. 6pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Wind Turbines Prototyping Software Under Matlab/Simulink® Through Undergraduate Student Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mangel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslam Mamoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Chania, Greece. 6pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Tidal and Wave Energy Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MDPI, 2020, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-03928-279-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal stream turbine monitoring and fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Control and Monitoring of Tidal Stream Turbine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institution of Engineering and Technology, pp.139-179, 2023, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/PBPO201E_ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal stream turbine fault-tolerant control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Control and Monitoring of Tidal Stream Turbine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institution of Engineering and Technology, pp.93-138, 2023, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/PBPO201E_ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The signal demodulation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing for Fault Detection and Diagnosis in Electric Machines and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institution of Engineering and Technology, pp.51-83, 2020, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/PBPO153E_ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bearing Fault Diagnosis in Rotating Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Harmouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssin El Bouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical systems 2: From diagnosis to prognosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9781786306081. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119720584.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Decomposition for Bearing Fault Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssin El Bouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Systems 1: From diagnosis to prognosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9781786304650. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119720317.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design and Energy Management of a Hybrid Power Generation System Based on Wind/Tidal/PV Sources: Case Study for the Ouessant French Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.H. Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E.H. Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Feld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Energy Grid Design for Island Countries, Challenges and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.381-413, 2017, Green Energy and Technology book series (GREEN), </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50197-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId450"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -20094,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE07D687"/>
+    <w:nsid w:val="FB2A49AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20325,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yassine-amirat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2031-4088" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225320355" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444604v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Habbouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2025.120194" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909399v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Benkedjouh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2025.116669" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05352324v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14020341" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339204v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Yu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3591231" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088418v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines13060447" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046939v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroon Rashid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Hanzla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Berghout" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Banerjee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.127766" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761218v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghao Du" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhao Meng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2024.09.032" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenming Huo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Wu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Bao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chasen Tongsh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Xie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etran.2025.100398" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05373568v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichen Xue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.5c00484" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339208v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.126810" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079877v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15105725" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhao Fan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfei Xu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhen Xu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EE04713C" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Oubrahim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ouassaid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.111030" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351018v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2025.3554049" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340491v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2024.3462975" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760397v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Mamoune" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosna Titah-Benbouzid" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12101828" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626807v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmayi Kanthila" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinandana Boodi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marszal-Pomianowska" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114442" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671187v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichi Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangqiang Niu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhua Yang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12040567" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693826v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonglin Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Han" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12030500" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/smt2.12215" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693819v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohao Liu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125780" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779538v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Gong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Xu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100412" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755196v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaad Belguedri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjabar Benrabah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khoucha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2024.3486366" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693817v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Xu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118807" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779500v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2024.04.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760389v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.109316" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759261v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119283" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595375v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2024.3395758" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693827v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2024.3399051" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926197v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxu Jia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjie Tang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11010097" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926193v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bentrcia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hong Lim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12010158" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944380v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Yao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2023.3237726" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339031v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Toumi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhoussin Elbouchikhi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Zhou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecon.v11i2.23541" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339130v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelhak Smadi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16031019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119392v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12122554" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119441v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16062685" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510651v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Chen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luming Liu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia A&#970;t-Ahmed" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11122276" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339381v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Chen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11040751" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094991v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11030679" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102360v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11050908" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674255v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ouramdane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Gall" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh Gooya" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15082830" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571907v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15041328" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697947v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khizer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Shami" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fahad Zia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines10050399" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719419v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangfeng Jin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10070939" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559278v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zine Zizoui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekheira Tabbache" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11030390" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736313v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la-Hayet Mouss" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24071009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139762v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Mai" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tuan Tran" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Cagnano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Carne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-020-01209-x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240169v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3083534" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293251v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14144166" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244095v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23060697" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249339v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2021.3085909" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214956v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Foroughi Nematollahi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Shahinzadeh" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Nafisi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Vahidi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11094156" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457799v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Shen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156470v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Wei" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Shi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian He" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030248" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201665v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Moradian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Soltani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholam Reza Arab-Markadeh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10080938" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969932v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Belila" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Madjid Berkouk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.105677" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150538v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Ben Elghali" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107190" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363058v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feld" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2020.106661" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971579v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Ahmed" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13102456" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479000v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2972935" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363063v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13030653" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969933v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Lin Pay" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.105821" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968924v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13112899" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363057v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Madjid Berkouk" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106385" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413422v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971581v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Saidi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13112888" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412767v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2019.106207" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969235v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorel Flambard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7100365" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969934v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hazem Mohammed" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2019.04.010" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413427v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412781v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2019.106013" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412761v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2018.2875665" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971598v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11082164" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971586v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Benamour" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11102604" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413430v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055074v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Touti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khmais Bacha" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.07.019" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412882v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Trabelsi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15598/aeee.v16i3.2839" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969935v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mohammed" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics7100233" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04546682v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413435v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531783v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssin El Bouchikhi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Choqueuse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2017.2661541" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01576981v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2711565" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04546691v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Benelghali" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2017.1293197" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390248v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01651985v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2727529" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413255v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154195v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wail Rezgui" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kinza Mouss" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djamel Mouss" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/iremos.v8i1.5197" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017409v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao Tang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020106v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beltran" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Breton" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020027v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017387v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120840v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinza-Nadia Mouss" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/iremos.v7i5.3442" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874031v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.06.012" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019948v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654230v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2160138" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630431v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525370v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Al-Ahmar" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Bensaker" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2009.06.031" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526679v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Wamkeue" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05297821v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027773v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON55916.2024.10905507" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027779v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON55916.2024.10905515" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027771v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Bouslimani" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benbouzid-Si Tayeb" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON55916.2024.10905194" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621167v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bounceur" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10554011" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828328v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berghout Tarek" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027775v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON55916.2024.10905614" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510683v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10312201" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779660v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Dhiman" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dev Bhanushali" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Lien Su" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10312064" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779833v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Bourgeot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152315" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768495v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10312077" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290828v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10311629" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900193v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968768" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900176v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968566" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923029v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.391" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454717v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bouvet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forjonel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tomasi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auffret" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057382v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPIES52282.2021.9633933" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363056v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9255270" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363061v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEIT48248.2020.9113226" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139765v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254413" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363055v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254854" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972601v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926891" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02614510v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927629" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413346v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926625" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973110v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927227" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057370v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/322/1/012015" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972593v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216746" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413357v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Choqueuse" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217412" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972590v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Kermarrec" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216410" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449091v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793475" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162360v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161622v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Mouss" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mouss" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mouss" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213103v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kheloui" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281557" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311209v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392515" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161615v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213113v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281669" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023502v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926226v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122624v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saadoun" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154200v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFEA.2014.7059979" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023490v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Elbast" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154205v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154202v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154199v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFEA.2014.7059978" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874044v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926243v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Gang" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Jingang" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926235v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tianzhen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768836v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532620v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2010.5617914" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594531v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532625v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Ahmar" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph El Assad" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531190v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608066" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531286v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531243v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527554v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mangel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527550v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969936v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-03928-279-1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142161v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPO201E_ch4" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142153v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPO201E_ch3" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134893v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPO153E_ch2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903344v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Harmouche" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720584.ch4" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903342v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720317.ch4" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969931v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.H. Mohammed" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E.H. Benbouzid" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feld" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50197-0_12" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yassine-amirat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2031-4088" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225320355" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=4Nd_tN0AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444604v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Habbouche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2025.120194" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05352324v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Benkedjouh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14020341" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339204v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Yu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3591231" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088418v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines13060447" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046939v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroon Rashid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Hanzla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Berghout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Banerjee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.127766" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909399v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2025.116669" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761218v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghao Du" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhao Meng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2024.09.032" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05373568v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichen Xue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.5c00484" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339208v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.126810" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916860v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenming Huo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Wu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Bao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chasen Tongsh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Xie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etran.2025.100398" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909396v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhao Fan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfei Xu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhen Xu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EE04713C" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079877v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15105725" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698505v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Oubrahim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ouassaid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.111030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351018v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2025.3554049" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340491v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2024.3462975" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760397v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Mamoune" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosna Titah-Benbouzid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12101828" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626807v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmayi Kanthila" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinandana Boodi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marszal-Pomianowska" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114442" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671187v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichi Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangqiang Niu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhua Yang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12040567" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693826v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonglin Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Han" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12030500" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693819v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohao Liu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125780" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779538v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Gong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Xu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100412" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755196v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaad Belguedri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjabar Benrabah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khoucha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2024.3486366" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695365v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/smt2.12215" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693817v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Xu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118807" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779500v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2024.04.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760389v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.109316" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759261v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119283" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693827v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2024.3399051" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595375v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2024.3395758" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926197v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxu Jia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjie Tang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11010097" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926193v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bentrcia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hong Lim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12010158" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339031v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Toumi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhoussin Elbouchikhi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Zhou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecon.v11i2.23541" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944380v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Yao" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2023.3237726" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119441v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16062685" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339130v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelhak Smadi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16031019" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119392v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12122554" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510651v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Chen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luming Liu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia A&#970;t-Ahmed" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11122276" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339381v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Chen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11040751" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094991v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11030679" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102360v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11050908" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674255v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ouramdane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Gall" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh Gooya" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15082830" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571907v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15041328" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697947v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khizer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Shami" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fahad Zia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines10050399" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719419v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangfeng Jin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10070939" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559278v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zine Zizoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekheira Tabbache" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11030390" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736313v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la-Hayet Mouss" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24071009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139762v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Mai" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tuan Tran" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Cagnano" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Carne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-020-01209-x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240169v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3083534" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293251v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14144166" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244095v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23060697" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249339v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2021.3085909" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214956v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Foroughi Nematollahi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Shahinzadeh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Nafisi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Vahidi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11094156" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457799v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Shen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156470v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Wei" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Shi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian He" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030248" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201665v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Moradian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Soltani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholam Reza Arab-Markadeh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10080938" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969932v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Belila" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Madjid Berkouk" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.105677" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150538v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Ben Elghali" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107190" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363058v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feld" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2020.106661" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971579v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Ahmed" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13102456" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479000v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2972935" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363063v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13030653" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969933v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Lin Pay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.105821" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968924v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13112899" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363057v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Madjid Berkouk" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106385" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413422v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971581v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Saidi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13112888" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412767v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2019.106207" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413427v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969235v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorel Flambard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7100365" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969934v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hazem Mohammed" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2019.04.010" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412781v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2019.106013" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412761v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2018.2875665" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971598v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11082164" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055074v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Touti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khmais Bacha" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.07.019" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412882v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Trabelsi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15598/aeee.v16i3.2839" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413430v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971586v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Benamour" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11102604" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969935v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mohammed" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics7100233" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413435v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04546682v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531783v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssin El Bouchikhi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Choqueuse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2017.2661541" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01576981v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2711565" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390248v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2017.1293197" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04546691v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Benelghali" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01651985v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2727529" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413255v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154195v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wail Rezgui" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kinza Mouss" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djamel Mouss" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/iremos.v8i1.5197" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017409v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao Tang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020106v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beltran" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Breton" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020027v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017387v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120840v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinza-Nadia Mouss" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/iremos.v7i5.3442" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874031v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.06.012" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019948v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turri" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654230v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2160138" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630431v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525370v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Al-Ahmar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Bensaker" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2009.06.031" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526679v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Wamkeue" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05297821v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027773v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON55916.2024.10905507" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027779v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON55916.2024.10905515" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027771v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Bouslimani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benbouzid-Si Tayeb" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON55916.2024.10905194" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621167v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bounceur" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10554011" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828328v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berghout Tarek" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027775v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON55916.2024.10905614" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510683v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10312201" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779660v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Dhiman" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dev Bhanushali" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Lien Su" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10312064" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779833v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Bourgeot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152315" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768495v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10312077" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290828v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10311629" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900176v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968566" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900193v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968768" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923029v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.391" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454717v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bouvet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forjonel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tomasi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auffret" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057382v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPIES52282.2021.9633933" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363056v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9255270" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363061v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEIT48248.2020.9113226" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139765v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254413" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363055v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254854" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972601v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926891" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02614510v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927629" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973110v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927227" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413346v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926625" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057370v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/322/1/012015" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972593v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216746" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972590v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Kermarrec" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216410" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413357v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Choqueuse" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217412" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449091v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793475" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162360v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213103v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kheloui" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281557" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161622v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Mouss" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mouss" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mouss" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161615v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311209v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392515" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213113v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281669" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023502v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926226v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122624v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saadoun" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154200v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFEA.2014.7059979" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154202v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154199v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFEA.2014.7059978" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023490v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Elbast" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154205v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874044v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926243v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Gang" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Jingang" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926235v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tianzhen" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768836v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532620v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2010.5617914" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594531v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532625v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Ahmar" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph El Assad" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531190v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608066" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531286v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531243v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527554v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mangel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527550v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969936v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-03928-279-1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142161v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPO201E_ch4" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142153v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPO201E_ch3" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134893v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPO153E_ch2" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903344v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Harmouche" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720584.ch4" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903342v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720317.ch4" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969931v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.H. Mohammed" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E.H. Benbouzid" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feld" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50197-0_12" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>