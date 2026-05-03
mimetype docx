--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -84,943 +84,943 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Stability of a New Brain Phantom for Leachables Screening from Deep Brain Stimulations Probes</w:t>
+                <w:t xml:space="preserve">Solid-State Stability of Pentobarbital in Fast-Dissolving Suppositories: Implications for Dissolution Behavior and Pediatric Formulation Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+                <w:t xml:space="preserve">Aurélien Freisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodayna Hmede</w:t>
+                <w:t xml:space="preserve">Imen Dhifallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Chassain</w:t>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Chapelle</w:t>
+                <w:t xml:space="preserve">Mouloud Yessaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+                <w:t xml:space="preserve">Mathieu Wasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (13), </w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admt.202401681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11095-026-04059-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019366v1</w:t>
+                <w:t xml:space="preserve">hal-05562478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an ophthalmic solution combining allogenic plasma with protective excipients for enhanced therapeutic role in the management of ocular surface diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Chennell</w:t>
+                <w:t xml:space="preserve">Frédéric Chiambaretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Chiambaretta</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Françoise Serre-Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Wasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 214, pp.114813. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejpb.2025.114813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorination of PVC medical devices to prevent plasticizers migration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and Stability of a New Brain Phantom for Leachables Screening from Deep Brain Stimulations Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodayna Hmede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Dhifallah</w:t>
+                <w:t xml:space="preserve">Carine Chassain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Claves</w:t>
+                <w:t xml:space="preserve">Frédéric Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Batisse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Francoise Sapin</w:t>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123254⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admt.202401681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448944v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Stability of a New Formulation of Pentobarbital Suppositories for Paediatric Procedural Sedation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorination of PVC medical devices to prevent plasticizers migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Dhifallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Claves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Batisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lebrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+                <w:t xml:space="preserve">Régis Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Gaudet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mireille Jouannet</w:t>
+                <w:t xml:space="preserve">Anne-Francoise Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15030755⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 643, pp.123254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064315v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term physicochemical stability study of novel ophthalmic formulations combining ceftazidime and vancomycin with and without cyclodextrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Plaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouattour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Yessaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sautou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutical Technology in Hospital Pharmacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (1), pp.20230007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/pthp-2023-0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Stability of a Novel Tacrolimus Ophthalmic Formulation for the Treatment of Ophthalmic Inflammatory Diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and Stability of a New Formulation of Pentobarbital Suppositories for Paediatric Procedural Sedation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lebrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Yessaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Barrieu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Wasiak</w:t>
+                <w:t xml:space="preserve">Mireille Jouannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14 (1), pp.118. </w:t>
+              <w:t xml:space="preserve">, 2023, 15 (3), pp.755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14010118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15030755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726405v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of color changes during stability studies using spectrophotometric chromaticity measurements versus visual examination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara-Malenka Sakiroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Yessaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouattour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.8959. </w:t>
@@ -1052,1237 +1052,1371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Deformation of Deep Brain Stimulation Electrodes Following Surgical Implantation: Intracranial, Brain, and Electrode Mechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physicochemical Stability of a Novel Tacrolimus Ophthalmic Formulation for the Treatment of Ophthalmic Inflammatory Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Barrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Chapelle</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jerome Coste</w:t>
+                <w:t xml:space="preserve">Mouloud Yessaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Wasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.657875⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14010118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03257489v1</w:t>
+                <w:t xml:space="preserve">hal-03726405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Otter et al. Comment on “Bernard et al. Association between Urinary Metabolites and the Exposure of Intensive Care Newborns to Plasticizers of Medical Devices Used for Their Care Management. Metabolites 2021, 11, 252”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early Deformation of Deep Brain Stimulation Electrodes Following Surgical Implantation: Intracranial, Brain, and Electrode Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Manciet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sontheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Bernard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Decaudin</w:t>
+                <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo11090598⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.657875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.657875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358317v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between Urinary Metabolites and the Exposure of Intensive Care Newborns to Plasticizers of Medical Devices Used for Their Care Management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Reply to Otter et al. Comment on “Bernard et al. Association between Urinary Metabolites and the Exposure of Intensive Care Newborns to Plasticizers of Medical Devices Used for Their Care Management. Metabolites 2021, 11, 252”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouattour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Decaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (4), pp.252. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo11040252⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo11090598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220588v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrins allow the combination of incompatible Vancomycin and Ceftazidime into an ophthalmic formulation for the treatment of bacterial keratitis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Association between Urinary Metabolites and the Exposure of Intensive Care Newborns to Plasticizers of Medical Devices Used for Their Care Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouattour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Robin</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Decaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms221910538⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo11040252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380552v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of bis(2-ethylhexyl) phthalate released by medical devices during respiratory assistance and estimation of patient exposure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Cyclodextrins allow the combination of incompatible Vancomycin and Ceftazidime into an ophthalmic formulation for the treatment of bacterial keratitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouattour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lise Bernard</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Neflot-Bissuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Traïkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Biesse-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Pinguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Richard Richard</w:t>
+                <w:t xml:space="preserve">F. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126978⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (19), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms221910538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02870578v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Ophthalmic Atropine Solutions for Child Myopia Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of bis(2-ethylhexyl) phthalate released by medical devices during respiratory assistance and estimation of patient exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Wasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pinguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Berton</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mireille Jouannet</w:t>
+                <w:t xml:space="preserve">Damien Richard Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12080781⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 255, pp.126978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139108v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Ophthalmic Solutions of Amphotericin B Solubilised in 2-Hydroxypropyl-γ-Cyclodextrins Possess an Extended Physicochemical Stability?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Stability of Ophthalmic Atropine Solutions for Child Myopia Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Yessaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jouannet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Wasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (9), pp.786. </w:t>
+              <w:t xml:space="preserve">, 2020, 12 (8), pp.781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12090786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12080781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139024v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of flow rate on the migration of different plasticizers from PVC infusion medical devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Bernard</w:t>
+                <w:t xml:space="preserve">Do Ophthalmic Solutions of Amphotericin B Solubilised in 2-Hydroxypropyl-γ-Cyclodextrins Possess an Extended Physicochemical Stability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Yessaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teuta Eljezi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+                <w:t xml:space="preserve">Florence Abd El Kader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jouannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Wasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0192369⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (9), pp.786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12090786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781597v1</w:t>
+                <w:t xml:space="preserve">hal-03139024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effects of flow rate on the migration of different plasticizers from PVC infusion medical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teuta Eljezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Clauson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (2), pp.e0192369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0192369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stability of an ophthalmic formulation of polyhexamethylene biguanide in gamma-sterilized and ethylene oxide sterilized low density polyethylene multidose eyedroppers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouattour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Wasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jouannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sautou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, pp.e4549. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7717/peerj.4549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2429,51 +2563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouattour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodayna Hmede" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chassain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202401681" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiambaretta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Serre-Sapin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Wasiak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2025.114813" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448944v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dhifallah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Claves" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Batisse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cueff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Sapin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123254" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064315v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebrat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gaudet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Yessaad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jouannet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15030755" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Plaidy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pthp-2023-0007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726405v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barrieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14010118" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03781125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara-Malenka Sakiroff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13025-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257489v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Manciet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sontheimer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.657875" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358317v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bernard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Masse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boeuf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decaudin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11090598" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220588v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11040252" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380552v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Neflot-Bissuel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Biesse-Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910538" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870578v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard Richard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126978" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139108v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Berton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chennell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12080781" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139024v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Abd El Kader" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12090786" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781597v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teuta Eljezi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clauson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192369" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788494v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4549" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05562478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Freisz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dhifallah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Yessaad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Wasiak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-026-04059-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiambaretta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Serre-Sapin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2025.114813" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019366v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouattour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodayna Hmede" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chassain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202401681" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448944v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Claves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Batisse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cueff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Sapin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123254" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448891v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Plaidy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pthp-2023-0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebrat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gaudet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jouannet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15030755" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03781125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara-Malenka Sakiroff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13025-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726405v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barrieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14010118" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257489v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Manciet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sontheimer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.657875" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358317v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bernard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Masse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boeuf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decaudin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11090598" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220588v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11040252" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380552v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Neflot-Bissuel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Biesse-Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910538" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870578v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard Richard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126978" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139108v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Berton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chennell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12080781" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139024v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Abd El Kader" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12090786" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781597v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teuta Eljezi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clauson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192369" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788494v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4549" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>