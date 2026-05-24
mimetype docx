--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -918,295 +918,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04064315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of color changes during stability studies using spectrophotometric chromaticity measurements versus visual examination</w:t>
+                <w:t xml:space="preserve">Physicochemical Stability of a Novel Tacrolimus Ophthalmic Formulation for the Treatment of Ophthalmic Inflammatory Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara-Malenka Sakiroff</w:t>
+                <w:t xml:space="preserve">Marion Barrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Yessaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Wasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-13025-3⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14010118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781125v1</w:t>
+                <w:t xml:space="preserve">hal-03726405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Stability of a Novel Tacrolimus Ophthalmic Formulation for the Treatment of Ophthalmic Inflammatory Diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of color changes during stability studies using spectrophotometric chromaticity measurements versus visual examination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara-Malenka Sakiroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Yessaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Barrieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mouloud Yessaad</w:t>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouattour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Wasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (1), pp.118. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.8959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14010118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-13025-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726405v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Deformation of Deep Brain Stimulation Electrodes Following Surgical Implantation: Intracranial, Brain, and Electrode Mechanics</w:t>
               </w:r>
@@ -1218,51 +1218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Manciet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sontheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2563,51 +2563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05562478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Freisz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dhifallah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Yessaad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Wasiak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-026-04059-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiambaretta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Serre-Sapin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2025.114813" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019366v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouattour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodayna Hmede" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chassain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202401681" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448944v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Claves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Batisse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cueff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Sapin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123254" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448891v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Plaidy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pthp-2023-0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebrat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gaudet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jouannet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15030755" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03781125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara-Malenka Sakiroff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13025-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726405v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barrieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14010118" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257489v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Manciet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sontheimer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.657875" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358317v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bernard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Masse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boeuf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decaudin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11090598" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220588v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11040252" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380552v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Neflot-Bissuel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Biesse-Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910538" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870578v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard Richard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126978" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139108v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Berton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chennell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12080781" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139024v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Abd El Kader" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12090786" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781597v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teuta Eljezi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clauson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192369" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788494v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4549" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05562478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Freisz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dhifallah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Yessaad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Wasiak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-026-04059-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiambaretta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Serre-Sapin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2025.114813" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019366v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouattour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodayna Hmede" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chassain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202401681" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448944v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Claves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Batisse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cueff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Sapin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123254" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448891v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Plaidy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pthp-2023-0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebrat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gaudet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jouannet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15030755" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726405v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barrieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14010118" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03781125v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara-Malenka Sakiroff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13025-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257489v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Manciet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sontheimer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.657875" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358317v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bernard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Masse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boeuf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decaudin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11090598" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220588v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11040252" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380552v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Neflot-Bissuel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Biesse-Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910538" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870578v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard Richard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126978" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139108v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Berton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chennell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12080781" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139024v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Abd El Kader" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12090786" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781597v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teuta Eljezi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clauson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192369" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788494v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4549" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>