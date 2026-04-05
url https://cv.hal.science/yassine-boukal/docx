--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1249,243 +1249,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust functional observer design for uncertain fractional-order time-varying delay systems</w:t>
+                <w:t xml:space="preserve">Stability and stabilizability analysis of fractional-order time-varying delay systems via diffusive representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Boukal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zasadzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Darouach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nour-Eddine Radhy</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Edine Radhy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference, ACC'2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Boston, United States</w:t>
+              <w:t xml:space="preserve">5th International Conference on Systems and Control, ICSC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2016, Marrakesh, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293998v1</w:t>
+                <w:t xml:space="preserve">hal-01317099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and stabilizability analysis of fractional-order time-varying delay systems via diffusive representation</w:t>
+                <w:t xml:space="preserve">Robust functional observer design for uncertain fractional-order time-varying delay systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Boukal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zasadzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Darouach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nour-Edine Radhy</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Radhy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Systems and Control, ICSC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2016, Marrakesh, Morocco</w:t>
+              <w:t xml:space="preserve">American Control Conference, ACC'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317099v1</w:t>
+                <w:t xml:space="preserve">hal-01293998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$H_\infty$ filters design for fractional-order time-varying-delay systems</w:t>
               </w:r>
@@ -2832,51 +2832,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04068232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Labbadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamshed Iqbal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Boukal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283195" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03643378v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Enjalbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2018.09.019" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658007v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darouach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zasadzinski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Radhy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2017.0264" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Edine Radhy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5890/JAND.2018.03.006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643711v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2690140" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194310v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5890/JAND.2015.06.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zerrougui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zemouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Outbib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03519034v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668231v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2017.7984295" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293998v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317099v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141213v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254955v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242706v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Ouhsaine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ganaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017629v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017625v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878389v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937128v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813592-1.00005-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242708v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23039-9_14" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809804v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labbadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mu&#241;oz-V&#225;zquez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zerrougui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01661396v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0154" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04068232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Labbadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamshed Iqbal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Boukal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283195" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03643378v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Enjalbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2018.09.019" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658007v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darouach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zasadzinski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Radhy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2017.0264" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Edine Radhy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5890/JAND.2018.03.006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643711v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2690140" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194310v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5890/JAND.2015.06.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zerrougui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zemouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Outbib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03519034v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668231v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2017.7984295" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317099v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293998v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141213v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254955v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242706v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Ouhsaine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ganaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017629v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017625v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878389v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937128v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813592-1.00005-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242708v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23039-9_14" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809804v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labbadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mu&#241;oz-V&#225;zquez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zerrougui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01661396v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0154" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>