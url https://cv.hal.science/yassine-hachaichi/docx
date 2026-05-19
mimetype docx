--- v0 (2026-03-16)
+++ v1 (2026-05-19)
@@ -1619,204 +1619,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport d’une étude historique et institutionnelle des développements limités au début de l’université : Vers une alternative d’une meilleure conceptualisation</w:t>
+                <w:t xml:space="preserve">Comparaison entre l’évolution historique ayant mené aux développements limités et leur pratique d’enseignement au début de l’université : Entre syntaxe et sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouki Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Belhaj Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hachaïchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADiMA 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Normale Supérieure, Aug 2016, Yaoundé, Cameroun. pp.316-325</w:t>
+              <w:t xml:space="preserve">INDRUM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Montpellier, France. pp.123-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02471291v1</w:t>
+                <w:t xml:space="preserve">hal-02471293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison entre l’évolution historique ayant mené aux développements limités et leur pratique d’enseignement au début de l’université : Entre syntaxe et sémantique</w:t>
+                <w:t xml:space="preserve">Apport d’une étude historique et institutionnelle des développements limités au début de l’université : Vers une alternative d’une meilleure conceptualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouki Rahim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatma Belhaj Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hachaïchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INDRUM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Montpellier, France. pp.123-132</w:t>
+              <w:t xml:space="preserve">ADiMA 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure, Aug 2016, Yaoundé, Cameroun. pp.316-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471293v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1828,190 +1828,190 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Democratic Inspired Particle Swarm Optimization for Multi-Robot Exploration Task</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oussama Moslah</w:t>
+                <w:t xml:space="preserve">An efficient mathematically correct scale free CORDIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Hachaïchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Lahbib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01327367v1</w:t>
+                <w:t xml:space="preserve">hal-01327460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient mathematically correct scale free CORDIC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Democratic Inspired Particle Swarm Optimization for Multi-Robot Exploration Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Moslah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hachaïchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Lahbib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327460v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2190,51 +2190,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA625DCA"/>
+    <w:nsid w:val="2DD8273F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2338,51 +2338,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7592E770"/>
+    <w:nsid w:val="8BF7048F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2486,51 +2486,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="89113EBB"/>
+    <w:nsid w:val="5A0125C8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2634,51 +2634,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5F6A18AA"/>
+    <w:nsid w:val="68F7E253"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2874,51 +2874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Yassine.Hachaichi@ipeiem.rnu.tn" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/masteresti/HachaichiRO" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/masteresti/home/master-cssa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S0304397503001336" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S0304397504001781" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1571066105000496" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iblatunis.org.tn/pmb/opac_css/index.php?lvl=notice_display&amp;id=121192&amp;seule=1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/xpl/login.jsp?tp=&amp;arnumber=7368299&amp;url=http%3A%2F%2Fieeexplore.ieee.org%2Fxpls%2Fabs_all.jsp%3Farnumber%3D7368299" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.orb-academic.org/index.php/journal-of-computer-science/issue/view/32" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://indrum2016.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keynote.conference-services.net/resources/444/5118/pdf/CERME10_0622.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://colloque.adima.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hacha&#239;chi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Saad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Lahbib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hachaichi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981053v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298965v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981086v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981070v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940054v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Kouki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471291v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouki Rahim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471293v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Belhaj Amor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327367v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Moslah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327460v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01298969v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Yassine.Hachaichi@ipeiem.rnu.tn" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/masteresti/HachaichiRO" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/masteresti/home/master-cssa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S0304397503001336" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S0304397504001781" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1571066105000496" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iblatunis.org.tn/pmb/opac_css/index.php?lvl=notice_display&amp;id=121192&amp;seule=1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/xpl/login.jsp?tp=&amp;arnumber=7368299&amp;url=http%3A%2F%2Fieeexplore.ieee.org%2Fxpls%2Fabs_all.jsp%3Farnumber%3D7368299" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.orb-academic.org/index.php/journal-of-computer-science/issue/view/32" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://indrum2016.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keynote.conference-services.net/resources/444/5118/pdf/CERME10_0622.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://colloque.adima.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hacha&#239;chi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Saad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Lahbib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hachaichi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981053v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298965v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981086v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981070v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940054v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Kouki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471293v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouki Rahim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Belhaj Amor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327460v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327367v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Moslah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01298969v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>