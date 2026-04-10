--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -767,261 +767,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust imaging using electrical impedance tomography: review of current tools</w:t>
+                <w:t xml:space="preserve">An open-source and easily replicable hardware for Electrical Impedance Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Brazey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Mailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2021.0713⟩</w:t>
+              <w:t xml:space="preserve">HardwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e00278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ohx.2022.e00278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03552536v1</w:t>
+                <w:t xml:space="preserve">lirmm-03580603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open-source and easily replicable hardware for Electrical Impedance Tomography</w:t>
+                <w:t xml:space="preserve">Robust imaging using electrical impedance tomography: review of current tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Brazey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Nouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HardwareX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11, pp.e00278. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 478 (2258), pp.#20210713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ohx.2022.e00278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2021.0713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03580603v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03552536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact Digital Microrobot Based on Multistable Modules</w:t>
               </w:r>
@@ -2147,282 +2147,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Stress Analysis of a Pre-Shaped Curved Beam : Influence of High Modes of Buckling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bourbon</w:t>
+                <w:t xml:space="preserve">Robust Microscale Grasping Through a Multimodel Design : Synthesis and Real Time Implementation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Gaudenzi de Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39, pp.12-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2014.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303387v1</w:t>
+                <w:t xml:space="preserve">hal-02868181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Microscale Grasping Through a Multimodel Design : Synthesis and Real Time Implementation.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Gaudenzi de Faria</w:t>
+                <w:t xml:space="preserve">Modeling and Stress Analysis of a Pre-Shaped Curved Beam : Influence of High Modes of Buckling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (4), 20 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2014.11.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02868181v1</w:t>
+                <w:t xml:space="preserve">hal-01303387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, modélisation et commande des systèmes microrobotiques.</w:t>
               </w:r>
@@ -2490,51 +2490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gain Scheduling Control of a Nonlinear Electrostatic Microgripper: Design by an Eigenstructure Assignment With an Observer-Based Structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2598,51 +2598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An output feedback LPV control strategy of a nonlinear electrostatic microgripper through a singular implicit modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Gaudenzi de Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2719,51 +2719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and optimal force control of a nonlinear electrostatic microgripper.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3043,51 +3043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of thermal and acoustic noise interferences in low stiffness AFM cantilevers and characterization of their dynamic properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3381,51 +3381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise characterization in millimeter sized micromanipulation systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3583,265 +3583,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00587112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development, modelling and control of a micro/nano positioning 2DoF stick-slip device.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of strain gauges micro-forces measurement using Kalman optimal filtering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMECH.2009.2011134⟩</w:t>
+              <w:t xml:space="preserve">Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (4), pp.457-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2008.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436590v1</w:t>
+                <w:t xml:space="preserve">hal-00403147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of strain gauges micro-forces measurement using Kalman optimal filtering.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development, modelling and control of a micro/nano positioning 2DoF stick-slip device.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19 (4), pp.457-462. </w:t>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14 (6), pp.733-745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2008.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2009.2011134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403147v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadrilateral modelling and robust control of a nonlinear piezoelectric cantilever.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4005,51 +4005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage/frequency proportional control of stick-slip micropositioning systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5330,90 +5330,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Microscale Grasping Using a Self Scheduled Dynamic Controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Gaudenzi de Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Haddab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5714,51 +5714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gain scheduled control strategies for a nonlinear electrostatic microgripper: Design and real time implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5943,51 +5943,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise characterisation, modeling and reduction in micromanipulation systems in Dynamicss, characterizaton and control at the micro/nano scale TUTORIAL.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA'11.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6012,51 +6012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of environmental noise on the accuracy of millimeter sized grippers in cantilever configuration and active stabilisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6297,51 +6297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of a MEMS-based microgripper : application to dexterous micromanipulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6772,51 +6772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Stroke motion modelling and voltage/frequency proportional control of a stick-slip microsystem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6867,51 +6867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and H1 force control of a nonlinear piezoelectric cantilever.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6962,51 +6962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear modeling and estimation of force in a piezoelectric cantilever.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7260,51 +7260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, development and experiments of a high stroke-precision 2DoF (linear-angular) microsystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7364,51 +7364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRING-module : a high-range and high-precision 2DoF microsystem dedicated to a modular micromanipulation station.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7459,51 +7459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results on the closed-loop control of the TRING-module dedicated to a modular micromanipulation station.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7554,51 +7554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plurilinear Modeling and discrete μ-Synthesis Control of a Hysteretic and Creeped Unimorph Piezoelectric Cantilever.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7658,51 +7658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Step modeling of high precision 2DoF (linear-angular) microsystem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7753,51 +7753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and control of a highly modular microassembly systèm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8014,51 +8014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chalvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grossard, Mathieu and Chaillet, Nicolas and Régnier, Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flexible Robotics : Applicatons to Multiscale Manipulations.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.115-144, 2013, 978-1-8421-520-7</w:t>
@@ -8113,51 +8113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chalvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotique flexible: manipulation multi-échelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Science, 2013, 9782746245099</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8415,51 +8415,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalman filtering applied to weak force measurement and control at the microscale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8531,51 +8531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and control of stick-slip micropositioning devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9594,51 +9594,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69920936"/>
+    <w:nsid w:val="1CA2BC50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9825,51 +9825,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yassine-haddab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7931-2645" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061225932" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05077328v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Awada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.116307" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03872492v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Calm&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Rubbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3224659" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157389v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-023-00159-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03580990v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brazey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Koebel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ac4a87" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Salem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aiche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055250" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03552536v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0713" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03580603v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2022.e00278" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Mohand Ousaid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Bouhadda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourbon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Moal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3061003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02006749v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hussein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafic Younes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2018.09.024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02076914v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lutz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-019-00113-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02006920v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Mohand-Ousaid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.12.065" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02006512v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/27/1/017001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chalvet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480062v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#232;f Tahhan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/26/2/025010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303490v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gaudenzi de Faria" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917557" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221857v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lafitte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Kumemura" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2014.2351415" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303387v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Boudaoud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Haliyo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.11.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303498v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324599v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gorrec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874563v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801873v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Agnus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cl&#233;vy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounkalo Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gauthier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-013-0065-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840149v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672172v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3673637" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734012v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delettre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J. Laurent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Fort-Piat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2012.05.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558415v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Chen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-010-0025-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672159v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2011.06.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587112v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.44.577-601" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436590v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Rakotondrabe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2009.2011134" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403147v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2008.11.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400364v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2008.2001151" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260610v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-77405-3_22" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340191v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2008.917232" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Jjouaui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft60065.2024.10521978" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502953v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166073v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03772770v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS55884.2022.9870471" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831489v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2019-97872" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02006666v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Bouhadda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594259" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02006548v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2018.8481186" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02020447v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513141" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341682v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bisson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Hodille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ghiorghiu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324736v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221855v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00413" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912496v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912510v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313540v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604770v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Zarycki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690682v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605854v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690681v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;gnier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544630v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544636v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433216v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325167v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Paris" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323615v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Uccheddu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332445v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163051v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187286v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172927v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331185v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163028v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Munz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331507v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1641787" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264458v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264460v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334255v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2006.345129" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156708v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156698v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259062v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gendreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872043v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799081v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805879v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805896v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690753v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9946-7_7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HFKDC3S4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805916v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805959v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795242v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Spuhler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alonso Sanchez Secades" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795206v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795197v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795100v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698646v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00258279v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01088282v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yassine-haddab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7931-2645" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061225932" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05077328v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Awada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.116307" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03872492v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Calm&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Rubbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3224659" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157389v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-023-00159-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03580990v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brazey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Koebel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ac4a87" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Salem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aiche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055250" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03580603v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2022.e00278" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03552536v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0713" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Mohand Ousaid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Bouhadda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourbon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Moal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3061003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02006749v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hussein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafic Younes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2018.09.024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02076914v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lutz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-019-00113-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02006920v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Mohand-Ousaid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.12.065" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02006512v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/27/1/017001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chalvet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480062v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#232;f Tahhan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/26/2/025010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303490v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gaudenzi de Faria" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917557" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221857v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lafitte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Kumemura" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2014.2351415" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868181v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Boudaoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Haliyo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.11.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303498v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324599v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gorrec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874563v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801873v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Agnus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cl&#233;vy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounkalo Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gauthier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-013-0065-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840149v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672172v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3673637" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734012v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delettre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J. Laurent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Fort-Piat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2012.05.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558415v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Chen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-010-0025-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672159v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2011.06.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587112v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.44.577-601" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403147v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2008.11.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436590v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Rakotondrabe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2009.2011134" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400364v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2008.2001151" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260610v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-77405-3_22" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340191v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2008.917232" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Jjouaui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft60065.2024.10521978" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502953v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166073v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03772770v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS55884.2022.9870471" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831489v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2019-97872" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02006666v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Bouhadda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594259" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02006548v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2018.8481186" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02020447v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513141" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341682v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bisson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Hodille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ghiorghiu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324736v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221855v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00413" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912496v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912510v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313540v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604770v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Zarycki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690682v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605854v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690681v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;gnier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544630v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544636v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433216v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325167v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Paris" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323615v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Uccheddu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332445v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163051v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187286v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172927v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331185v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163028v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Munz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331507v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1641787" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264458v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264460v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334255v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2006.345129" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156708v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156698v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259062v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gendreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872043v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799081v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805879v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805896v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690753v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9946-7_7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HFKDC3S4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805916v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805959v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795242v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Spuhler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alonso Sanchez Secades" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795206v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795197v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795100v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698646v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00258279v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01088282v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>