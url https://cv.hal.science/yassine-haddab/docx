--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -767,261 +767,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open-source and easily replicable hardware for Electrical Impedance Tomography</w:t>
+                <w:t xml:space="preserve">Robust imaging using electrical impedance tomography: review of current tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Brazey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Nouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HardwareX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ohx.2022.e00278⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 478 (2258), pp.#20210713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2021.0713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03580603v1</w:t>
+                <w:t xml:space="preserve">lirmm-03552536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust imaging using electrical impedance tomography: review of current tools</w:t>
+                <w:t xml:space="preserve">An open-source and easily replicable hardware for Electrical Impedance Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Brazey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Mailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 478 (2258), pp.#20210713. </w:t>
+              <w:t xml:space="preserve">HardwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e00278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2021.0713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ohx.2022.e00278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03552536v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03580603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact Digital Microrobot Based on Multistable Modules</w:t>
               </w:r>
@@ -1896,533 +1896,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of mechanical noise inside a scanning electron microscope.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Gaudenzi de Faria</w:t>
+                <w:t xml:space="preserve">Modeling and Stress Analysis of a Pre-Shaped Curved Beam : Influence of High Modes of Buckling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (4), 20 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303490v1</w:t>
+                <w:t xml:space="preserve">hal-01303387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Silicon Nanotweezers Sensitivity for Mechanical Characterization of Biomolecules Using Closed-Loop Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lafitte</w:t>
+                <w:t xml:space="preserve">Influence of mechanical noise inside a scanning electron microscope.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Gaudenzi de Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMECH.2014.2351415⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86 (4), pp.045105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4917557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221857v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Microscale Grasping Through a Multimodel Design : Synthesis and Real Time Implementation.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Gaudenzi de Faria</w:t>
+                <w:t xml:space="preserve">Improvement of Silicon Nanotweezers Sensitivity for Mechanical Characterization of Biomolecules Using Closed-Loop Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momoko Kumemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2014.11.003⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (3), pp.1418-1427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2014.2351415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868181v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Stress Analysis of a Pre-Shaped Curved Beam : Influence of High Modes of Buckling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bourbon</w:t>
+                <w:t xml:space="preserve">Robust Microscale Grasping Through a Multimodel Design : Synthesis and Real Time Implementation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Gaudenzi de Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39, pp.12-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2014.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303387v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, modélisation et commande des systèmes microrobotiques.</w:t>
               </w:r>
@@ -2490,51 +2490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gain Scheduling Control of a Nonlinear Electrostatic Microgripper: Design by an Eigenstructure Assignment With an Observer-Based Structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2598,64 +2598,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An output feedback LPV control strategy of a nonlinear electrostatic microgripper through a singular implicit modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Gaudenzi de Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2719,77 +2719,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and optimal force control of a nonlinear electrostatic microgripper.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18, pp.1130-1139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2808,312 +2808,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotic microassembly and micromanipulation at FEMTO-ST</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Microfabricated Planar Digital Microrobot for Precise Positioning Based on Bistable Modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chalvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Haddab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micro-Bio Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.641-649</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801873v1</w:t>
+                <w:t xml:space="preserve">hal-00840149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Microfabricated Planar Digital Microrobot for Precise Positioning Based on Bistable Modules</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robotic microassembly and micromanipulation at FEMTO-ST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Agnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Clévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Micro-Bio Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.91-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12213-013-0065-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840149v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of thermal and acoustic noise interferences in low stiffness AFM cantilevers and characterization of their dynamic properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3381,77 +3381,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise characterization in millimeter sized micromanipulation systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3511,51 +3511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude sur les spécificités de la commande dans le micromonde.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44 (6), pp.577-601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3583,265 +3583,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00587112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of strain gauges micro-forces measurement using Kalman optimal filtering.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development, modelling and control of a micro/nano positioning 2DoF stick-slip device.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2008.11.012⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14 (6), pp.733-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2009.2011134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403147v1</w:t>
+                <w:t xml:space="preserve">hal-00436590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development, modelling and control of a micro/nano positioning 2DoF stick-slip device.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of strain gauges micro-forces measurement using Kalman optimal filtering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 14 (6), pp.733-745. </w:t>
+              <w:t xml:space="preserve">Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (4), pp.457-462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMECH.2009.2011134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2008.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436590v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadrilateral modelling and robust control of a nonlinear piezoelectric cantilever.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4005,51 +4005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage/frequency proportional control of stick-slip micropositioning systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5330,103 +5330,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Microscale Grasping Using a Self Scheduled Dynamic Controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Gaudenzi de Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. </w:t>
@@ -5464,103 +5464,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-loop Control of Silicon Nanotweezers for Improvement of Sensitivity to Mechanical Stiffness Measurement and Bio-Sensing on DNA Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momoko Kumemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, IROS'13.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
@@ -5589,90 +5589,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Control of Silicon Nanotweezers Detects Enzymatic Reaction at the Molecular Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5714,51 +5714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gain scheduled control strategies for a nonlinear electrostatic microgripper: Design and real time implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5943,51 +5943,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise characterisation, modeling and reduction in micromanipulation systems in Dynamicss, characterizaton and control at the micro/nano scale TUTORIAL.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA'11.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6012,77 +6012,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of environmental noise on the accuracy of millimeter sized grippers in cantilever configuration and active stabilisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6297,77 +6297,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of a MEMS-based microgripper : application to dexterous micromanipulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, IROS'10.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.5634-5639</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6481,217 +6481,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00433216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical characterisation of the friction force for the positioning and orientation of Micro-Components.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Commande robuste d'une pince microfabriquée à actionnement électrostatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Haddab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Paris</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rougeot</w:t>
+                <w:t xml:space="preserve">Basile Uccheddu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, IROS'08.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.931-936</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA'08.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00325167v1</w:t>
+                <w:t xml:space="preserve">hal-00323615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande robuste d'une pince microfabriquée à actionnement électrostatique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Practical characterisation of the friction force for the positioning and orientation of Micro-Components.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Uccheddu</w:t>
+                <w:t xml:space="preserve">Patrick Rougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA'08.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. 6 p</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, IROS'08.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.931-936</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00323615v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00325167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital microrobotics based on bistable modules : Design of compliant bistable structures.</w:t>
               </w:r>
@@ -6772,51 +6772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Stroke motion modelling and voltage/frequency proportional control of a stick-slip microsystem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6867,51 +6867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and H1 force control of a nonlinear piezoelectric cantilever.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6962,51 +6962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear modeling and estimation of force in a piezoelectric cantilever.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7057,51 +7057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach for a microparts feeding system based on inertial force.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7260,51 +7260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, development and experiments of a high stroke-precision 2DoF (linear-angular) microsystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7364,51 +7364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRING-module : a high-range and high-precision 2DoF microsystem dedicated to a modular micromanipulation station.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7459,51 +7459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results on the closed-loop control of the TRING-module dedicated to a modular micromanipulation station.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7554,51 +7554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plurilinear Modeling and discrete μ-Synthesis Control of a Hysteretic and Creeped Unimorph Piezoelectric Cantilever.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7658,51 +7658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Step modeling of high precision 2DoF (linear-angular) microsystem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7753,51 +7753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and control of a highly modular microassembly systèm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8014,51 +8014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chalvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grossard, Mathieu and Chaillet, Nicolas and Régnier, Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flexible Robotics : Applicatons to Multiscale Manipulations.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.115-144, 2013, 978-1-8421-520-7</w:t>
@@ -8113,51 +8113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chalvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotique flexible: manipulation multi-échelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Science, 2013, 9782746245099</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8176,316 +8176,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Microrobotics Using MEMS Technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA Manipulation Based on Nanotweezers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momoko Kumemura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Mechatronics and MEMS Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, 2012, 978-1-4419-9984-9</w:t>
+              <w:t xml:space="preserve">Encyclopedia of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2012, 978-90-481-9752-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03805879v1</w:t>
+                <w:t xml:space="preserve">hal-03805896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Manipulation Based on Nanotweezers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital Microrobotics Using MEMS Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chalvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, 2012, 978-90-481-9752-1</w:t>
+              <w:t xml:space="preserve">Advanced Mechatronics and MEMS Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2012, 978-1-4419-9984-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03805896v1</w:t>
+                <w:t xml:space="preserve">hal-03805879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalman filtering applied to weak force measurement and control at the microscale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Measurement and Estimation Techniques for Micro and Nanotechnology.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPRINGER, pp.71-92, 2011, 978-1-4419-9945-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8531,51 +8531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and control of stick-slip micropositioning devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8747,51 +8747,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de sécurisation d’un patient adapté à une chirurgie de l’œil</w:t>
+                <w:t xml:space="preserve">Mécanisme de manipulation d’un instrument chirurgical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Spuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
@@ -8814,102 +8814,98 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: FR2011777A. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR2004320A. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03795242v1</w:t>
+                <w:t xml:space="preserve">lirmm-03795206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanisme de manipulation d’un instrument chirurgical</w:t>
+                <w:t xml:space="preserve">Système de sécurisation d’un patient adapté à une chirurgie de l’œil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Spuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
@@ -8932,74 +8928,78 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: FR2004320A. 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR2011777A. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03795206v1</w:t>
+                <w:t xml:space="preserve">lirmm-03795242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface de pilotage et système robotisé comprenant une telle interface de pilotage</w:t>
               </w:r>
@@ -9594,51 +9594,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CA2BC50"/>
+    <w:nsid w:val="231E7990"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9825,51 +9825,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yassine-haddab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7931-2645" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061225932" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05077328v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Awada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.116307" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03872492v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Calm&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Rubbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3224659" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157389v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-023-00159-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03580990v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brazey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Koebel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ac4a87" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Salem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aiche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055250" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03580603v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2022.e00278" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03552536v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0713" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Mohand Ousaid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Bouhadda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourbon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Moal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3061003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02006749v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hussein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafic Younes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2018.09.024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02076914v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lutz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-019-00113-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02006920v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Mohand-Ousaid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.12.065" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02006512v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/27/1/017001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chalvet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480062v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#232;f Tahhan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/26/2/025010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303490v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gaudenzi de Faria" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917557" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221857v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lafitte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Kumemura" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2014.2351415" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868181v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Boudaoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Haliyo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.11.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303498v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324599v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gorrec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874563v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801873v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Agnus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cl&#233;vy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounkalo Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gauthier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-013-0065-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840149v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672172v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3673637" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734012v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delettre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J. Laurent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Fort-Piat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2012.05.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558415v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Chen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-010-0025-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672159v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2011.06.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587112v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.44.577-601" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403147v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2008.11.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436590v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Rakotondrabe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2009.2011134" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400364v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2008.2001151" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260610v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-77405-3_22" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340191v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2008.917232" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Jjouaui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft60065.2024.10521978" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502953v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166073v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03772770v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS55884.2022.9870471" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831489v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2019-97872" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02006666v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Bouhadda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594259" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02006548v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2018.8481186" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02020447v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513141" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341682v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bisson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Hodille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ghiorghiu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324736v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221855v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00413" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912496v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912510v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313540v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604770v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Zarycki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690682v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605854v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690681v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;gnier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544630v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544636v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433216v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325167v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Paris" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323615v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Uccheddu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332445v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163051v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187286v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172927v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331185v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163028v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Munz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331507v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1641787" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264458v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264460v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334255v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2006.345129" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156708v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156698v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259062v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gendreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872043v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799081v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805879v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805896v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690753v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9946-7_7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HFKDC3S4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805916v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805959v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795242v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Spuhler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alonso Sanchez Secades" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795206v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795197v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795100v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698646v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00258279v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01088282v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yassine-haddab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7931-2645" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061225932" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05077328v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Awada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.116307" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03872492v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Calm&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Rubbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3224659" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157389v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-023-00159-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03580990v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brazey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Koebel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ac4a87" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Salem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aiche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055250" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03552536v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0713" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03580603v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2022.e00278" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Mohand Ousaid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Bouhadda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourbon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Moal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3061003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02006749v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hussein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafic Younes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2018.09.024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02076914v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lutz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-019-00113-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02006920v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Mohand-Ousaid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.12.065" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02006512v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/27/1/017001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chalvet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480062v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#232;f Tahhan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/26/2/025010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303387v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303490v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gaudenzi de Faria" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917557" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221857v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lafitte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Kumemura" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2014.2351415" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Boudaoud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Haliyo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.11.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303498v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324599v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gorrec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874563v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840149v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801873v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Agnus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cl&#233;vy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounkalo Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gauthier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-013-0065-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672172v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3673637" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734012v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delettre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J. Laurent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Fort-Piat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2012.05.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558415v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Chen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-010-0025-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672159v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2011.06.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587112v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.44.577-601" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436590v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Rakotondrabe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2009.2011134" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403147v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2008.11.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400364v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2008.2001151" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260610v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-77405-3_22" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340191v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2008.917232" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Jjouaui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft60065.2024.10521978" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502953v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166073v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03772770v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS55884.2022.9870471" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831489v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2019-97872" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02006666v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Bouhadda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594259" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02006548v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2018.8481186" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02020447v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513141" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341682v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bisson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Hodille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ghiorghiu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324736v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221855v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00413" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912496v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912510v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313540v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604770v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Zarycki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690682v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605854v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690681v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;gnier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544630v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544636v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433216v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323615v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Uccheddu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325167v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Paris" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332445v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163051v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187286v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172927v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331185v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163028v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Munz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331507v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1641787" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264458v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264460v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334255v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2006.345129" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156708v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156698v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259062v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gendreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872043v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799081v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805896v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805879v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690753v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9946-7_7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HFKDC3S4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805916v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805959v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795206v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Spuhler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alonso Sanchez Secades" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795242v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795197v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795100v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698646v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00258279v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01088282v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>