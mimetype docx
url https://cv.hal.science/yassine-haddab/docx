--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -312,538 +312,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Discrete Snake-like Robot Based on SMA-actuated Tristable Modules For Follow The Leader Control Strategy</w:t>
+                <w:t xml:space="preserve">Towards a compact XYZθ positioning system with built-in actuators using $3^D$ printing of conductive polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Calmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennart Rubbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (1), pp.384-391. </w:t>
+              <w:t xml:space="preserve">Journal of Micro-Bio Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, pp.61-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LRA.2022.3224659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12213-023-00159-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03872492v1</w:t>
+                <w:t xml:space="preserve">hal-04157389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a compact XYZθ positioning system with built-in actuators using $3^D$ printing of conductive polymer</w:t>
+                <w:t xml:space="preserve">Towards a Discrete Snake-like Robot Based on SMA-actuated Tristable Modules For Follow The Leader Control Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Calmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennart Rubbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micro-Bio Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18, pp.61-74. </w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (1), pp.384-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12213-023-00159-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2022.3224659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157389v1</w:t>
+                <w:t xml:space="preserve">lirmm-03872492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical impedance tomography: a potential tool for intraoperative imaging of the tongue base</w:t>
+                <w:t xml:space="preserve">Microbiota Sampling Capsule: Design, Prototyping and Assessment of a Sealing Solution Based on a Bistable Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Brazey</w:t>
+                <w:t xml:space="preserve">Mouna Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Koebel</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart Rubbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Zemiti</w:t>
+                <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Measurement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 43 (1), pp.#015008. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (4), pp.041009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6579/ac4a87⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4055250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03580990v1</w:t>
+                <w:t xml:space="preserve">hal-03831488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota Sampling Capsule: Design, Prototyping and Assessment of a Sealing Solution Based on a Bistable Mechanism</w:t>
+                <w:t xml:space="preserve">Electrical impedance tomography: a potential tool for intraoperative imaging of the tongue base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Ben Salem</w:t>
+                <w:t xml:space="preserve">Benoît Brazey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Aiche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lennart Rubbert</w:t>
+                <w:t xml:space="preserve">Laure Koebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Renaud</w:t>
+                <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (4), pp.041009. </w:t>
+              <w:t xml:space="preserve">Physiological Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (1), pp.#015008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4055250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6579/ac4a87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831488v1</w:t>
+                <w:t xml:space="preserve">lirmm-03580990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust imaging using electrical impedance tomography: review of current tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Brazey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 478 (2258), pp.#20210713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -877,77 +877,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An open-source and easily replicable hardware for Electrical Impedance Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Brazey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1275,77 +1275,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of bistable mechanisms for microrobotics and mesorobotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1896,481 +1896,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Stress Analysis of a Pre-Shaped Curved Beam : Influence of High Modes of Buckling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bourbon</w:t>
+                <w:t xml:space="preserve">Improvement of Silicon Nanotweezers Sensitivity for Mechanical Characterization of Biomolecules Using Closed-Loop Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momoko Kumemura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (3), pp.1418-1427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2014.2351415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303387v1</w:t>
+                <w:t xml:space="preserve">hal-03221857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of mechanical noise inside a scanning electron microscope.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Gaudenzi de Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Haddab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 86 (4), pp.045105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4917557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Silicon Nanotweezers Sensitivity for Mechanical Characterization of Biomolecules Using Closed-Loop Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lafitte</w:t>
+                <w:t xml:space="preserve">Modeling and Stress Analysis of a Pre-Shaped Curved Beam : Influence of High Modes of Buckling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (4), 20 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMECH.2014.2351415⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03221857v1</w:t>
+                <w:t xml:space="preserve">hal-01303387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Microscale Grasping Through a Multimodel Design : Synthesis and Real Time Implementation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Gaudenzi de Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Haddab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 39, pp.12-22. </w:t>
@@ -2611,51 +2611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An output feedback LPV control strategy of a nonlinear electrostatic microgripper through a singular implicit modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Gaudenzi de Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2745,51 +2745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18, pp.1130-1139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2808,256 +2808,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Microfabricated Planar Digital Microrobot for Precise Positioning Based on Bistable Modules</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robotic microassembly and micromanipulation at FEMTO-ST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Agnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Clévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Micro-Bio Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.91-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12213-013-0065-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840149v1</w:t>
+                <w:t xml:space="preserve">hal-00801873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotic microassembly and micromanipulation at FEMTO-ST</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Microfabricated Planar Digital Microrobot for Precise Positioning Based on Bistable Modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chalvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Haddab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micro-Bio Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.641-649</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12213-013-0065-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00801873v1</w:t>
+                <w:t xml:space="preserve">hal-00840149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of thermal and acoustic noise interferences in low stiffness AFM cantilevers and characterization of their dynamic properties.</w:t>
               </w:r>
@@ -3069,51 +3069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3271,291 +3271,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfabricated bistable module for digital microrobotics.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiao Chen</w:t>
+                <w:t xml:space="preserve">Noise characterization in millimeter sized micromanipulation systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micro-Nano Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12213-010-0025-2⟩</w:t>
+              <w:t xml:space="preserve">Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (6), pp.1087-1097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2011.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558415v1</w:t>
+                <w:t xml:space="preserve">hal-00672159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise characterization in millimeter sized micromanipulation systems.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
+                <w:t xml:space="preserve">Microfabricated bistable module for digital microrobotics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21 (6), pp.1087-1097. </w:t>
+              <w:t xml:space="preserve">Journal of Micro-Nano Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1-2), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2011.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12213-010-0025-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672159v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude sur les spécificités de la commande dans le micromonde.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44 (6), pp.577-601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3706,51 +3706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of strain gauges micro-forces measurement using Kalman optimal filtering.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4552,103 +4552,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive Manufacturing of a Bistable Mechanism Using Fused Deposition Modeling: Experimental and Theoretical Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennart Rubbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MR 2019 - 43rd Mechanisms and Robotics Conference @IDETC-CIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Anaheim, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4676,425 +4676,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeatability and Reproducibility Analysis of a Multistable Module Devoted to Digital Microrobotics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a Microbiota Sampling Capsule using 3D-Printed Bistable Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart Rubbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Haddab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2018.8594259⟩</w:t>
+              <w:t xml:space="preserve">EMBC 2018 - 40th International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Honolulu, United States. pp.4868-4871, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2018.8513141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02006666v1</w:t>
+                <w:t xml:space="preserve">lirmm-02020447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Bistable Structures for Microrobotics and Mesorobotics from Microfabrication to Additive Manufacturing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mouna Ben Salem</w:t>
+                <w:t xml:space="preserve">Repeatability and Reproducibility Analysis of a Multistable Module Devoted to Digital Microrobotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Bouhadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenbi Mohand-Ousaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARSS: Manipulation, Automation and Robotics at Small Scales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nagoya, Japan. pp.1-6, </w:t>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.4889-4894, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MARSS.2018.8481186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2018.8594259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02006548v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02006666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Microbiota Sampling Capsule using 3D-Printed Bistable Mechanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Mechanical Bistable Structures for Microrobotics and Mesorobotics from Microfabrication to Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Haddab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2018 - 40th International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Honolulu, United States. pp.4868-4871, </w:t>
+              <w:t xml:space="preserve">MARSS: Manipulation, Automation and Robotics at Small Scales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nagoya, Japan. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2018.8513141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MARSS.2018.8481186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02020447v1</w:t>
+                <w:t xml:space="preserve">lirmm-02006548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the retention of hydrogen isotopes and controlling their release: an integrated approach applied to tungsten materials</w:t>
               </w:r>
@@ -5343,90 +5343,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Microscale Grasping Using a Self Scheduled Dynamic Controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Gaudenzi de Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Haddab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. </w:t>
@@ -5464,103 +5464,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-loop Control of Silicon Nanotweezers for Improvement of Sensitivity to Mechanical Stiffness Measurement and Bio-Sensing on DNA Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momoko Kumemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, IROS'13.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
@@ -5589,90 +5589,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Control of Silicon Nanotweezers Detects Enzymatic Reaction at the Molecular Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5816,437 +5816,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Microrobotics based on bistable modules : Design of a non-redundant digital micropositioning robot.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chalvet</w:t>
+                <w:t xml:space="preserve">Issues and Specificities at the micro/nano world in Dynamics, characterization and control at the micro/nano scale tutorial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artur Zarycki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lutz</w:t>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA'11.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Shanghai, China. pp.3628-3633</w:t>
+              <w:t xml:space="preserve">, May 2011, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604770v1</w:t>
+                <w:t xml:space="preserve">hal-00690681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise characterisation, modeling and reduction in micromanipulation systems in Dynamicss, characterizaton and control at the micro/nano scale TUTORIAL.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital Microrobotics based on bistable modules : Design of a non-redundant digital micropositioning robot.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chalvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Zarycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA'11.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Shanghai, China</w:t>
+              <w:t xml:space="preserve">, May 2011, Shanghai, China. pp.3628-3633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690682v1</w:t>
+                <w:t xml:space="preserve">hal-00604770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of environmental noise on the accuracy of millimeter sized grippers in cantilever configuration and active stabilisation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noise characterisation, modeling and reduction in micromanipulation systems in Dynamicss, characterizaton and control at the micro/nano scale TUTORIAL.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Haddab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA'11.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Shanghai, China. pp.5240-5245</w:t>
+              <w:t xml:space="preserve">, May 2011, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00605854v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues and Specificities at the micro/nano world in Dynamics, characterization and control at the micro/nano scale tutorial.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of environmental noise on the accuracy of millimeter sized grippers in cantilever configuration and active stabilisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA'11.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Shanghai, China</w:t>
+              <w:t xml:space="preserve">, May 2011, Shanghai, China. pp.5240-5245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00690681v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00605854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and control of a monolithically fabricated bistable module for microrobotic applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6323,51 +6323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, IROS'10.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.5634-5639</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6392,51 +6392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microrobotique numérique fondée sur l'utilisation de structures bistables.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6481,518 +6481,531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00433216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande robuste d'une pince microfabriquée à actionnement électrostatique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital microrobotics based on bistable modules : Design of compliant bistable structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Basile Uccheddu</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA'08.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. 6 p</w:t>
+              <w:t xml:space="preserve">IEEE/ASME International Conference on Mechatronic and Embedded Systems and Applications, IEEE/ASME MESA'08.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Beijing, China. pp.36-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323615v1</w:t>
+                <w:t xml:space="preserve">hal-00332445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical characterisation of the friction force for the positioning and orientation of Micro-Components.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Haddab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, IROS'08.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.931-936</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00325167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital microrobotics based on bistable modules : Design of compliant bistable structures.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Commande robuste d'une pince microfabriquée à actionnement électrostatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lutz</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Uccheddu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME International Conference on Mechatronic and Embedded Systems and Applications, IEEE/ASME MESA'08.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Beijing, China. pp.36-41</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA'08.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00332445v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00323615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Stroke motion modelling and voltage/frequency proportional control of a stick-slip microsystem.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A low cost coarse/fine piezoelectrically actuated microgripper with force measurement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Munz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA'2007.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Rome, Italy. pp.4490-4496</w:t>
+              <w:t xml:space="preserve">7th International Conference and 9th Annual General Meeting of the European Society for Precision Engineering and Nanotechnology, EUSPEN'2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Bremen, Germany. pp.volume I - 156-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00163051v1</w:t>
+                <w:t xml:space="preserve">hal-00163028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and H1 force control of a nonlinear piezoelectric cantilever.</w:t>
+                <w:t xml:space="preserve">High-Stroke motion modelling and voltage/frequency proportional control of a stick-slip microsystem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, IROS'07.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, San Diego, CA., United States. pp.3131-3136</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA'2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Rome, Italy. pp.4490-4496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187286v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00163051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear modeling and estimation of force in a piezoelectric cantilever.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7021,260 +7034,247 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics, AIM'07.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, ETH Zürich, Switzerland. sur CD ROM - 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00172927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for a microparts feeding system based on inertial force.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Paris</w:t>
+                <w:t xml:space="preserve">Modelling and H1 force control of a nonlinear piezoelectric cantilever.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Microfactories, IWMF'08.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Evanston, Il., United States. pp.434-439</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, IROS'07.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, San Diego, CA., United States. pp.3131-3136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331185v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low cost coarse/fine piezoelectrically actuated microgripper with force measurement.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new approach for a microparts feeding system based on inertial force.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lutz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Munz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference and 9th Annual General Meeting of the European Society for Precision Engineering and Nanotechnology, EUSPEN'2007.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Bremen, Germany. pp.volume I - 156-159</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Microfactories, IWMF'08.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Evanston, Il., United States. pp.434-439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00163028v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, development and experiments of a high stroke-precision 2DoF (linear-angular) microsystem</w:t>
               </w:r>
@@ -7982,454 +7982,454 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-Loop control approaches to compliant micromanipulators.</w:t>
+                <w:t xml:space="preserve">Approches de commande en boucle ouverte pour les micro-manipulateurs flexibles à base de matériaux actifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chalvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flexible Robotics : Applicatons to Multiscale Manipulations.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.115-144, 2013, 978-1-8421-520-7</w:t>
+              <w:t xml:space="preserve">Robotique flexible: manipulation multi-échelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès Science, 2013, 9782746245099</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872043v1</w:t>
+                <w:t xml:space="preserve">hal-03799081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches de commande en boucle ouverte pour les micro-manipulateurs flexibles à base de matériaux actifs</w:t>
+                <w:t xml:space="preserve">Open-Loop control approaches to compliant micromanipulators.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chalvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grossard, Mathieu and Chaillet, Nicolas and Régnier, Stéphane. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotique flexible: manipulation multi-échelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès Science, 2013, 9782746245099</w:t>
+              <w:t xml:space="preserve">Flexible Robotics : Applicatons to Multiscale Manipulations.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.115-144, 2013, 978-1-8421-520-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799081v1</w:t>
+                <w:t xml:space="preserve">hal-00872043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Manipulation Based on Nanotweezers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital Microrobotics Using MEMS Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chalvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, 2012, 978-90-481-9752-1</w:t>
+              <w:t xml:space="preserve">Advanced Mechatronics and MEMS Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2012, 978-1-4419-9984-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03805896v1</w:t>
+                <w:t xml:space="preserve">hal-03805879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Microrobotics Using MEMS Technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA Manipulation Based on Nanotweezers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momoko Kumemura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Mechatronics and MEMS Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, 2012, 978-1-4419-9984-9</w:t>
+              <w:t xml:space="preserve">Encyclopedia of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2012, 978-90-481-9752-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03805879v1</w:t>
+                <w:t xml:space="preserve">hal-03805896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalman filtering applied to weak force measurement and control at the microscale.</w:t>
               </w:r>
@@ -8441,51 +8441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Measurement and Estimation Techniques for Micro and Nanotechnology.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPRINGER, pp.71-92, 2011, 978-1-4419-9945-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8747,51 +8747,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanisme de manipulation d’un instrument chirurgical</w:t>
+                <w:t xml:space="preserve">Système de sécurisation d’un patient adapté à une chirurgie de l’œil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Spuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
@@ -8814,98 +8814,102 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: FR2004320A. 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR2011777A. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03795206v1</w:t>
+                <w:t xml:space="preserve">lirmm-03795242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de sécurisation d’un patient adapté à une chirurgie de l’œil</w:t>
+                <w:t xml:space="preserve">Mécanisme de manipulation d’un instrument chirurgical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Spuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
@@ -8928,78 +8932,74 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: FR2011777A. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR2004320A. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03795242v1</w:t>
+                <w:t xml:space="preserve">lirmm-03795206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface de pilotage et système robotisé comprenant une telle interface de pilotage</w:t>
               </w:r>
@@ -9594,51 +9594,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="231E7990"/>
+    <w:nsid w:val="D91CF974"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9825,51 +9825,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yassine-haddab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7931-2645" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061225932" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05077328v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Awada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.116307" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03872492v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Calm&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Rubbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3224659" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157389v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-023-00159-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03580990v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brazey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Koebel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ac4a87" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Salem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aiche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055250" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03552536v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0713" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03580603v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2022.e00278" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Mohand Ousaid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Bouhadda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourbon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Moal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3061003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02006749v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hussein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafic Younes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2018.09.024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02076914v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lutz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-019-00113-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02006920v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Mohand-Ousaid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.12.065" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02006512v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/27/1/017001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chalvet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480062v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#232;f Tahhan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/26/2/025010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303387v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303490v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gaudenzi de Faria" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917557" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221857v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lafitte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Kumemura" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2014.2351415" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Boudaoud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Haliyo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.11.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303498v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324599v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gorrec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874563v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840149v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801873v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Agnus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cl&#233;vy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounkalo Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gauthier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-013-0065-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672172v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3673637" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734012v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delettre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J. Laurent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Fort-Piat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2012.05.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558415v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Chen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-010-0025-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672159v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2011.06.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587112v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.44.577-601" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436590v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Rakotondrabe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2009.2011134" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403147v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2008.11.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400364v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2008.2001151" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260610v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-77405-3_22" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340191v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2008.917232" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Jjouaui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft60065.2024.10521978" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502953v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166073v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03772770v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS55884.2022.9870471" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831489v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2019-97872" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02006666v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Bouhadda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594259" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02006548v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2018.8481186" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02020447v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513141" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341682v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bisson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Hodille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ghiorghiu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324736v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221855v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00413" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912496v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912510v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313540v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604770v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Zarycki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690682v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605854v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690681v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;gnier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544630v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544636v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433216v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323615v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Uccheddu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325167v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Paris" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332445v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163051v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187286v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172927v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331185v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163028v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Munz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331507v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1641787" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264458v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264460v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334255v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2006.345129" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156708v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156698v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259062v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gendreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872043v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799081v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805896v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805879v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690753v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9946-7_7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HFKDC3S4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805916v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805959v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795206v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Spuhler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alonso Sanchez Secades" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795242v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795197v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795100v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698646v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00258279v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01088282v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yassine-haddab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7931-2645" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061225932" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05077328v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Awada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.116307" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157389v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Calm&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Rubbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-023-00159-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03872492v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3224659" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831488v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Salem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aiche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055250" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03580990v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brazey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Koebel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ac4a87" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03552536v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0713" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03580603v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2022.e00278" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Mohand Ousaid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Bouhadda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourbon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Moal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3061003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02006749v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hussein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafic Younes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2018.09.024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02076914v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lutz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-019-00113-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02006920v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Mohand-Ousaid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.12.065" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02006512v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/27/1/017001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chalvet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480062v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#232;f Tahhan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/26/2/025010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221857v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lafitte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Kumemura" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2014.2351415" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303490v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gaudenzi de Faria" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917557" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303387v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Boudaoud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Haliyo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.11.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303498v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324599v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gorrec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874563v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801873v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Agnus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cl&#233;vy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounkalo Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gauthier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-013-0065-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840149v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672172v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3673637" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734012v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delettre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J. Laurent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Fort-Piat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2012.05.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672159v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2011.06.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558415v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Chen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-010-0025-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587112v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.44.577-601" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436590v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Rakotondrabe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2009.2011134" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403147v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2008.11.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400364v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2008.2001151" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260610v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-77405-3_22" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340191v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2008.917232" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Jjouaui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft60065.2024.10521978" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502953v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166073v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03772770v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS55884.2022.9870471" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831489v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2019-97872" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02020447v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513141" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02006666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Bouhadda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594259" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02006548v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2018.8481186" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341682v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bisson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Hodille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ghiorghiu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324736v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221855v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00413" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912496v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912510v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313540v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690681v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;gnier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604770v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Zarycki" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690682v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605854v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544630v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544636v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433216v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332445v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325167v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Paris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323615v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Uccheddu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163028v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Munz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163051v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172927v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187286v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331185v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331507v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1641787" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264458v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264460v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334255v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2006.345129" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156708v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156698v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259062v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gendreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799081v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872043v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805879v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805896v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690753v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9946-7_7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HFKDC3S4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805916v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805959v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795242v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Spuhler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alonso Sanchez Secades" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795206v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795197v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795100v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698646v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00258279v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01088282v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>