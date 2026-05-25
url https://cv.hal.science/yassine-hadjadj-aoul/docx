--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yassine Hadjadj Aoul </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provisioning 6G Services in Edge-Core Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetna Singhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tuffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2026 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Communications Society (ComSoc), May 2026, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Network System: Service Provisioning Using AI-Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetna Singhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 103rd Vehicular Technology Conference: VTC2026-Spring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Vehicular Technology Society, Jun 2026, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enhanced Exploration GRASP-Based Algorithm for Virtual Network Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNCC 2025 - IEEE International Symposium on Networks, Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISNCC66965.2025.11250437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Efficient Dynamic Training and Inference for GNN-Based Network Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetna Singhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2025 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Milan, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC61545.2025.10978470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Finer ALOHA-Based Analytical Model for LR-FHSS Performance Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilem Lamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Ait Chellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Software, Telecommunications and Computer Networks (SoftCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Split, France. pp.01-07, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SoftCOM66362.2025.11197341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green AI for 6G: Quantization of Neural Networks for Predictive Handover from Theory to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Taucoory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Ghribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2025 - Annual IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2025, Taipe, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HERO: Holistic Envisioned Reinforcement Learning Multi-Domain Orchestration with Latent ODE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsa Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Outtagarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Ait-Chellouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC 2025 - IEEE Consumer Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Las Vegas, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Usage of Multi-User Diversity to Enhance Spectral Efficiency in (5G) Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNCC 2025 - International Symposium on Networks, Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISNCC66965.2025.11250421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On leveraging browser-level measurements for network troubleshooting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Ghandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDITCOM 2025 - Fifth IEEE International Mediterranean Conference on Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nice, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/meditcom64437.2025.11104452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNN-Based Multi-Agent DRL for Energy-Efficient Multi-Domain 6G Resource Orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Bouroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Outtagarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2025 - Annual IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2025, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GRASP-based approach for Dynamic and Reliable Virtual Network Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIIS 2025 - Global Information Infrastructure and Networking Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Dubai, United Arab Emirates. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS64151.2025.10922063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Accommodate Network Slicing and Network Neutrality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tuffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECON 2024: 20th International Conference on the Economics of Grids, Clouds, Systems, and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rome, Italy. pp.94-99, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-81226-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709661v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-task learning for identifying multi-activity situations and application type from network traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcene Boumhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Liewig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2024 - 20th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RGCN for Beyond Pairwise Training: Generalizing Monitors Selection in Network Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa El Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNCC 2024: 11th International Symposium on Networks, Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Washinghton, United States. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISNCC62547.2024.10759018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive network monitoring and troubleshooting from within the browser: a data-driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Kirimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2024 - 20th International Wireless Communications &amp; Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ayia Napa, Cyprus. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC61514.2024.10592376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptative Artificial Intelligence for Efficiency Schedulers Provider in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNCC 2024 - 11th International Symposium on Networks, Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Washington, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Network Slices with a Genetic Algorithm Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa El Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC 2024: IEEE 21st Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Las Vegas, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC51664.2024.10454695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fair Approach to the Online Placement of the Network Services over the Edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Taghavian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNSM 2023: 19th International Conference on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Niagara Falls, Canada. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/CNSM59352.2023.10327793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Service Migration Strategy for Resilient Multi-Domain Networks in Outage Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Giarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Aït-Chellouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT-DM 2023 - 8th International Conference on Information and Communication Technologies for Disaster Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cosenza, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT-DM58371.2023.10286946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristic-Deep Q-Network-based Network Slicing in LoRaWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Mardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Bagaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2023 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Rome, Italy. pp.4731-4736, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC45041.2023.10278565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GRASP-based algorithm for Virtual Network Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Selmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2023 - IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Gammarth, Tunisia. pp.470-473, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC58397.2023.10218024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Aware Spreading Factor Selection in LoRaWAN Using Delayed-Feedback Bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Efrain Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Dandachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETWORKING 2023 - IFIP Conference Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP, Jun 2023, Barcelona, Spain. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/IFIPNetworking57963.2023.10186444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Traffic Classification for Detecting Multi-Activity Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcene Boumhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Liewig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2023 - IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Tunis, Tunisia. pp.681-687, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC58397.2023.10218297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04315939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Economic Analysis of 5G Network Slicing and the Impact of Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tuffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASCOTS 2023 - 31st International Symposium on the Modeling, Analysis, and Simulation of Computer and Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stony Brook University, Oct 2023, Stony Brook, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Deep Reinforcement Learning Algorithm for VNF-FG Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Bouroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Outtagarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCN 2022 - IEEE 47th Conference on Local Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Edmonton, Canada. pp.351-354, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN53696.2022.9843650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Monte-Carlo-Based Deep Learning Strategy for Virtual Network Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Dandachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Rkhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Outtagarts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCN 2022 - 47th IEEE Conference on Local Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Edmonton, Canada. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Frequency-Based Intelligent Slicing in LoRaWAN with Admission Control Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Dandachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2022 - 25th International ACM Conference on Modeling Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal Quebec, Canada. pp.189-196, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3551659.3559055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Web browsing performance data for network monitoring: a data-driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2022 - IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Rio de Janeiro / Hybrid, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM48099.2022.10001139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When IoT Data Meets Streaming in the Fog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ait-Oucheggou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Islam Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFEC 2022 - IEEE 6th International Conference on Fog and Edge Computing (ICFEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Messina, Italy. pp.50-57, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICFEC54809.2022.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement de services virtualisés par des stratégies intelligentes pour l'algorithme de Branch and Bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Taghavian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Allocation System for Centralized Network Slicing in LoRaWan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Mardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Bagaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2022 International Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dubrovnik, Croatia. pp.806-811, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC55113.2022.9825330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-invertible Convolutional Neural Network for Overall Survival Prediction in Head and Neck Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saif Eddine Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Bagaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2022 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Seoul, South Korea. pp.4649-4654, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC45855.2022.9839068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLRL: a simple least remaining lifetime file evicition policy for HPC multi-tier storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHEOPS Workshop on Challenges and Oportunities of Efficient and Performant Storage Systems at EuroSys 2022 - Seventeenth European Conference on Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Rennes, France. pp.33-39, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3503646.3524297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSPlacer: A Tool for Evaluating Service Placement Algorithms in Post-5G Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Taghavian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CloudNet 2022 - IEEE 11th International Conference on Cloud Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France. pp.252-256, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CloudNet55617.2022.9978830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911372v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Driven Network Performance Inference From Within The Browser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEDISWESA 2020 - 12th IEEE Workshop on Performance Evaluation of Communications in Distributed Systems and Web based Service Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Deep Reinforcement Learning for VNF Forwarding Graphs Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Tran Anh Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Outtagarts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NoF 2020 - 11th International Conference on Network of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Bordeaux, France. pp.126-128, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NoF50125.2020.9249090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR-TMS: Connected Vehicles enabled Road Traffic Congestion Mitigation System using Virtual Road Capacity Inflation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiene Djahel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Pincemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2020 - IEEE 23rd International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rhodes / Virtual, Greece. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC45102.2020.9294521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Actor-Multi-Critic Model for VNF-FG Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Tran Anh Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Outtagarts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Réseaux et Systèmes Distribués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Streaming for a Multi-homed Dash client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hodroj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2020 - International Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Limassol / Virtual, Cyprus. pp.63-68, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC48107.2020.9148354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Graph Neural Networks for Virtual Network Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Rkhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Anh Quang Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Outtagarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNCC 2020 - International Symposium on Networks, Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montreal, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISNCC49221.2020.9297270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Deep Learning meets Web Measurements to infer Network Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC 2020 - IEEE Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Las Vegas, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC46108.2020.9045116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Actor-Multi-Critic Model for VNF-FG Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Tran Anh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Outtagarts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC 2020 - IEEE Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Las Vegas, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual network function forwarding graph embedding in 5g and post 5g networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SaCoNet 2019 - 8th IEEE International Conference on Smart Communications in Network Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Oran, Algeria. pp.1-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently allocating distributed caching resources in future smart networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Aït-Chellouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC 2019 - 16th IEEE Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Las Vegas, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-domain non-cooperative VNF-FG embedding: A deep reinforcement learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Tran Anh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Bradai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOCOM 2019 - IEEE International Conference on Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOMW.2019.8845184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient support of the upcoming massive number of IoT devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEOC 2019 - Journée Systèmes Embarqués et Objets Communicants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing dynamic adaptive streaming over HTTP for multi-homed users using a Multi-Armed Bandit algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hodroj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 15th International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tangier, Morocco. pp.692-697, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2019.8766642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Advanced Coordination Protocol for Safer and more Efficient Lane Change for Connected and Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Hodgkiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiene Djahel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC 2019 - 16th IEEE Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Las Vegas, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective multi-constrained QoS Routing in large-scale networks: A genetic algorithm approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Tran Anh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SaCoNet 2018 - 7th IEEE International Conference on Smart Communications in Network Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, El Oued, Algeria. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the scalability of 5G Core network: the AMF case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Alawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Darche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC 2018 - IEEE Consumer Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning based QoS-aware Routing in Knowledge-defined networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Tran Anh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Outtagarts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qshine 2018 - 14th EAI International Conference on Heterogeneous Networking for Quality, Reliability, Security and Robustness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Ho Chi Minh City, Vietnam. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLOSE: A Costless Service Offloading Strategy for Distributed Edge Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GTCC 2018 - IEEE Workshop on Game Theory in Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient and lightweight load forecasting for proactive scaling in 5G mobile networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Alawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCN 2018 - IEEE Conference on Standards for Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extended and flexible SDN control plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Louin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SaCoNet 2018 - 7th IEEE International Conference on Smart Communications in Network Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, El Oued, Algeria. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile Markov chain model for the performance analysis of CCN caching systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben-Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Aït-Chellouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globecom 2018 - IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRITIC: A Cognitive Radio Inspired Road Traffic Congestion Reduction Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiene Djahel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashfaq Khokhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WD 2018 - 10th Wireless Days Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Dubai, United Arab Emirates. pp.151-157, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2018.8361711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart scaling of the 5G core network: an RNN-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Alawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globecom 2018 - IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Markov Chain-based Approximation of CCN Caching Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Ait Chellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ISCC 2017 - IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Heraklion, Greece. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective evolutionary algorithms for optimized placements of SDN controllers, VNFs and VNFs chains in new Telecom infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDN Day 2017 - Software Defined Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mobile Edge Computing-Assisted Video Delivery Architecture for Wireless Heterogeneous Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelis Frangoudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ISCC 2017 - IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Heraklion, Greece. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Evaluating Different Trends for Virtualized and SDN-ready Mobile Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Alawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Kerbellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CloudNet 2017 - 6th IEEE International Conference on Cloud Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CloudNet.2017.8071534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Dynamic Adaptive Placement of Virtual Network Functions under ONAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International NFV-SDN'17-O4SDI - Workshop on Orchestration for Software-Defined Infrastructures)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Berlin, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NFV-SDN.2017.8169880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolutionary controllers' placement algorithm for reliable SDN networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ManSDN/NF 2017 - 4th International Workshop on Management of SDN and NFV Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/CNSM.2017.8256047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Virtual Network Functions' Placement in Future Distributed Edge Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CloudNet 2017 - IEEE 6th International Conference on Cloud Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CloudNet.2017.8071524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive access protocol for heavily congested M2M networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Zangar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tabbane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Messina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical clustering for an efficient controllers' placement in software defined networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A control theoretic strategy for intelligent network interface selection in heterogeneous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual IEEE Consumer Communications &amp; Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jan 2016, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIC: a CLIque-based cooperative Caching for Content Centric Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Aït-Chellouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIIS 2016 - Global Information Infrastructure and Networking Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2016.7814937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying nonlinear optimal control strategy for the access management of MTC devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Zangar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tabbane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual IEEE Consumer Communications &amp; Networking (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mobile-Edge-Computing-Based Architecture for Improved Adaptive HTTP Video Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelis Frangoudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCN 2016 - IEEE Conference on Standards for Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCN.2016.7784892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the risk of congestion collapse in heavily congested M2M networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Zangar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tabbane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Networks, Computers and Communications (ISNCC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic adaptive access barring scheme for heavily congested M2M networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Zangar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tabbane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWIM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Malta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bloom-filter-based socially aware scheme for content replication in mobile ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Moualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelis Frangoudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Aït-Chellouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual IEEE Consumer Communications &amp; Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jan 2016, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2016.7444807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probe-SDN: a smart monitoring framework for SDN-based networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Ghomari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIIS 2016 - Global Information Infrastructure and Networking Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2016.7814940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging crowd sourcing technique for an optimized M2M access during emergency situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Zangar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tabbane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information and Communication Technologies for Disaster Management (ICT-DM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Theory Based Interface Selection Mechanism in Fixed-Mobile Converged Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on High Performance Switching and Routing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Access Class Barring factors Algorithm for M2M communications in LTE-Advanced Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Zangar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tabbane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM '15 - 18th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Cancun, Mexico. pp.195-199, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2811587.2811624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DICES: a Dynamic adaptIve serviCe-drivEn SDN architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Network Softwarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2015, Londre, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NETSOFT.2015.7116125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Videoconferencing over OpenFlow Networks: An Optimization Framework for QoS Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel-Eddine Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Ghomari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Computer and Information Technology; Ubiquitous Computing and Communications; Dependable, Autonomic and Secure Computing; Pervasive Intelligence and Computing (CIT/IUCC/DASC/PICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, LIVERPOOL, United Kingdom. pp.491-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying data fragmentation in IEEE 802.15.4: modeling and analysis under unsaturated traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmani Mouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamil Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Verification and Evaluation of Computer and Communication Systems (VECoS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bejaia, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCARN: Low Opex Capex Architecture for Resilient Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lequéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Betoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thouenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Innovations for Community Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Improving the Group Paging Method For Machine-type-Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Arouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Taleb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sydeny, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTPv2-based network load estimation and its application to QoE monitoring for Over-the-Top services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelis Frangoudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Etame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Information, Intelligence, Systems and Applications, IISA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Chania, Greece. pp.176-181, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IISA.2014.6878741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Large Scale LOCARN Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lequéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Betoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thouenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Globecom Workshop on Research and Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTPv2-Based Network Load Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelis Frangoudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPCS - IEEE International Symposium on Precision Clock Synchronization for Measurement, Control, and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lemgo, Germany. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPCS.2013.6644771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyPS: Dynamic Processor Switching for Energy-Aware Video Decoding on Multi-core SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benazzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWiLi, the Embedded Operating Systems Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Toulouse, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral System Level Power Consumption Modeling of Mobile Video Streaming applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benazzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SoC SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoE-based energy conservation for VoIP over WLAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2012 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France. pp.1692 - 1697, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2012.6214056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DVB-T2 simulation model for OPNET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICST SimuTool</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congestion Control for Machine Type Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communication (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Experience estimation for Adaptive HTTP/TCP video streaming using H.264/AVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC - IEEE Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Friendly Video Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. K. Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NoF 2012 : 3rd International Conference on the Network of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Gammarth, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Friendly Video Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mohamed Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Network of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a novel joint replicating and caching strategy for content centric networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Ghazzai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNxCon workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On associating SVC and DVB-T2 for Mobile Television Broadcast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 54th IEEE Global Telecommunication Conference, Globecom 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical Location and Load Based Gateway Selection for Optimal Traffic Offload in Mobile Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP Networking Conference (NETWORKING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Valencia, Spain. pp.331-342, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20757-0_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVAN: Energy-Aware SVC Video Streaming over Wireless Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Kaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mehaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicular Technology Conference (VTC Spring), 2011 IEEE 73rd</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, pp.1 -5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Security with QoS in Next Generation Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International IEEE Global Communications Conference (GC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Miami, FL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Resource Management for mixed IP/DTV Services in Broadcasting Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Négru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mehaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAFC: Fast Adaptive Fuzzy AQM Controller for TCP/IP Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Nafaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Négru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mehaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-Gen AI Orchestration Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsa Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Outtagarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Aït-Chellouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2025 - 28th Conference on Innovation in Clouds, Internet and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. IEEE, pp.80-82, 2025, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIN64016.2025.10942771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNN-based traffic prediction for pro-active scaling of the AMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Alawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Darche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDN Day 2017 - Software Defined Networks Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. , pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary algorithms for optimized SDN controllers & NVFs’ placement in SDN networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emile Dartois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDN Day 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the effectiveness of service migration strategies for virtual network embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Giarrè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 250, pp.110553. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2024.110553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Autonomous Driving Navigation Using Soft Actor-Critic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Elallid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Bagaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (7), pp.238. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fi16070238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Slicing: Is It Worth Regulating in a Network Neutrality Context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tuffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 165, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.peva.2024.102422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Network Service Placement Reconciling Optimality and Scalability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Taghavian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (3), pp.2218-2229. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tnsm.2023.3284602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust control-theory-based exploration strategy in deep reinforcement learning for virtual network embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Dandachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Outtagarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2022.109366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La neutralité du Net face à l’évolution des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tuffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLRL: A Simple Least Remaining Lifetime File Eviction policy for HPC multi-tier storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operating Systems Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (1), pp.70-76. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544497.3544509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access Control in NB-IoT Networks: A Deep Reinforcement Learning Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Aït-Chellouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (11), pp.541. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info11110541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GRASP-based Approach for Dynamic Cache Resources Placement in Future Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben-Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (3), pp.457-477. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10922-020-09521-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Reinforcement Learning Approach for VNF Forwarding Graph Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Tran Anh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Outtagarts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (4), pp.1318-1331. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2019.2947905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consistent QoS routing strategy for video streaming services in SDN networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Ghomari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.e4177. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dac.4177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the performance analysis of distributed caching systems using a customizable Markov chain model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Aït-Chellouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.39-51. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2019.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual network function-forwarding graph embedding: A genetic algorithm approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Tran Anh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.e4098. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dac.4098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving traffic forecasting for 5G core network scalability: A Machine Learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Alawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the number of contending IoT devices in 5G networks: Revealing the invisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Zangar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, e3513, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.3513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Bandwidth and Energy Optimization in IEEE 802.15.4 Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmani Mouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamil Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-017-0583-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCP based-user control for adaptive video streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Douga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bourenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75 (18), pp.11347-11366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis data fragmentation in IEEE 802.15.4 slotted CSMA/CA protocol without ACK mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmani Mouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamil Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Critical Computer-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijccbs.2017.084061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Solutions for Enhancing Data Traffic Management in 3GPP Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Samdanis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.519-528. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jsyst.2013.2283957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Performance/Energy Consumption Characterization and Modeling of Video Decoding on Heterogeneous SoC and its Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benazzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Volume 61 (Issue 1), pp.Pages 49-70. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2014.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaCACH: An adaptive cache-aware hybrid FTL mapping scheme using feedback control for efficient page-mapped space management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (3-4), pp.157-171. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCP based-user-parameters control for adaptive video streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Douga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Bourenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-015-2857-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Aware Link Scheduling Protocol for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmani Mouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamil Aissani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79, pp.417-435. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-014-1865-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Solutions for Optimized Data Traffic Management in 3GPP Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Samdanis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyPS: Dynamic Processor Switching for Energy-Aware Video Decoding on Multi-core SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benazzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGBED Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Interest Group on Embedded Systems, 11 (1), pp.56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS2: a framework for integrating quality of security with quality of service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and communication networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (12), pp.1462-1470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Energy Optimization in Multimedia-centric Wireless Devices: a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel-Miro Muntean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular-based Machine-to-Machine (M2M): Overload Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Taleb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Probability Function for Energy-Efficient Clustering Protocol in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Moad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Moad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aomar Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sensors, Wireless Communications and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), pp.130-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges, opportunities, and solutions for converged satellite and terrestrial networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18, pp.46 -52. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWC.2011.5714025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Bandwidth Allocation for Efficient support of Concurrent Digital TV and IP Multicast Services in DVB-T Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Négru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elsevier's Computer Communications Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29, pp.741-756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Issues in a DVB-T Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Négru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Xilouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Pallis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Volume 3 (Issue 2), pp. 647-652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00408353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight learning algorithms for massive IoT and analysis of their performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Dandachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Efrain Navas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRIA Rennes - Bretagne Atlantique and University of Rennes 1, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DVB-T2 Simulation Model for OPNET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1967, 2011, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des accès massifs des équipements dans les réseaux NB-IoT : une stratégie basée sur l'apprentissage par renforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Aït-Chellouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion et le contrôle intelligents des performances et de la sécurité dans l’IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-29, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A random access model for M2M communications in LTE-advanced mobile networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Zangar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tabbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of computer networks and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier/Morgan Kofmann, 2015, 978-0-12-800887-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Fragmentation Mechanism for High Bandwidth Occupation in the IEEE Standard 802.15.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmani Mouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamil Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lamos Bejaïa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamos Editions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Béjaia, pp.171-174, 2013, 978-9931-9140-0-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of a Compression Scheme for Highly Dense Cluster-Based Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Moad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Rivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohammad Matin (Ed.), ISBN: 978-953-51-0676-0, InTech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Networks - Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPv6 over DVB-T: Mobility Issues, Challenges, and Enhancements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Négru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Kourtis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demetres D. Kouvatsos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility Management and Quality-of-Service for Heterogeneous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, River Publishers, pp.3-31, 2009, 8792329209, 9788792329202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M3G: A Mobile Multicast Multimedia Gateway for Seamless IPv4/IPv6 Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Négru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Nafaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mehaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alan Marshall and Nazim Agoulmine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science, “Management of Multimedia Networks and Services”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2003, ISBN 3-540-20050-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access control in NB-IoT networks: a deep reinforcement learning strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ARC - Session Automation and Communication Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement learning-based Network slicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Outtagarts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bell Labs Spring Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Actor-Multi-Critic Model for VNF-FG Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Cluster - Network &amp; Distributed Systems (GDR-RSD Days)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G enabled CAVs for Smart and Sustainable Mobility in Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiene Djahel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Smart Cities Conference (ISC2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable network function placement using evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th IEEE International Conference on Smart Communications in Network Technologies (SaCoNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Oran, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des flux DASH dans les réseaux mobiles 4G et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 0. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and Communication Technologies for Disaster Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IGI Global, 7 (4), 2016, International Journal of Distributed Systems and Technologies (IJDST), 1947-3532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless and Mobile Technologies for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jong-Hyouk Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hindawi, 2016, Mobile Information Systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2015 2nd International Conference on Information and Communication Technologies for Disaster Management (ICT-DM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 978-1-4799-9923-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId380"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yassine Hadjadj Aoul </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provisioning 6G Services in Edge-Core Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetna Singhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tuffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2026 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Communications Society (ComSoc), May 2026, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Network System: Service Provisioning Using AI-Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetna Singhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 103rd Vehicular Technology Conference: VTC2026-Spring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Vehicular Technology Society, Jun 2026, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enhanced Exploration GRASP-Based Algorithm for Virtual Network Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNCC 2025 - IEEE International Symposium on Networks, Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISNCC66965.2025.11250437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Efficient Dynamic Training and Inference for GNN-Based Network Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetna Singhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2025 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Milan, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC61545.2025.10978470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Finer ALOHA-Based Analytical Model for LR-FHSS Performance Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilem Lamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Ait Chellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Software, Telecommunications and Computer Networks (SoftCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Split, France. pp.01-07, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SoftCOM66362.2025.11197341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green AI for 6G: Quantization of Neural Networks for Predictive Handover from Theory to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Taucoory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Ghribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2025 - Annual IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2025, Taipe, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HERO: Holistic Envisioned Reinforcement Learning Multi-Domain Orchestration with Latent ODE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsa Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Outtagarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Ait-Chellouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC 2025 - IEEE Consumer Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Las Vegas, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Usage of Multi-User Diversity to Enhance Spectral Efficiency in (5G) Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNCC 2025 - International Symposium on Networks, Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISNCC66965.2025.11250421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On leveraging browser-level measurements for network troubleshooting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Ghandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDITCOM 2025 - Fifth IEEE International Mediterranean Conference on Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nice, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/meditcom64437.2025.11104452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNN-Based Multi-Agent DRL for Energy-Efficient Multi-Domain 6G Resource Orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Bouroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Outtagarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2025 - Annual IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2025, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GRASP-based approach for Dynamic and Reliable Virtual Network Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIIS 2025 - Global Information Infrastructure and Networking Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Dubai, United Arab Emirates. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS64151.2025.10922063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Accommodate Network Slicing and Network Neutrality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tuffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECON 2024: 20th International Conference on the Economics of Grids, Clouds, Systems, and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rome, Italy. pp.94-99, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-81226-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709661v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-task learning for identifying multi-activity situations and application type from network traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcene Boumhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Liewig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2024 - 20th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RGCN for Beyond Pairwise Training: Generalizing Monitors Selection in Network Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa El Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNCC 2024: 11th International Symposium on Networks, Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Washinghton, United States. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISNCC62547.2024.10759018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive network monitoring and troubleshooting from within the browser: a data-driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Kirimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2024 - 20th International Wireless Communications &amp; Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ayia Napa, Cyprus. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC61514.2024.10592376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptative Artificial Intelligence for Efficiency Schedulers Provider in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNCC 2024 - 11th International Symposium on Networks, Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Washington, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Network Slices with a Genetic Algorithm Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa El Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC 2024: IEEE 21st Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Las Vegas, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC51664.2024.10454695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fair Approach to the Online Placement of the Network Services over the Edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Taghavian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNSM 2023: 19th International Conference on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Niagara Falls, Canada. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/CNSM59352.2023.10327793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Service Migration Strategy for Resilient Multi-Domain Networks in Outage Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Giarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Aït-Chellouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT-DM 2023 - 8th International Conference on Information and Communication Technologies for Disaster Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cosenza, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT-DM58371.2023.10286946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristic-Deep Q-Network-based Network Slicing in LoRaWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Mardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Bagaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2023 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Rome, Italy. pp.4731-4736, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC45041.2023.10278565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GRASP-based algorithm for Virtual Network Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Selmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2023 - IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Gammarth, Tunisia. pp.470-473, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC58397.2023.10218024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Aware Spreading Factor Selection in LoRaWAN Using Delayed-Feedback Bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Efrain Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Dandachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETWORKING 2023 - IFIP Conference Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP, Jun 2023, Barcelona, Spain. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/IFIPNetworking57963.2023.10186444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Economic Analysis of 5G Network Slicing and the Impact of Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tuffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASCOTS 2023 - 31st International Symposium on the Modeling, Analysis, and Simulation of Computer and Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stony Brook University, Oct 2023, Stony Brook, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Traffic Classification for Detecting Multi-Activity Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcene Boumhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Liewig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2023 - IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Tunis, Tunisia. pp.681-687, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC58397.2023.10218297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04315939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Deep Reinforcement Learning Algorithm for VNF-FG Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Bouroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Outtagarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCN 2022 - IEEE 47th Conference on Local Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Edmonton, Canada. pp.351-354, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN53696.2022.9843650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Monte-Carlo-Based Deep Learning Strategy for Virtual Network Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Dandachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Rkhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Outtagarts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCN 2022 - 47th IEEE Conference on Local Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Edmonton, Canada. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Frequency-Based Intelligent Slicing in LoRaWAN with Admission Control Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Dandachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2022 - 25th International ACM Conference on Modeling Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal Quebec, Canada. pp.189-196, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3551659.3559055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement de services virtualisés par des stratégies intelligentes pour l'algorithme de Branch and Bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Taghavian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Web browsing performance data for network monitoring: a data-driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2022 - IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Rio de Janeiro / Hybrid, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM48099.2022.10001139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When IoT Data Meets Streaming in the Fog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ait-Oucheggou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Islam Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFEC 2022 - IEEE 6th International Conference on Fog and Edge Computing (ICFEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Messina, Italy. pp.50-57, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICFEC54809.2022.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Allocation System for Centralized Network Slicing in LoRaWan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Mardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Bagaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2022 International Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dubrovnik, Croatia. pp.806-811, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC55113.2022.9825330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-invertible Convolutional Neural Network for Overall Survival Prediction in Head and Neck Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saif Eddine Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Bagaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2022 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Seoul, South Korea. pp.4649-4654, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC45855.2022.9839068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSPlacer: A Tool for Evaluating Service Placement Algorithms in Post-5G Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Taghavian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CloudNet 2022 - IEEE 11th International Conference on Cloud Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France. pp.252-256, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CloudNet55617.2022.9978830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911372v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLRL: a simple least remaining lifetime file evicition policy for HPC multi-tier storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHEOPS Workshop on Challenges and Oportunities of Efficient and Performant Storage Systems at EuroSys 2022 - Seventeenth European Conference on Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Rennes, France. pp.33-39, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3503646.3524297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Driven Network Performance Inference From Within The Browser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEDISWESA 2020 - 12th IEEE Workshop on Performance Evaluation of Communications in Distributed Systems and Web based Service Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Deep Reinforcement Learning for VNF Forwarding Graphs Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Tran Anh Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Outtagarts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NoF 2020 - 11th International Conference on Network of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Bordeaux, France. pp.126-128, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NoF50125.2020.9249090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR-TMS: Connected Vehicles enabled Road Traffic Congestion Mitigation System using Virtual Road Capacity Inflation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiene Djahel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Pincemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2020 - IEEE 23rd International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rhodes / Virtual, Greece. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC45102.2020.9294521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Streaming for a Multi-homed Dash client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hodroj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2020 - International Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Limassol / Virtual, Cyprus. pp.63-68, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC48107.2020.9148354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Actor-Multi-Critic Model for VNF-FG Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Tran Anh Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Outtagarts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Réseaux et Systèmes Distribués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Deep Learning meets Web Measurements to infer Network Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC 2020 - IEEE Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Las Vegas, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC46108.2020.9045116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Graph Neural Networks for Virtual Network Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Rkhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Anh Quang Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Outtagarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNCC 2020 - International Symposium on Networks, Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montreal, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISNCC49221.2020.9297270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Actor-Multi-Critic Model for VNF-FG Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Tran Anh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Outtagarts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC 2020 - IEEE Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Las Vegas, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual network function forwarding graph embedding in 5g and post 5g networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SaCoNet 2019 - 8th IEEE International Conference on Smart Communications in Network Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Oran, Algeria. pp.1-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently allocating distributed caching resources in future smart networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Aït-Chellouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC 2019 - 16th IEEE Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Las Vegas, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient support of the upcoming massive number of IoT devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEOC 2019 - Journée Systèmes Embarqués et Objets Communicants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-domain non-cooperative VNF-FG embedding: A deep reinforcement learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Tran Anh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Bradai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOCOM 2019 - IEEE International Conference on Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOMW.2019.8845184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Advanced Coordination Protocol for Safer and more Efficient Lane Change for Connected and Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Hodgkiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiene Djahel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC 2019 - 16th IEEE Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Las Vegas, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing dynamic adaptive streaming over HTTP for multi-homed users using a Multi-Armed Bandit algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hodroj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 15th International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tangier, Morocco. pp.692-697, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2019.8766642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the scalability of 5G Core network: the AMF case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Alawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Darche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC 2018 - IEEE Consumer Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective multi-constrained QoS Routing in large-scale networks: A genetic algorithm approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Tran Anh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SaCoNet 2018 - 7th IEEE International Conference on Smart Communications in Network Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, El Oued, Algeria. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning based QoS-aware Routing in Knowledge-defined networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Tran Anh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Outtagarts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qshine 2018 - 14th EAI International Conference on Heterogeneous Networking for Quality, Reliability, Security and Robustness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Ho Chi Minh City, Vietnam. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile Markov chain model for the performance analysis of CCN caching systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben-Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Aït-Chellouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globecom 2018 - IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLOSE: A Costless Service Offloading Strategy for Distributed Edge Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GTCC 2018 - IEEE Workshop on Game Theory in Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extended and flexible SDN control plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Louin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SaCoNet 2018 - 7th IEEE International Conference on Smart Communications in Network Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, El Oued, Algeria. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient and lightweight load forecasting for proactive scaling in 5G mobile networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Alawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCN 2018 - IEEE Conference on Standards for Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart scaling of the 5G core network: an RNN-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Alawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globecom 2018 - IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRITIC: A Cognitive Radio Inspired Road Traffic Congestion Reduction Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiene Djahel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashfaq Khokhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WD 2018 - 10th Wireless Days Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Dubai, United Arab Emirates. pp.151-157, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2018.8361711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Markov Chain-based Approximation of CCN Caching Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Ait Chellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ISCC 2017 - IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Heraklion, Greece. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective evolutionary algorithms for optimized placements of SDN controllers, VNFs and VNFs chains in new Telecom infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDN Day 2017 - Software Defined Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mobile Edge Computing-Assisted Video Delivery Architecture for Wireless Heterogeneous Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelis Frangoudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ISCC 2017 - IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Heraklion, Greece. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Evaluating Different Trends for Virtualized and SDN-ready Mobile Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Alawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Kerbellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CloudNet 2017 - 6th IEEE International Conference on Cloud Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CloudNet.2017.8071534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Dynamic Adaptive Placement of Virtual Network Functions under ONAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International NFV-SDN'17-O4SDI - Workshop on Orchestration for Software-Defined Infrastructures)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Berlin, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NFV-SDN.2017.8169880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolutionary controllers' placement algorithm for reliable SDN networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ManSDN/NF 2017 - 4th International Workshop on Management of SDN and NFV Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/CNSM.2017.8256047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Virtual Network Functions' Placement in Future Distributed Edge Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CloudNet 2017 - IEEE 6th International Conference on Cloud Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CloudNet.2017.8071524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive access protocol for heavily congested M2M networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Zangar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tabbane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Messina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical clustering for an efficient controllers' placement in software defined networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A control theoretic strategy for intelligent network interface selection in heterogeneous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual IEEE Consumer Communications &amp; Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jan 2016, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIC: a CLIque-based cooperative Caching for Content Centric Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Aït-Chellouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIIS 2016 - Global Information Infrastructure and Networking Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2016.7814937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the risk of congestion collapse in heavily congested M2M networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Zangar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tabbane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Networks, Computers and Communications (ISNCC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mobile-Edge-Computing-Based Architecture for Improved Adaptive HTTP Video Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelis Frangoudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCN 2016 - IEEE Conference on Standards for Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCN.2016.7784892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying nonlinear optimal control strategy for the access management of MTC devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Zangar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tabbane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual IEEE Consumer Communications &amp; Networking (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic adaptive access barring scheme for heavily congested M2M networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Zangar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tabbane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWIM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Malta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bloom-filter-based socially aware scheme for content replication in mobile ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Moualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelis Frangoudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Aït-Chellouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual IEEE Consumer Communications &amp; Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jan 2016, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2016.7444807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging crowd sourcing technique for an optimized M2M access during emergency situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Zangar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tabbane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information and Communication Technologies for Disaster Management (ICT-DM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probe-SDN: a smart monitoring framework for SDN-based networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Ghomari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIIS 2016 - Global Information Infrastructure and Networking Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2016.7814940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Theory Based Interface Selection Mechanism in Fixed-Mobile Converged Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on High Performance Switching and Routing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Access Class Barring factors Algorithm for M2M communications in LTE-Advanced Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Zangar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tabbane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM '15 - 18th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Cancun, Mexico. pp.195-199, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2811587.2811624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DICES: a Dynamic adaptIve serviCe-drivEn SDN architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Network Softwarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2015, Londre, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NETSOFT.2015.7116125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Videoconferencing over OpenFlow Networks: An Optimization Framework for QoS Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel-Eddine Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Ghomari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Computer and Information Technology; Ubiquitous Computing and Communications; Dependable, Autonomic and Secure Computing; Pervasive Intelligence and Computing (CIT/IUCC/DASC/PICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, LIVERPOOL, United Kingdom. pp.491-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying data fragmentation in IEEE 802.15.4: modeling and analysis under unsaturated traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmani Mouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamil Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Verification and Evaluation of Computer and Communication Systems (VECoS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bejaia, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCARN: Low Opex Capex Architecture for Resilient Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lequéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Betoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thouenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Innovations for Community Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Improving the Group Paging Method For Machine-type-Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Arouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Taleb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sydeny, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Large Scale LOCARN Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lequéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Betoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thouenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Globecom Workshop on Research and Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTPv2-based network load estimation and its application to QoE monitoring for Over-the-Top services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelis Frangoudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Etame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Information, Intelligence, Systems and Applications, IISA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Chania, Greece. pp.176-181, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IISA.2014.6878741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTPv2-Based Network Load Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelis Frangoudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPCS - IEEE International Symposium on Precision Clock Synchronization for Measurement, Control, and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lemgo, Germany. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPCS.2013.6644771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyPS: Dynamic Processor Switching for Energy-Aware Video Decoding on Multi-core SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benazzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWiLi, the Embedded Operating Systems Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Toulouse, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral System Level Power Consumption Modeling of Mobile Video Streaming applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benazzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SoC SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoE-based energy conservation for VoIP over WLAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2012 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France. pp.1692 - 1697, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2012.6214056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DVB-T2 simulation model for OPNET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICST SimuTool</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congestion Control for Machine Type Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communication (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Experience estimation for Adaptive HTTP/TCP video streaming using H.264/AVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC - IEEE Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Friendly Video Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mohamed Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Network of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Friendly Video Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. K. Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NoF 2012 : 3rd International Conference on the Network of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Gammarth, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a novel joint replicating and caching strategy for content centric networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Ghazzai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNxCon workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On associating SVC and DVB-T2 for Mobile Television Broadcast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 54th IEEE Global Telecommunication Conference, Globecom 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical Location and Load Based Gateway Selection for Optimal Traffic Offload in Mobile Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP Networking Conference (NETWORKING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Valencia, Spain. pp.331-342, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20757-0_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVAN: Energy-Aware SVC Video Streaming over Wireless Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Kaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mehaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicular Technology Conference (VTC Spring), 2011 IEEE 73rd</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, pp.1 -5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Security with QoS in Next Generation Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International IEEE Global Communications Conference (GC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Miami, FL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Resource Management for mixed IP/DTV Services in Broadcasting Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Négru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mehaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAFC: Fast Adaptive Fuzzy AQM Controller for TCP/IP Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Nafaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Négru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mehaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-Gen AI Orchestration Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsa Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Outtagarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Aït-Chellouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2025 - 28th Conference on Innovation in Clouds, Internet and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. IEEE, pp.80-82, 2025, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIN64016.2025.10942771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNN-based traffic prediction for pro-active scaling of the AMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Alawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Darche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDN Day 2017 - Software Defined Networks Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. , pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary algorithms for optimized SDN controllers & NVFs’ placement in SDN networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emile Dartois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDN Day 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the effectiveness of service migration strategies for virtual network embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Giarrè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 250, pp.110553. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2024.110553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Autonomous Driving Navigation Using Soft Actor-Critic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Elallid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Bagaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (7), pp.238. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fi16070238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Slicing: Is It Worth Regulating in a Network Neutrality Context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tuffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 165, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.peva.2024.102422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Network Service Placement Reconciling Optimality and Scalability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Taghavian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (3), pp.2218-2229. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tnsm.2023.3284602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust control-theory-based exploration strategy in deep reinforcement learning for virtual network embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Dandachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Outtagarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2022.109366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La neutralité du Net face à l’évolution des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tuffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLRL: A Simple Least Remaining Lifetime File Eviction policy for HPC multi-tier storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operating Systems Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (1), pp.70-76. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544497.3544509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access Control in NB-IoT Networks: A Deep Reinforcement Learning Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Aït-Chellouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (11), pp.541. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info11110541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GRASP-based Approach for Dynamic Cache Resources Placement in Future Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben-Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (3), pp.457-477. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10922-020-09521-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Reinforcement Learning Approach for VNF Forwarding Graph Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Tran Anh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Outtagarts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (4), pp.1318-1331. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2019.2947905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consistent QoS routing strategy for video streaming services in SDN networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Ghomari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.e4177. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dac.4177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the performance analysis of distributed caching systems using a customizable Markov chain model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Aït-Chellouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.39-51. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2019.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual network function-forwarding graph embedding: A genetic algorithm approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Tran Anh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.e4098. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dac.4098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving traffic forecasting for 5G core network scalability: A Machine Learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Alawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the number of contending IoT devices in 5G networks: Revealing the invisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Zangar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, e3513, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.3513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Bandwidth and Energy Optimization in IEEE 802.15.4 Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmani Mouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamil Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-017-0583-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCP based-user control for adaptive video streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Douga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bourenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75 (18), pp.11347-11366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis data fragmentation in IEEE 802.15.4 slotted CSMA/CA protocol without ACK mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmani Mouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamil Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Critical Computer-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijccbs.2017.084061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Performance/Energy Consumption Characterization and Modeling of Video Decoding on Heterogeneous SoC and its Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benazzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Volume 61 (Issue 1), pp.Pages 49-70. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2014.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Solutions for Enhancing Data Traffic Management in 3GPP Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Samdanis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.519-528. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jsyst.2013.2283957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaCACH: An adaptive cache-aware hybrid FTL mapping scheme using feedback control for efficient page-mapped space management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (3-4), pp.157-171. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCP based-user-parameters control for adaptive video streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Douga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Bourenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-015-2857-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Aware Link Scheduling Protocol for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmani Mouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamil Aissani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79, pp.417-435. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-014-1865-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Solutions for Optimized Data Traffic Management in 3GPP Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Samdanis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyPS: Dynamic Processor Switching for Energy-Aware Video Decoding on Multi-core SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benazzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGBED Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Interest Group on Embedded Systems, 11 (1), pp.56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS2: a framework for integrating quality of security with quality of service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and communication networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (12), pp.1462-1470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Energy Optimization in Multimedia-centric Wireless Devices: a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel-Miro Muntean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular-based Machine-to-Machine (M2M): Overload Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Taleb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Probability Function for Energy-Efficient Clustering Protocol in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Moad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Moad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aomar Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sensors, Wireless Communications and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), pp.130-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges, opportunities, and solutions for converged satellite and terrestrial networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18, pp.46 -52. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWC.2011.5714025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Bandwidth Allocation for Efficient support of Concurrent Digital TV and IP Multicast Services in DVB-T Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Négru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elsevier's Computer Communications Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29, pp.741-756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Issues in a DVB-T Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Négru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Xilouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Pallis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Volume 3 (Issue 2), pp. 647-652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00408353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight learning algorithms for massive IoT and analysis of their performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Dandachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Efrain Navas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRIA Rennes - Bretagne Atlantique and University of Rennes 1, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DVB-T2 Simulation Model for OPNET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1967, 2011, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des accès massifs des équipements dans les réseaux NB-IoT : une stratégie basée sur l'apprentissage par renforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Aït-Chellouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion et le contrôle intelligents des performances et de la sécurité dans l’IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-29, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A random access model for M2M communications in LTE-advanced mobile networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Zangar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tabbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of computer networks and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier/Morgan Kofmann, 2015, 978-0-12-800887-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Fragmentation Mechanism for High Bandwidth Occupation in the IEEE Standard 802.15.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmani Mouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamil Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lamos Bejaïa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamos Editions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Béjaia, pp.171-174, 2013, 978-9931-9140-0-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of a Compression Scheme for Highly Dense Cluster-Based Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Moad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Rivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohammad Matin (Ed.), ISBN: 978-953-51-0676-0, InTech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Networks - Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPv6 over DVB-T: Mobility Issues, Challenges, and Enhancements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Négru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Kourtis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demetres D. Kouvatsos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility Management and Quality-of-Service for Heterogeneous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, River Publishers, pp.3-31, 2009, 8792329209, 9788792329202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M3G: A Mobile Multicast Multimedia Gateway for Seamless IPv4/IPv6 Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Négru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Nafaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mehaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alan Marshall and Nazim Agoulmine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science, “Management of Multimedia Networks and Services”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2003, ISBN 3-540-20050-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access control in NB-IoT networks: a deep reinforcement learning strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ARC - Session Automation and Communication Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement learning-based Network slicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Outtagarts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bell Labs Spring Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Actor-Multi-Critic Model for VNF-FG Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Cluster - Network &amp; Distributed Systems (GDR-RSD Days)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G enabled CAVs for Smart and Sustainable Mobility in Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiene Djahel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Smart Cities Conference (ISC2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable network function placement using evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th IEEE International Conference on Smart Communications in Network Technologies (SaCoNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Oran, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des flux DASH dans les réseaux mobiles 4G et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 0. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless and Mobile Technologies for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jong-Hyouk Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hindawi, 2016, Mobile Information Systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and Communication Technologies for Disaster Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IGI Global, 7 (4), 2016, International Journal of Distributed Systems and Technologies (IJDST), 1947-3532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2015 2nd International Conference on Information and Communication Technologies for Disaster Management (ICT-DM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 978-1-4799-9923-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId380"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502565v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetna Singhal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tuffin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577132v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05455202v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rguez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rubino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC66965.2025.11250437" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05267734v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC61545.2025.10978470" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446057v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilem Lamdani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ait Chellouche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Viho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM66362.2025.11197341" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05455210v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Taucoory" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Ghribi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04770768v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsa Rajabzadeh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Outtagarts" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ait-Chellouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402495v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gueguen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC66965.2025.11250421" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05086467v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Ghandi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Barakat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/meditcom64437.2025.11104452" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05455207v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Bouroudi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05267740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS64151.2025.10922063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03709661v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81226-2_9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722028v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Boumhand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Liewig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04749283v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa El Attar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoarau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC62547.2024.10759018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04564562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Kirimi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592376" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04749287v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gueguen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04368540v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC51664.2024.10454695" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04368541v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Taghavian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM59352.2023.10327793" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04368544v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Giarr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya A&#239;t-Chellouche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM58371.2023.10286946" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04368564v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Mardi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bagaa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benamar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45041.2023.10278565" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04368546v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Slim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Selmi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC58397.2023.10218024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133333v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Efrain Navas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Dandachi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking57963.2023.10186444" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04315939v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC58397.2023.10218297" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04179083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Treust" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911352v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN53696.2022.9843650" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03727967v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Rkhami" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911355v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551659.3559055" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03763839v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Taibi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10001139" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703516v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ait-Oucheggou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Islam Naas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Boukhobza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFEC54809.2022.00014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663151v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911337v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC55113.2022.9825330" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911323v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Eddine Khelifa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Khelladi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9839068" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652735v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Nicolas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Thomas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3503646.3524297" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911372v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet55617.2022.9978830" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02871873v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219573" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03130842v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Tran Anh Quang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NoF50125.2020.9249090" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03122230v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Djahel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Pincemin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC45102.2020.9294521" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02451360v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03122242v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hodroj" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ibrahim" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC48107.2020.9148354" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03122961v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh Quang Pham" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC49221.2020.9297270" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02358004v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC46108.2020.9045116" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02428006v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran Anh Pham" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02443170v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01933973v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ben Ammar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651854" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088819v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bradai" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845184" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02443173v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02428002v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766642" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01933972v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Hodgkiss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651668" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01933976v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sanner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Morin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657667v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Alawe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Darche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319194" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01933970v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661624v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillemin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01933974v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01934055v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Louin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ouzzif" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01934056v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ben-Ammar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01934058v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jones" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashfaq Khokhar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2018.8361711" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01934057v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657679v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024551" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657689v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657678v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Li" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis Frangoudis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024583" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657671v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kerbellec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet.2017.8071534" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657705v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gravey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NFV-SDN.2017.8169880" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657698v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM.2017.8256047" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657676v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet.2017.8071524" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421620v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Bouzouita" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Zangar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tabbane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421587v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252008v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421595v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2016.7814937" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252011v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421583v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCN.2016.7784892" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421793v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421614v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252001v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Moualla" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2016.7444807" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421599v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Henni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Ghomari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2016.7814940" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421787v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251959v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251964v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811587.2811624" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251958v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2015.7116125" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266447v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel-Eddine Henni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101547v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atmani Mouloud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamil Aissani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097881v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lequ&#233;r&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Betoule" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thouenon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097862v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Arouk" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Taleb" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101417v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Etame" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IISA.2014.6878741" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097880v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911328v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boime" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPCS.2013.6644771" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00860044v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Benmoussa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Benazzouz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00724988v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713964v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2012.6214056" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756981v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756983v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amokrane" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713723v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848223v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Sbai" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alliez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753205v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mohamed Sbai" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alliez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753208v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ghazzai" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bichot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gouache" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789613v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789640v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schmid" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20757-0_26" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789641v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Kaddar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehaoua" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793306v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405483v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;gru" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405503v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Nafaa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446099v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN64016.2025.10942771" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657683v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421799v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Dartois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04749250v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Giarr&#232;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.110553" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04749227v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Elallid" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi16070238" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04551193v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2024.102422" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04367850v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnsm.2023.3284602" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03792078v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109366" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03892095v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699021v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544497.3544509" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03122210v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info11110541" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03122222v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-020-09521-4" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427641v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2019.2947905" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427661v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.4177" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427996v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2019.01.011" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427993v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Morin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.4098" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01933966v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01933968v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3513" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657663v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-017-0583-4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567502v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Douga" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourenane" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mellouk" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421547v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijccbs.2017.084061" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251953v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Samdanis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsyst.2013.2283957" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01097122v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2014.11.003" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZCW5HV6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01141031v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rubini" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemarchand" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2015.03.001" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZR3FTWG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251949v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Douga" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bourenane" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mellouk" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-2857-1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101396v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-014-1865-1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931900v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931885v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753120v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756976v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kennedy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel-Miro Muntean" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756977v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753118v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Moad" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Moad" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Maddi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789639v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ahmed" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2011.5714025" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405634v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berthelot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408353v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Xilouris" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Pallis" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844765v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567546v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03510022v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251957v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930895v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753202v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rivero" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouabdallah" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405642v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Kourtis" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405620v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03135194v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03135189v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03135178v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140839v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02443169v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421365v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421565v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Lahoud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421354v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Hyouk Lee" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Kumar" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252014v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502565v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetna Singhal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tuffin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577132v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05455202v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rguez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rubino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC66965.2025.11250437" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05267734v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC61545.2025.10978470" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446057v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilem Lamdani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ait Chellouche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Viho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM66362.2025.11197341" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05455210v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Taucoory" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Ghribi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04770768v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsa Rajabzadeh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Outtagarts" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ait-Chellouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402495v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gueguen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC66965.2025.11250421" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05086467v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Ghandi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Barakat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/meditcom64437.2025.11104452" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05455207v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Bouroudi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05267740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS64151.2025.10922063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03709661v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81226-2_9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722028v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Boumhand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Liewig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04749283v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa El Attar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoarau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC62547.2024.10759018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04564562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Kirimi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592376" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04749287v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gueguen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04368540v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC51664.2024.10454695" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04368541v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Taghavian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM59352.2023.10327793" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04368544v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Giarr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya A&#239;t-Chellouche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM58371.2023.10286946" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04368564v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Mardi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bagaa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benamar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45041.2023.10278565" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04368546v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Slim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Selmi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC58397.2023.10218024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133333v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Efrain Navas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Dandachi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking57963.2023.10186444" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04179083v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Treust" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04315939v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC58397.2023.10218297" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911352v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN53696.2022.9843650" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03727967v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Rkhami" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911355v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551659.3559055" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663151v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03763839v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Taibi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10001139" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703516v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ait-Oucheggou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Islam Naas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Boukhobza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFEC54809.2022.00014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911337v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC55113.2022.9825330" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911323v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Eddine Khelifa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Khelladi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9839068" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911372v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet55617.2022.9978830" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Nicolas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Thomas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3503646.3524297" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02871873v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219573" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03130842v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Tran Anh Quang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NoF50125.2020.9249090" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03122230v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Djahel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Pincemin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC45102.2020.9294521" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03122242v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hodroj" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ibrahim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC48107.2020.9148354" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02451360v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02358004v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC46108.2020.9045116" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03122961v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh Quang Pham" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC49221.2020.9297270" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02428006v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran Anh Pham" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02443170v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01933973v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ben Ammar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651854" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02443173v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088819v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bradai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845184" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01933972v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Hodgkiss" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651668" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02428002v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766642" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657667v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Alawe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Darche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319194" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01933976v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sanner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Morin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01933970v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01934056v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ben-Ammar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661624v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillemin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01934055v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Louin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ouzzif" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01933974v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01934057v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01934058v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jones" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashfaq Khokhar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2018.8361711" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657679v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024551" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657689v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657678v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Li" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis Frangoudis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024583" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657671v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kerbellec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet.2017.8071534" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657705v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gravey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NFV-SDN.2017.8169880" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657698v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM.2017.8256047" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657676v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet.2017.8071524" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421620v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Bouzouita" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Zangar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tabbane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421587v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252008v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421595v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2016.7814937" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421793v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421583v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCN.2016.7784892" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252011v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421614v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252001v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Moualla" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2016.7444807" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421787v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421599v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Henni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Ghomari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2016.7814940" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251959v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251964v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811587.2811624" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251958v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2015.7116125" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266447v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel-Eddine Henni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101547v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atmani Mouloud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamil Aissani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097881v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lequ&#233;r&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Betoule" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thouenon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097862v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Arouk" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Taleb" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097880v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101417v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Etame" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IISA.2014.6878741" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911328v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boime" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPCS.2013.6644771" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00860044v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Benmoussa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Benazzouz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00724988v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713964v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2012.6214056" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756981v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756983v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amokrane" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713723v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753205v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mohamed Sbai" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alliez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848223v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Sbai" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alliez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753208v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ghazzai" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bichot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gouache" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789613v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789640v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schmid" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20757-0_26" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789641v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Kaddar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehaoua" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793306v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405483v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;gru" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405503v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Nafaa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446099v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN64016.2025.10942771" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657683v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421799v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Dartois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04749250v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Giarr&#232;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.110553" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04749227v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Elallid" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi16070238" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04551193v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2024.102422" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04367850v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnsm.2023.3284602" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03792078v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109366" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03892095v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699021v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544497.3544509" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03122210v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info11110541" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03122222v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-020-09521-4" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427641v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2019.2947905" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427661v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.4177" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427996v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2019.01.011" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427993v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Morin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.4098" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01933966v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01933968v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3513" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657663v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-017-0583-4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567502v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Douga" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourenane" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mellouk" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421547v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijccbs.2017.084061" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01097122v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2014.11.003" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZCW5HV6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251953v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Samdanis" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsyst.2013.2283957" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01141031v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rubini" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemarchand" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2015.03.001" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZR3FTWG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251949v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Douga" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bourenane" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mellouk" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-2857-1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101396v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-014-1865-1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931900v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931885v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753120v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756976v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kennedy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel-Miro Muntean" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756977v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753118v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Moad" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Moad" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Maddi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789639v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ahmed" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2011.5714025" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405634v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berthelot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408353v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Xilouris" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Pallis" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844765v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567546v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03510022v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251957v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930895v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753202v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rivero" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouabdallah" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405642v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Kourtis" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405620v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03135194v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03135189v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03135178v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140839v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02443169v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421365v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421354v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Hyouk Lee" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Kumar" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421565v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Lahoud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252014v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>