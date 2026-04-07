--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -464,239 +464,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence data of Bacillus amyloliquefaciens L-17</w:t>
+                <w:t xml:space="preserve">Architecture and physico-chemical properties of Bacillus amyloliquefaciens L-17 pellicle formed at the air–liquid interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Zaidi-Ait Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Nait Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Nait Chabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 39, pp.107505. </w:t>
+              <w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 132 (6), pp.560-568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2021.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695188v1</w:t>
+                <w:t xml:space="preserve">hal-04695182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture and physico-chemical properties of Bacillus amyloliquefaciens L-17 pellicle formed at the air–liquid interface</w:t>
+                <w:t xml:space="preserve">Genome sequence data of Bacillus amyloliquefaciens L-17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Zaidi-Ait Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Nait Chabane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 132 (6), pp.560-568. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, pp.107505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2021.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695182v1</w:t>
+                <w:t xml:space="preserve">hal-04695188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Resistance-Nodulation-Cell Division Efflux Systems to Antibiotic Resistance and Biofilm Formation in Acinetobacter baumannii</w:t>
               </w:r>
@@ -1874,51 +1874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Ouidir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Marcato-Romain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Nait Chabane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100387" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raspaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100403" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04159148v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gabriel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2022.03.014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695188v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zaidi-Ait Salem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107505" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695182v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2021.07.010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334060v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Jeong Yoon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Goussard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Snesrud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courvalin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00309-15" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Mlouka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Alexandre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nicol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-14-62" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Yassine Nait" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961346v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Puygrenier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961433v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961339v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754434v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poliautre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nait-Chabane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Romain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754390v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Ouidir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Marcato-Romain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Nait Chabane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100387" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raspaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100403" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04159148v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gabriel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2022.03.014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695182v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zaidi-Ait Salem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2021.07.010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695188v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107505" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334060v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Jeong Yoon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Goussard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Snesrud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courvalin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00309-15" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Mlouka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Alexandre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nicol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-14-62" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Yassine Nait" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961346v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Puygrenier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961433v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961339v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754434v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poliautre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nait-Chabane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Romain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754390v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>