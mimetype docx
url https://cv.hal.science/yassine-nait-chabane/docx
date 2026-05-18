--- v1 (2026-04-07)
+++ v2 (2026-05-18)
@@ -100,343 +100,343 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale identification of pellicle and cell-free liquid phase associated proteins in Bacillus amyloliquefaciens L-17</w:t>
+                <w:t xml:space="preserve">Morphogenesis and mechanical properties of Bacillus amyloliquefaciens biofilms: a comparative study of rough and smooth morphotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tassadit Ouidir</w:t>
+                <w:t xml:space="preserve">Emmanuelle Baudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Hardouin</w:t>
+                <w:t xml:space="preserve">Eric Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Catherine Fontagné-Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Nait Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yassine Nait Chabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Research in Microbial Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 8, </w:t>
+              <w:t xml:space="preserve">, 2025, 8, pp.100403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crmicr.2025.100387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crmicr.2025.100403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368531v1</w:t>
+                <w:t xml:space="preserve">hal-05068052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenesis and mechanical properties of Bacillus amyloliquefaciens biofilms: a comparative study of rough and smooth morphotypes</w:t>
+                <w:t xml:space="preserve">Large scale identification of pellicle and cell-free liquid phase associated proteins in Bacillus amyloliquefaciens L-17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Baudu</w:t>
+                <w:t xml:space="preserve">Tassadit Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Raspaud</w:t>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Fontagné-Faucher</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Nait Chabane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Research in Microbial Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 8, pp.100403. </w:t>
+              <w:t xml:space="preserve">, 2025, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crmicr.2025.100403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crmicr.2025.100387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068052v1</w:t>
+                <w:t xml:space="preserve">hal-05368531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of multi-species biofilms in different ecosystems: Wastewater treatment, soil and oral cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Nait Chabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 350, pp.67-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -483,64 +483,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture and physico-chemical properties of Bacillus amyloliquefaciens L-17 pellicle formed at the air–liquid interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Zaidi-Ait Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Nait Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 132 (6), pp.560-568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -587,64 +587,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome sequence data of Bacillus amyloliquefaciens L-17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Zaidi-Ait Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Nait Chabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39, pp.107505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -695,51 +695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Resistance-Nodulation-Cell Division Efflux Systems to Antibiotic Resistance and Biofilm Formation in Acinetobacter baumannii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun-Jeong Yoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Nait Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -816,51 +816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virstatin inhibits biofilm formation and motility of Acinetobacter baumannii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Nait Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Mlouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -982,51 +982,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois en un ! Quantification simultanée des sucres neutres, acides uroniques et substances humiques-like dans les extraits de sols avec la méthode de l’anthrone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Baudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1034,51 +1034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabane Yassine Nait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofilms 2024, 10e colloque du Réseau National Biofilm (RNB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1103,103 +1103,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vice-Versa. La versatilité naturelle de Bacillus amyloliquefaciens impacte les propriétés physiques de ses pellicules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Baudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Puygrenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabane Yassine Nait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofilms 2024, 10e colloque du Réseau National Biofilm (RNB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1237,90 +1237,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du lien entre Substances Extracellulaires Polymériques microbiennes et stabilité structurale des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Puygrenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Baudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabane Yassine Nait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fontagné-Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofilms 2024, 10e colloque du Réseau National Biofilm (RNB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Toulouse, France. </w:t>
@@ -1349,90 +1349,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation protéomique de la pellicule et de la phase liquide acellulaire de Bacillus amyloliquefaciens L-17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabane Yassine Nait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1874,51 +1874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Ouidir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Marcato-Romain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Nait Chabane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100387" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raspaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100403" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04159148v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gabriel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2022.03.014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695182v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zaidi-Ait Salem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2021.07.010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695188v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107505" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334060v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Jeong Yoon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Goussard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Snesrud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courvalin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00309-15" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Mlouka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Alexandre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nicol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-14-62" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Yassine Nait" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961346v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Puygrenier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961433v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961339v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754434v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poliautre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nait-Chabane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Romain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754390v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raspaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Nait Chabane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Marcato-Romain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100403" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368531v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Ouidir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100387" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04159148v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gabriel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2022.03.014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695182v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zaidi-Ait Salem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2021.07.010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695188v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107505" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334060v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Jeong Yoon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Goussard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Snesrud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courvalin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00309-15" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Mlouka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Alexandre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nicol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-14-62" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Yassine Nait" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961346v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Puygrenier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961433v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961339v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754434v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poliautre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nait-Chabane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Romain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754390v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>