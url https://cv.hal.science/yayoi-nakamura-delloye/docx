--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1292,165 +1292,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les notions de point de vue et de centre déictique dans le texte : une perspective linguistique</w:t>
+                <w:t xml:space="preserve">Possibilités ouvertes par les nouvelles technologies dans l’enseignement de masse – mode combiné d’enseignement avec vidéos préparatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japon pluriel </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 14, pp.387-396</w:t>
+              <w:t xml:space="preserve">, 2024, 14, pp.163-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635996v1</w:t>
+                <w:t xml:space="preserve">hal-04636004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possibilités ouvertes par les nouvelles technologies dans l’enseignement de masse – mode combiné d’enseignement avec vidéos préparatoires</w:t>
+                <w:t xml:space="preserve">Les notions de point de vue et de centre déictique dans le texte : une perspective linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japon pluriel </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 14, pp.163-171</w:t>
+              <w:t xml:space="preserve">, 2024, 14, pp.387-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636004v1</w:t>
+                <w:t xml:space="preserve">hal-04635996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">「とりたて」の作用から見えてくる品詞・表現間の連続性―フランス語との対照分析を通して</w:t>
               </w:r>
@@ -2568,165 +2568,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">フランス語から見た日本語：主題と焦点</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">第43回日本語と外国語との対照言語学的研究会「ロマンス語から見た日本語」</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Tokyo (Online), Japon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Approche contrastive au profit de la recherche et de l’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Langue et linguistique japonaise : Conjuguer recherche et enseignement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bordeaux Montaigne, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465599v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05465626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">フランス語から見た日本語の主題と焦点</w:t>
               </w:r>
@@ -3603,191 +3603,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Perception of geminates in Japanese by French-speaking learners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Takemura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeki Kamiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Sounds 2016: 8th International Conference on Second Language Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Århus, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Concept de sujet : Barthes, victime consentante de la confusion notionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Empire des signes : un objet, une époque. L’Autre aujourd’hui. Séminaire d’équipe du CEJ (Inalco)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320280v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01431448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de toritate relève-t-elle vraiment des spécificités en japonais ? – Réflexion à partir d’études contrastives français-japonais</w:t>
               </w:r>
@@ -3836,260 +3836,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">引用構文にかかわる誤用の分析 (Analyse des erreurs relevant des structures de citation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumi Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxième Journée de linguistique japonaise en pré-ouverture du 19ème Symposium sur l'enseignement du japonais en Europe « Analyse des erreurs commises par les étudiants français »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NATIVE FRENCH SPEAKERS' PERCEPTION OF THE JAPANESE /h/: HA PIECE HOF CAKE?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeki Kamiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 18th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Glasgow, Scotland, United Kingdom. Paper 0871</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">述部外成分と文頭の談話機能</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">日本語文法学会第１６回大会 [The 16th Annual Meeting of the Society of Japanese Grammar]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419933v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-01597898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours rapporté en japonais : opération d’effacement de la subjectivité</w:t>
               </w:r>
@@ -4138,234 +4138,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour le sujet dans la linguistique japonaise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du sujet et de son absence dans les langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Maine, Mar 2014, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">不定語の構文特性の変化と語彙化</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">日本語学会２０１４年度春季大会 [The 2014 Spring Meeting of the Society for Japanese Linguistics]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rôle de la place initiale dans la phrase japonaise : discursif et informationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Linguistique de l’Asie orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420885v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05466833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures d’apposition en japonais : cas de la proposition dite de citation introduite par to</w:t>
               </w:r>
@@ -4414,700 +4414,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">効率的な e ラーニング教材構築に関する一提案</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Satomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaori Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème colloque sur l’enseignement du japonais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cergy-Pontoise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapport entre l’évolution des propriétés syntaxiques des indéfinis japonais et leur figement lexical : vers l’établissement d’une vue complète du système indéfini en japonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Linguistique de l'Asie orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">日仏対照研究「目的語」の省略</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisae Akihiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kaori Suzuki</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème colloque sur l’enseignement du japonais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">12ème colloque sur l’enseignement du japonais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Named entity extraction for ontology enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IPSJ Special Interest Group - Information Fundamentals and Access Technologies (IFAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Japan. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00606077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extraction de relations et de patrons de relations entre entités nommées en vue de l'enrichissement d'une ontologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TOTh 2011 : Terminologie &amp; Ontologie : Théories et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Annecy, France. pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama des grammaires japonaises et défi à la tradition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque " Comment peut-on écrire une grammaire ? "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00606072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Named entity extraction for ontology enrichment</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude contrastive français-japonais : comportements syntaxiques des interrogatifs et indéfinis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPSJ Special Interest Group - Information Fundamentals and Access Technologies (IFAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Japan. pp.1</w:t>
+              <w:t xml:space="preserve">Neuvième colloque de la société française des études japonaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude sur les connecteurs syntaxiques inter-propositionnels du japonais : définition et catégorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème colloque sur l’enseignement du japonais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées de Linguistique de l’Asie orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subordonnants japonais : réflexion sur les caractères substantifs des mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Morphologie, syntaxe et sémantique des subordonnants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540541v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00540543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction des chemins entre deux entités nommées en vue de l'acquisition des patrons de relations</w:t>
               </w:r>
@@ -5897,51 +5897,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C63A180"/>
+    <w:nsid w:val="4C0A2000"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6045,51 +6045,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="84A35371"/>
+    <w:nsid w:val="4EC52924"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6279,51 +6279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayoi Nakamura-Delloye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bazantay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04095530v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labrune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310223v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310227v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04636021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315722v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315742v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315729v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315733v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01427656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01427654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04635996v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04636004v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03097856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320266v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03097845v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315711v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01427658v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01427660v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01427655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155322v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745463v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Satomi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Suzuki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601798v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511541v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511856v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155326v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023869v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465626v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512697v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465584v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04156981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465641v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04095538v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruka Nishimura" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Takemura" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maho Komatsu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Miyauchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03097875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466783v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04095535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320280v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431448v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeki Kamiyama" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420879v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01419933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431073v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01597898v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumi Ito" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420881v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420885v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01419956v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466833v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420890v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420896v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745486v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606077v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisae Akihiro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601801v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Stern" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540541v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420901v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540543v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540542v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511876v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420902v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096395v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01437140v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00266261v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00259276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/tel-04506199v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayoi Nakamura-Delloye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bazantay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04095530v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labrune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310223v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310227v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04636021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315722v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315742v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315729v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315733v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01427656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01427654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04636004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04635996v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03097856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320266v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03097845v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315711v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01427658v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01427660v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01427655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155322v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745463v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Satomi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Suzuki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601798v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511541v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511856v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155326v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023869v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465626v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465599v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512697v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465584v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04156981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465641v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04095538v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruka Nishimura" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Takemura" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maho Komatsu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Miyauchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03097875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466783v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04095535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeki Kamiyama" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320280v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420879v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01597898v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumi Ito" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431073v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01419933v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420881v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466833v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01419956v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420885v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420890v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745486v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420896v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisae Akihiro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606077v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601801v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Stern" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606072v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540543v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420901v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540542v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511876v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420902v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096395v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01437140v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00266261v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00259276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/tel-04506199v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>