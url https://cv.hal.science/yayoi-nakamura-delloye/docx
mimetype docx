--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -2568,165 +2568,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Approche contrastive au profit de la recherche et de l’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Langue et linguistique japonaise : Conjuguer recherche et enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Oct 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">フランス語から見た日本語：主題と焦点</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">第43回日本語と外国語との対照言語学的研究会「ロマンス語から見た日本語」</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Tokyo (Online), Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465626v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05465599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">フランス語から見た日本語の主題と焦点</w:t>
               </w:r>
@@ -3603,191 +3603,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Concept de sujet : Barthes, victime consentante de la confusion notionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Empire des signes : un objet, une époque. L’Autre aujourd’hui. Séminaire d’équipe du CEJ (Inalco)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Perception of geminates in Japanese by French-speaking learners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Takemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Sounds 2016: 8th International Conference on Second Language Speech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Århus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431448v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03320280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de toritate relève-t-elle vraiment des spécificités en japonais ? – Réflexion à partir d’études contrastives français-japonais</w:t>
               </w:r>
@@ -3836,260 +3836,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">述部外成分と文頭の談話機能</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">日本語文法学会第１６回大会 [The 16th Annual Meeting of the Society of Japanese Grammar]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NATIVE FRENCH SPEAKERS' PERCEPTION OF THE JAPANESE /h/: HA PIECE HOF CAKE?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeki Kamiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 18th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Glasgow, Scotland, United Kingdom. Paper 0871</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">引用構文にかかわる誤用の分析 (Analyse des erreurs relevant des structures de citation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fumi Ito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième Journée de linguistique japonaise en pré-ouverture du 19ème Symposium sur l'enseignement du japonais en Europe « Analyse des erreurs commises par les étudiants français »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597898v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-01419933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours rapporté en japonais : opération d’effacement de la subjectivité</w:t>
               </w:r>
@@ -4138,165 +4138,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">不定語の構文特性の変化と語彙化</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">日本語学会２０１４年度春季大会 [The 2014 Spring Meeting of the Society for Japanese Linguistics]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour le sujet dans la linguistique japonaise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du sujet et de son absence dans les langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Maine, Mar 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466833v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01419956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la place initiale dans la phrase japonaise : discursif et informationnel</w:t>
               </w:r>
@@ -4578,178 +4578,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Named entity extraction for ontology enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IPSJ Special Interest Group - Information Fundamentals and Access Technologies (IFAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Japan. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00606077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">日仏対照研究「目的語」の省略</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisae Akihiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème colloque sur l’enseignement du japonais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745493v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00606077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de relations et de patrons de relations entre entités nommées en vue de l'enrichissement d'une ontologie</w:t>
               </w:r>
@@ -4880,234 +4880,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00606072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Étude sur les connecteurs syntaxiques inter-propositionnels du japonais : définition et catégorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Linguistique de l’Asie orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subordonnants japonais : réflexion sur les caractères substantifs des mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Morphologie, syntaxe et sémantique des subordonnants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étude contrastive français-japonais : comportements syntaxiques des interrogatifs et indéfinis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuvième colloque de la société française des études japonaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540543v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00540541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction des chemins entre deux entités nommées en vue de l'acquisition des patrons de relations</w:t>
               </w:r>
@@ -5897,51 +5897,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C0A2000"/>
+    <w:nsid w:val="EEEFF6E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6045,51 +6045,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4EC52924"/>
+    <w:nsid w:val="2D919BA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6279,51 +6279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayoi Nakamura-Delloye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bazantay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04095530v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labrune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310223v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310227v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04636021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315722v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315742v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315729v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315733v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01427656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01427654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04636004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04635996v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03097856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320266v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03097845v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315711v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01427658v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01427660v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01427655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155322v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745463v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Satomi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Suzuki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601798v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511541v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511856v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155326v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023869v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465626v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465599v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512697v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465584v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04156981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465641v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04095538v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruka Nishimura" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Takemura" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maho Komatsu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Miyauchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03097875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466783v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04095535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeki Kamiyama" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320280v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420879v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01597898v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumi Ito" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431073v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01419933v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420881v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466833v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01419956v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420885v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420890v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745486v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420896v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisae Akihiro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606077v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601801v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Stern" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606072v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540543v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420901v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540542v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511876v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420902v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096395v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01437140v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00266261v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00259276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/tel-04506199v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayoi Nakamura-Delloye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bazantay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04095530v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labrune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310223v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310227v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04636021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315722v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315742v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315729v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315733v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01427656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01427654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04636004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04635996v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03097856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320266v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03097845v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315711v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01427658v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01427660v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01427655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155322v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745463v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Satomi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Suzuki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601798v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511541v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511856v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155326v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023869v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465626v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512697v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465584v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04156981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465641v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04095538v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruka Nishimura" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Takemura" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maho Komatsu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Miyauchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03097875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466783v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04095535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320280v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431448v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeki Kamiyama" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420879v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01419933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431073v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01597898v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumi Ito" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420881v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01419956v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466833v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420885v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420890v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745486v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420896v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606077v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745493v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisae Akihiro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601801v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Stern" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606072v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420901v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540541v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540543v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540542v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511876v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420902v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096395v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01437140v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00266261v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00259276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/tel-04506199v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>