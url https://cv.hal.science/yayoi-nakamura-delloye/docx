--- v2 (2026-05-04)
+++ v3 (2026-05-27)
@@ -1292,165 +1292,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possibilités ouvertes par les nouvelles technologies dans l’enseignement de masse – mode combiné d’enseignement avec vidéos préparatoires</w:t>
+                <w:t xml:space="preserve">Les notions de point de vue et de centre déictique dans le texte : une perspective linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japon pluriel </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 14, pp.163-171</w:t>
+              <w:t xml:space="preserve">, 2024, 14, pp.387-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636004v1</w:t>
+                <w:t xml:space="preserve">hal-04635996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les notions de point de vue et de centre déictique dans le texte : une perspective linguistique</w:t>
+                <w:t xml:space="preserve">Possibilités ouvertes par les nouvelles technologies dans l’enseignement de masse – mode combiné d’enseignement avec vidéos préparatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japon pluriel </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 14, pp.387-396</w:t>
+              <w:t xml:space="preserve">, 2024, 14, pp.163-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635996v1</w:t>
+                <w:t xml:space="preserve">hal-04636004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">「とりたて」の作用から見えてくる品詞・表現間の連続性―フランス語との対照分析を通して</w:t>
               </w:r>
@@ -4138,976 +4138,976 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rôle de la place initiale dans la phrase japonaise : discursif et informationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Linguistique de l’Asie orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">不定語の構文特性の変化と語彙化</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">日本語学会２０１４年度春季大会 [The 2014 Spring Meeting of the Society for Japanese Linguistics]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour le sujet dans la linguistique japonaise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du sujet et de son absence dans les langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Maine, Mar 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Rôle de la place initiale dans la phrase japonaise : discursif et informationnel</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structures d’apposition en japonais : cas de la proposition dite de citation introduite par to</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Linguistique de l’Asie orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Structures d’apposition en japonais : cas de la proposition dite de citation introduite par to</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport entre l’évolution des propriétés syntaxiques des indéfinis japonais et leur figement lexical : vers l’établissement d’une vue complète du système indéfini en japonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Linguistique de l'Asie orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">効率的な e ラーニング教材構築に関する一提案</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Satomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaori Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème colloque sur l’enseignement du japonais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cergy-Pontoise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama des grammaires japonaises et défi à la tradition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque " Comment peut-on écrire une grammaire ? "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00606072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Named entity extraction for ontology enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IPSJ Special Interest Group - Information Fundamentals and Access Technologies (IFAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Japan. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00606077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">日仏対照研究「目的語」の省略</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisae Akihiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ème colloque sur l’enseignement du japonais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extraction de relations et de patrons de relations entre entités nommées en vue de l'enrichissement d'une ontologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TOTh 2011 : Terminologie &amp; Ontologie : Théories et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Annecy, France. pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subordonnants japonais : réflexion sur les caractères substantifs des mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Morphologie, syntaxe et sémantique des subordonnants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude contrastive français-japonais : comportements syntaxiques des interrogatifs et indéfinis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuvième colloque de la société française des études japonaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude sur les connecteurs syntaxiques inter-propositionnels du japonais : définition et catégorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Linguistique de l’Asie orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...534 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420901v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00540543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction des chemins entre deux entités nommées en vue de l'acquisition des patrons de relations</w:t>
               </w:r>
@@ -5897,51 +5897,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EEEFF6E6"/>
+    <w:nsid w:val="64B99A84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6045,51 +6045,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2D919BA4"/>
+    <w:nsid w:val="3FBDCDAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6279,51 +6279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayoi Nakamura-Delloye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bazantay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04095530v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labrune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310223v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310227v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04636021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315722v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315742v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315729v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315733v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01427656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01427654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04636004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04635996v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03097856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320266v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03097845v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315711v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01427658v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01427660v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01427655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155322v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745463v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Satomi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Suzuki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601798v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511541v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511856v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155326v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023869v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465626v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512697v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465584v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04156981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465641v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04095538v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruka Nishimura" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Takemura" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maho Komatsu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Miyauchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03097875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466783v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04095535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320280v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431448v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeki Kamiyama" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420879v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01419933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431073v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01597898v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumi Ito" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420881v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01419956v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466833v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420885v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420890v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745486v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420896v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606077v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745493v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisae Akihiro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601801v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Stern" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606072v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420901v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540541v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540543v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540542v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511876v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420902v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096395v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01437140v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00266261v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00259276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/tel-04506199v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayoi Nakamura-Delloye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bazantay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04095530v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labrune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310223v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310227v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04636021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315722v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315742v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315729v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315733v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01427656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01427654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04635996v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04636004v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03097856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320266v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03097845v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315711v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01427658v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01427660v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01427655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155322v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745463v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Satomi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Suzuki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601798v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511541v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511856v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155326v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023869v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465626v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512697v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465584v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04156981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465641v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04095538v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruka Nishimura" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Takemura" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maho Komatsu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Miyauchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03097875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466783v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04095535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320280v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431448v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeki Kamiyama" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420879v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01419933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431073v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01597898v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumi Ito" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420881v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420885v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01419956v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466833v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420890v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420896v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745486v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606077v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisae Akihiro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601801v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Stern" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540541v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540543v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420901v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540542v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511876v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01420902v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096395v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01437140v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00266261v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00259276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/tel-04506199v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>