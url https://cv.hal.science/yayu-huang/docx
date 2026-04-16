--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -315,753 +315,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative yak and Simmental rumen microbiome-metabolome across lactation stages: Implications for milk nutritional superiority</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of voluntary intake by dairy cows during the dry period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Jiao</w:t>
+                <w:t xml:space="preserve">Lucile Oble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunxiang Xu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xinsheng Zhao</w:t>
+                <w:t xml:space="preserve">Julien Jurquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qunying Zhang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2026.148068⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6, pp.e23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497134v1</w:t>
+                <w:t xml:space="preserve">hal-05562529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Different Feeding Methods on Growth Performance, Enzyme Activity, Rumen Microbial Diversity and Metabolomic Profiles in Yak Calves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative yak and Simmental rumen microbiome-metabolome across lactation stages: Implications for milk nutritional superiority</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongli Wang</w:t>
+                <w:t xml:space="preserve">Yunxiang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinsheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanhao Ma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Irfan Malik</w:t>
+                <w:t xml:space="preserve">Qunying Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Mujtaba Shah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aixin Liu</w:t>
+                <w:t xml:space="preserve">Rongxi Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms14010081⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 505, pp.148068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2026.148068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05496839v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The application of near‐infrared spectroscopy to predict composition, gross energy yield, and methane production of natural forages on the Qinghai–Tibet Plateau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opinion Paper: Working on alternative methods in experimental animal sciences. Experience from the case of fistulated ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Chavinskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runze Wang</w:t>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huakun Zhou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yayu Huang</w:t>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Degen</w:t>
+                <w:t xml:space="preserve">Valérie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xueyan Du</w:t>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grassland Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4 (1), pp.7-14. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/glr2.70002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042837v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of supplementary feed on live weight and meat quality of grazing yaks on the Qinghai-Tibetan Plateau</w:t>
+                <w:t xml:space="preserve">The application of near‐infrared spectroscopy to predict composition, gross energy yield, and methane production of natural forages on the Qinghai–Tibet Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meisong Wang</w:t>
+                <w:t xml:space="preserve">Runze Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huakun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Degen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rongzhen Zhong</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xueyan Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2025.105756⟩</w:t>
+              <w:t xml:space="preserve">Grassland Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (1), pp.7-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glr2.70002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224401v1</w:t>
+                <w:t xml:space="preserve">hal-05042837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Changes in Grassland Animal Husbandry and Herdsmen’s Life in the Qinghai Pastoral Area of China Based on the Perspective of Changes in the Grassland Property Rights System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of supplementary feed on live weight and meat quality of grazing yaks on the Qinghai-Tibetan Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lizhuang Hao</w:t>
+                <w:t xml:space="preserve">Meisong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Degen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyan Jin</w:t>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airu Zhang</w:t>
+                <w:t xml:space="preserve">Rongzhen Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (3), pp.1262. </w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 299, pp.105756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su17031262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2025.105756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993749v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk composition changes and alterations in bacteria, serum, and gut metabolome over time in lactating yaks and Simmental cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runze Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunxiang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Degen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefeng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1119,3214 +1102,3482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acids composition of pasture grass, yak milk and yak ghee from the four altitudes of Qinghai–Tibet Plateau: a predictive modelling approach to evaluate the correlation among altitude, pasture grass, yak milk and yak ghee</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Changes in Grassland Animal Husbandry and Herdsmen’s Life in the Qinghai Pastoral Area of China Based on the Perspective of Changes in the Grassland Property Rights System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinfen Yang</w:t>
+                <w:t xml:space="preserve">Yujiao Gou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binqiang Bai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Irfan Malik</w:t>
+                <w:t xml:space="preserve">Lizhuang Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyan Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Airu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani14202975⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (3), pp.1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su17031262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764976v1</w:t>
+                <w:t xml:space="preserve">hal-04993749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Meat from Grazing or Feedlot Yaks Using Visible and Near-infrared Spectroscopy with Chemometrics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Different Feeding Methods on Growth Performance, Enzyme Activity, Rumen Microbial Diversity and Metabolomic Profiles in Yak Calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wu Sun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Allan Degen</w:t>
+                <w:t xml:space="preserve">Hongli Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huan Xu</w:t>
+                <w:t xml:space="preserve">Wanhao Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Irfan Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mujtaba Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aixin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfp.2024.100295⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms14010081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631294v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaks are dependent on gut microbiota for survival in the environment of the Qinghai Tibet plateau</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Identifying Meat from Grazing or Feedlot Yaks Using Visible and Near-infrared Spectroscopy with Chemometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Degen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jiandui Mi</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 87 (7), pp.100295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfp.2024.100295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms12061122⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04636071v1</w:t>
+                <w:t xml:space="preserve">hal-04631294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pastured rabbit systems and organic certification: European union regulations and technical and economic performance in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+                <w:t xml:space="preserve">Yaks are dependent on gut microbiota for survival in the environment of the Qinghai Tibet plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runze Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binqiang Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Degen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiandui Mi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Rabbit Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4995/wrs.2024.20894⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (6), pp.1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms12061122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04630867v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Average Daily Gain and Energy and Nitrogen Requirements of 4-Month-Old Female Yak Calves</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lizhuang Hao</w:t>
+                <w:t xml:space="preserve">Pastured rabbit systems and organic certification: European union regulations and technical and economic performance in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2022.906440⟩</w:t>
+              <w:t xml:space="preserve">World Rabbit Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (2), pp.83-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/wrs.2024.20894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885043v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuniculture au pâturage et sous certification Agriculture Biologique en France : fonctionnement des systèmes, performances et règlementation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+                <w:t xml:space="preserve">Fatty acids composition of pasture grass, yak milk and yak ghee from the four altitudes of Qinghai–Tibet Plateau: a predictive modelling approach to evaluate the correlation among altitude, pasture grass, yak milk and yak ghee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runze Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinfen Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binqiang Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Irfan Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.3.7257⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (20), pp.2975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani14202975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03948372v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une manière d’aborder la maîtrise du risque parasitaire interne des ruminants. Du renouveau apporté par des chercheurs et des éleveurs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Hoste</w:t>
+                <w:t xml:space="preserve">Average Daily Gain and Energy and Nitrogen Requirements of 4-Month-Old Female Yak Calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binqiang Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allan Degen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaodong Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhuang Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De retour des Pâtures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.n° article : 906440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2022.906440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180288v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Part-time grouping of rabbit does in enriched housing: effects on performances, injury occurrence and enrichment use</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cuniculture au pâturage et sous certification Agriculture Biologique en France : fonctionnement des systèmes, performances et règlementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100390⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (3), pp.201-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.3.7257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589028v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enteric methane emission from growing yak calves aged 8–16 months: Predictive equations and comparison with other ruminants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lizhuang Hao</w:t>
+                <w:t xml:space="preserve">Une manière d’aborder la maîtrise du risque parasitaire interne des ruminants. Du renouveau apporté par des chercheurs et des éleveurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">De retour des Pâtures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, 44 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587558v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of housing enrichment and type of flooring on the performance and behaviour of female rabbits</w:t>
+                <w:t xml:space="preserve">Part-time grouping of rabbit does in enriched housing: effects on performances, injury occurrence and enrichment use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Breda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Bonnemère</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-M. Debrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Rabbit Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4995/wrs.2021.15848⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (12), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613079v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An increase in dietary lipid content from different forms of double‐low rapeseed reduces enteric methane emission in Datong yaks on the Qinghai‐Tibetan Plateau</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Enteric methane emission from growing yak calves aged 8–16 months: Predictive equations and comparison with other ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binqiang Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaodong Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allan Degen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizhuang Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jianzhang Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/asj.13489⟩</w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 281, 8p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2021.115088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153862v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding heat‐treated rapeseed to the diet of yak improves growth performance and tenderness and nutritional quality of the meat</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of housing enrichment and type of flooring on the performance and behaviour of female rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jianzhang Niu</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Debrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Bonnemère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/asj.13266⟩</w:t>
+              <w:t xml:space="preserve">World Rabbit Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (4), pp.275-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/wrs.2021.15848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620275v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell grazing and Haemonchus contortus control in sheep: lessons from a two-year study in temperate Western Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Milhes</w:t>
+                <w:t xml:space="preserve">An increase in dietary lipid content from different forms of double‐low rapeseed reduces enteric methane emission in Datong yaks on the Qinghai‐Tibetan Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qunying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Degen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhuang Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianzhang Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-49034-y⟩</w:t>
+              <w:t xml:space="preserve">Animal Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91 (1), pp.e13489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/asj.13489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721797v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Mineral Elements to Authenticate the Geographical Origin of Yak Meat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Racheal H. Bryant</w:t>
+                <w:t xml:space="preserve">Cell grazing and Haemonchus contortus control in sheep: lessons from a two-year study in temperate Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ruiz-Huidobro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lugagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Milhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kafkas Universitesi Veteriner Fakültesi Dergisi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-49034-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9775/kvfd.2018.20366⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02620679v1</w:t>
+                <w:t xml:space="preserve">hal-04721797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent is a breed-specific database necessary to differentiate meat from pasture-fed and stall-fed lambs using visible spectroscopy ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Prache</w:t>
+                <w:t xml:space="preserve">Using Mineral Elements to Authenticate the Geographical Origin of Yak Meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhuang Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racheal H. Bryant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731117003366⟩</w:t>
+              <w:t xml:space="preserve">Kafkas Universitesi Veteriner Fakültesi Dergisi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (1), pp.93-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9775/kvfd.2018.20366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622581v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox potential : An intrinsic parameter of the rumen environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adding heat‐treated rapeseed to the diet of yak improves growth performance and tenderness and nutritional quality of the meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhuang Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Degen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianzhang Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Physiology and Animal Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpn.12855⟩</w:t>
+              <w:t xml:space="preserve">Animal Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (9), pp.1177-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/asj.13266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621803v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Analysis of the Relationship between Ruminal Redox Potential and pH in Dairy Cattle: Influence of Dietary Characteristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To what extent is a breed-specific database necessary to differentiate meat from pasture-fed and stall-fed lambs using visible spectroscopy ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/as.2017.87047⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (8), pp.1682-1689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731117003366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620522v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de viande de yak en Chine</w:t>
+                <w:t xml:space="preserve">Redox potential : An intrinsic parameter of the rumen environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chai Shatuo</w:t>
+                <w:t xml:space="preserve">J. P. Marden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shujie Liu</w:t>
+                <w:t xml:space="preserve">C. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Bayourthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Physiology and Animal Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102 (2), pp.393-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpn.12855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01578274v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French experience in development of beef cattle industry</w:t>
+                <w:t xml:space="preserve">Quantitative Analysis of the Relationship between Ruminal Redox Potential and pH in Dairy Cattle: Influence of Dietary Characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Marden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaouki Benchaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Research </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 08 (07), pp.616-630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/as.2017.87047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01190157v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible spectroscopy on carcass fat combined with chemometrics to distinguish pasture-fed, concentrate-fed and concentrate-finished pasture-fed lambs</w:t>
+                <w:t xml:space="preserve">Production de viande de yak en Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Prache</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Lizhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chai Shatuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shujie Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32, pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02633791v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of visible and near infrared reflectance spectroscopy on fat to authenticate dietary history of lambs</w:t>
+                <w:t xml:space="preserve">Visible spectroscopy on carcass fat combined with chemometrics to distinguish pasture-fed, concentrate-fed and concentrate-finished pasture-fed lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandre de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Zawadzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731115001172⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101, pp.5-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2014.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02637050v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de viande bovine en Chine et perspectives d’évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Porry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunlong Huo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (3), pp.259-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingestion de sol par les poules pondeuses : impact sur les performances de production, la qualité des œufs et la valorisation énergétique de l’aliment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of visible and near infrared reflectance spectroscopy on fat to authenticate dietary history of lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandre de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelique Travel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fernando Zawadzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TeMA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (11), pp.1912-1920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731115001172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02630726v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La race Charolaise dans la province du Liaoning en Chine</w:t>
+                <w:t xml:space="preserve">French experience in development of beef cattle industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlong Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Qingxiang Kang</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinxiang Meng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30 (4-3), pp.1-5</w:t>
+              <w:t xml:space="preserve">Meat Research </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (2), pp.33-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01190003v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la consommation et de la production de viande bovine en Chine</w:t>
+                <w:t xml:space="preserve">Ingestion de sol par les poules pondeuses : impact sur les performances de production, la qualité des œufs et la valorisation énergétique de l’aliment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Le François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hallouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Jurjanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TeMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31, pp.22-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La race Charolaise dans la province du Liaoning en Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yunlong Huo</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongting Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiwei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingxiang Kang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (4-3), pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution de la consommation et de la production de viande bovine en Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Porry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlong Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4336,3594 +4587,3594 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of feed restriction on dynamics of feed intake, milk yield and energy balance in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Innsbruck, Australia. pp.662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRAND: status and perspectives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Socio-economic impacts of modifications to rabbit farming systems to improve animal welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elom Koulete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cadudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARENA2024 - 10th International Workshop on Acoustic and Radio EeV Neutrino Detection Activities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Rabbit Science Association; Institute of Agrifood Research and Technology; Asociacion Espanola de Cunicultura, Oct 2024, Tarragona, Spain. pp.FE346-FE349</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05192944v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-economic impacts of modifications to rabbit farming systems to improve animal welfare</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">SOCIO-ECONOMIC IMPACTS OF MODIFICATIONS TO RABBIT FARMING SYSTEMS TO IMPROVE ANIMAL WELFARE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cadudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elom Koulete</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, World Rabbit Science Association; Institute of Agrifood Research and Technology; Asociacion Espanola de Cunicultura, Oct 2024, Tarragona, Spain. pp.FE346-FE349</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385877v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOCIO-ECONOMIC IMPACTS OF MODIFICATIONS TO RABBIT FARMING SYSTEMS TO IMPROVE ANIMAL WELFARE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation simplifiée des interactions digestives au sein des rations des vaches laitières à partir du système d’alimentation INRA 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elom Koulete</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Souvignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Rabbit Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Tarragona, Spain</w:t>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.508-511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889661v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an autonomous detection-unit self-trigger for GRAND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Colley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Huege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kumiko Kotera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Workshop on Acoustic and Radio EeV Neutrino Detection Activities (ARENA2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Kavli Institute for Cosmological Physics, Jun 2024, Chicago, United States. pp.60, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.470.0060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05193051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation simplifiée des interactions digestives au sein des rations des vaches laitières à partir du système d’alimentation INRA 2018</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GRANDProto300: status, science case, and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Álvarez-Muñiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit-Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Bister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Workshop on Acoustic and Radio EeV Neutrino Detection Activities (ARENA2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Kavli Institute for Cosmological Physics, Jun 2024, Chicago, United States. pp.059, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.470.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918708v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05192535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRANDProto300: status, science case, and prospects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">GRAND: status and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumiko Kotera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Álvarez-Muñiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Alves Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit-Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Bister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Acoustic and Radio EeV Neutrino Detection Activities (ARENA2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.470.0059⟩</w:t>
+              <w:t xml:space="preserve">ARENA2024 - 10th International Workshop on Acoustic and Radio EeV Neutrino Detection Activities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Kavli Institute for Cosmological Physics, Jun 2024, Chicago, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.470.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05192535v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05192944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GAELA – Une application smartphone pour la gestion assistée d'un atelier cunicole en suivi individuel, et le référencement des performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI; INRAE; ASFC, Mar 2023, Le Mans, France. pp.21-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research progress on quality characteristics and regulation of yak meat in China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.Z. Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.Q. Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q.X. Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Z. Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital breeding and assisted management in organic rabbit farming: the first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Goby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73rd Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Porto, France. pp.509, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-937-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04359957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CUNICULTURE BIOLOGIQUE OU AU PÂTURAGE : SYSTÈMES, RÈGLEMENTATION, PERFORMANCES TECHNICO-ECONOMIQUES.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI; INRAE; ASFC, Nov 2022, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Part-time group housing of familiar rabbit does in large partitionned space: effects on performance and behaviour</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Outdoor access for growing rabbits: effect of stocking rate on behaviour and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fetiveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Warin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Bonnemère</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03645129v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital breeding and assisted management in organic rabbit farming: the first results</w:t>
+                <w:t xml:space="preserve">Effect of housing and enrichment on behaviour and performance of growing and reproducing rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Breda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
+              <w:t xml:space="preserve">12th Wordl Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613255v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outdoor access for growing rabbits: effect of stocking rate on behaviour and performance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Space use and exploratory behaviour in growing rabbit housed in large partitioned pens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brédas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
+              <w:t xml:space="preserve">12th Wordl Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649257v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of housing and enrichment on behaviour and performance of growing and reproducing rabbits</w:t>
+                <w:t xml:space="preserve">Part-time grouping of rabbit does in enriched housing: effects on spatial position, performance and lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Breda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pujol</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Debrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Wordl Rabbit Congress</w:t>
+              <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644842v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Part-time grouping of rabbit does in enriched housing: effects on spatial position, performance and lesions</w:t>
+                <w:t xml:space="preserve">Digital breeding and assisted management in organic rabbit farming: the first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Goby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644887v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space use and exploratory behaviour in growing rabbit housed in large partitioned pens</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Part-time group housing of familiar rabbit does in large partitionned space: effects on performance and behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Laclef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Warin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Bonnemère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Wordl Rabbit Congress</w:t>
+              <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03645002v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les démarches participatives: un moyen pour faire évoluer conjointement les perceptions et les pratiques d'élevage dans la société et dans l'Institut ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Défis Scientifiques, Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Yeast Probiotics on Rumen Environment, and NDF and ADF Digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Marden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Bayourthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific northwest animal nutrition conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Boise, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French experience in development of beef cattle industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Yak Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Xining, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of ruminal fermentation by live yeast in dairy cows</w:t>
+                <w:t xml:space="preserve">Changes in ruminal redox potential and pH of lactating cows during a dietary transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Marden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerges Gaby Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735090v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of ruminal fermentation by live yeast in dairy cattle : a quantitative analysis</w:t>
+                <w:t xml:space="preserve">Improvement of ruminal fermentation by live yeast in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Marden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Bayourthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de l’école doctorale SEVAB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ADSA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784819v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in ruminal redox potential and pH of lactating cows during a dietary transition</w:t>
+                <w:t xml:space="preserve">Improvement of ruminal fermentation by live yeast in dairy cattle : a quantitative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Pittsburgh, United States</w:t>
+              <w:t xml:space="preserve">Journée scientifique de l’école doctorale SEVAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735884v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse quantitative de l’effet des levures vivantes sur le potentiel redox ruminal chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Marden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Bayourthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. 376 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French nutrition system for ruminants: animal requirements and feed evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire technique franco-chinois sur l'alimentation animale et l'évaluation des besoins nutritionnels des ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Shenyang, Chine. 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des levures vivantes sur les paramètres physico-chimiques, fermentaires et microbiologiques du rumen, en fonction de la nature de la ration : modélisation et validation zootechnique chez le ruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Bayourthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingxiang Meng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Forum franco-chinois sur la production de viande bovine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Theix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible spectroscopy on carcass fat to distinguish pasture-fed, concentrate-fed and concentrate-finished pasture-fed lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alvès de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Zawadzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Joint Meeting of FAO-CIHEAM Mountain Pastures and Mediterranean Forages Resources Networks and Mountain Cheese Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lempdes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French nutrition system for ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Top Conference on the Development of Modern County Agriculture in China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Beijing, China. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevage des bovins en France et système français de rationnement des ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire sur le système français de rationnement des ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Qingdao Agricultural University (QAU). Qingdao, CHN., Dec 2013, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système français de rationnement des ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire sur le système français de rationnement des ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sichuan Agricultural University. CHN., Dec 2013, Ya'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de viande bovine en France et système français de rationnement des ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire sur le système français de rationnement des ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Southwest University for Nationalities. CHN., Dec 2013, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de rationnement français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire franco-chinois sur la production de viande bovine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Northwest A&amp;F University. CHN., Sep 2012, Yangling, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au livre &amp;quot;Alimentation des bovins, ovins, et caprins : besoins des animaux, valeurs des aliments, Tables INRA 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Forum franco-chinois sur la production de viande bovine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de rationnement français et INRAtion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Forum franco-chinois sur la production de viande bovine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, China Agricultural University (CAU). CHN., Sep 2012, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7933,487 +8184,624 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location of burrows in housing: effects on their occupation rate and health of growing rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Breda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72th EAAP conference (Ed. EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. , pp.222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast-based supplements as an efficient peri-parturient solution on performance and health status of dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Marden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kumprechtova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Pittsburgh, United States. , Journal of Dairy Science, 100 - Suppl.2, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du moment d’ovulation chez les truies en élevage de production : facteurs de variation et conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Le Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2014, 46èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of voluntary intake by dairy cows during the dry period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Oble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jurquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of live yeast on the fermentation and microbiological physico-chemical parameters of the rumen, depending on the nature of the diet : modeling and validation in ruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agricultural sciences. Institut National Polytechnique de Toulouse - INPT; Beijing nong ye da xue, 2018. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018INPT0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04197086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId237"/>
+      <w:footerReference w:type="default" r:id="rId249"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8481,51 +8869,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C83B8BC"/>
+    <w:nsid w:val="8DA1327F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8712,51 +9100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yayu-huang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3175-8266" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226261212" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05440749v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjian Lou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Irfan Malik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingkui Yang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayu Huang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinsheng Zhao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116597" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497134v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Jiao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunxiang Xu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunying Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxi Zheng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2026.148068" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496839v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongli Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanhao Ma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mujtaba Shah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aixin Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms14010081" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042837v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runze Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huakun Zhou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Degen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyan Du" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glr2.70002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisong Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongzhen Zhong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2025.105756" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993749v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Gou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhuang Hao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyan Jin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airu Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17031262" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413023v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefeng Han" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ab.25.0109" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764976v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfen Yang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binqiang Bai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14202975" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631294v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchao Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xiang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Sun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Xu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfp.2024.100295" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636071v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiandui Mi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12061122" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630867v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2024.20894" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885043v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allan Degen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Han" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.906440" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948372v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.3.7257" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180288v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mihout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589028v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Debrusse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100390" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03587558v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2021.115088" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613079v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;da" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Debrusse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2021.15848" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153862v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianzhang Niu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/asj.13489" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620275v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/asj.13266" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721797v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ruiz-Huidobro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sagot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lugagne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Huang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Milhes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49034-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620679v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Yang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racheal H. Bryant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9775/kvfd.2018.20366" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622581v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117003366" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621803v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Marden" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bayourthe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.12855" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620522v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Marden" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Benchaar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auclair" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2017.87047" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578274v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lizhuang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Shatuo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujie Liu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190157v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Huo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinxiang Meng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633791v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre de Oliveira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Zawadzki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2014.10.024" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZFJHWP3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637050v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001172" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630400v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Porry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaumet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630726v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Fran&#231;ois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mika" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hallouis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jurjanz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190003v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongting Zhuang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Zhang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiang Kang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189942v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413357v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05192944v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko Kotera" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J &#193;lvarez-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Alves Batista" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Benoit-L&#233;vy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bister" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.470.0057" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385877v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elom Koulete" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadudal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889661v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05193051v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Correa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colley" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Huege" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Coz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.470.0060" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918708v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Souvignet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05192535v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chiche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.470.0059" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047727v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284138v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Z. Hao" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Q. Bai" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xiang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.X. Meng" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Niu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359957v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gigou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Goby" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-937-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047773v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645129v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Laclef" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613255v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Goby" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649257v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fetiveau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pujol" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644842v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Breda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labatut" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644887v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645002v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;das" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aymard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884253v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786346v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788065v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735090v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Marden" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784819v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735884v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerges Gaby Hanna" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606526v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Marden" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792521v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798753v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiang Meng" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742230v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ballet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alv&#232;s de Oliveira" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802855v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804258v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802724v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803998v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808808v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802491v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748432v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639280v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735206v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kumprechtova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739032v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Le Jeune" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sall&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04197086v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018INPT0003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yayu-huang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3175-8266" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226261212" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05440749v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjian Lou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Irfan Malik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingkui Yang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayu Huang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinsheng Zhao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116597" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05562529v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Oble" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jurquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.695" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497134v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Jiao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunxiang Xu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunying Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxi Zheng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2026.148068" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05558317v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chavinskaia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101799" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042837v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runze Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huakun Zhou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Degen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyan Du" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glr2.70002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224401v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisong Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongzhen Zhong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2025.105756" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413023v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefeng Han" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ab.25.0109" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993749v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Gou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhuang Hao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyan Jin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airu Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17031262" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496839v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongli Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanhao Ma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mujtaba Shah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aixin Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms14010081" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631294v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchao Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xiang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Sun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Xu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfp.2024.100295" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binqiang Bai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiandui Mi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12061122" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630867v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2024.20894" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfen Yang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14202975" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885043v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allan Degen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Han" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.906440" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.3.7257" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180288v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mihout" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589028v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Debrusse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100390" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03587558v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2021.115088" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613079v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;da" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Debrusse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2021.15848" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153862v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianzhang Niu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/asj.13489" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721797v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ruiz-Huidobro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sagot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lugagne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Huang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Milhes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49034-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620679v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Yang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racheal H. Bryant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9775/kvfd.2018.20366" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620275v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/asj.13266" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622581v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117003366" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621803v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Marden" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bayourthe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.12855" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620522v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Marden" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Benchaar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auclair" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2017.87047" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578274v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lizhuang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Shatuo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujie Liu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633791v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre de Oliveira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Zawadzki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2014.10.024" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZFJHWP3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630400v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Porry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaumet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Huo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637050v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001172" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190157v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinxiang Meng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630726v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Fran&#231;ois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mika" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hallouis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jurjanz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190003v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongting Zhuang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Zhang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiang Kang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189942v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413357v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385877v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elom Koulete" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadudal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889661v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918708v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Souvignet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05193051v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Correa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colley" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Huege" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko Kotera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Coz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.470.0060" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05192535v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chiche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J &#193;lvarez-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Alves Batista" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Benoit-L&#233;vy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bister" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.470.0059" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05192944v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.470.0057" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047727v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284138v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Z. Hao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Q. Bai" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xiang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.X. Meng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Niu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359957v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gigou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Goby" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-937-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047773v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649257v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fetiveau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pujol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644842v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Breda" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labatut" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645002v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;das" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aymard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644887v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613255v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Goby" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645129v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Laclef" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884253v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786346v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788065v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735884v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerges Gaby Hanna" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735090v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Marden" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784819v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606526v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Marden" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792521v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798753v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiang Meng" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742230v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ballet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alv&#232;s de Oliveira" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802855v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804258v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802724v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803998v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808808v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802491v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748432v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639280v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735206v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kumprechtova" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739032v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Le Jeune" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sall&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05562534v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04197086v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018INPT0003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>