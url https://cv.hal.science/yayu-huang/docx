--- v1 (2026-04-16)
+++ v2 (2026-05-12)
@@ -181,1821 +181,1821 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of fermented total mixed diets on growth performance, nutrient digestibility, serum indicators, rumen fermentation and rumen microbiota in Tibetan sheep</w:t>
+                <w:t xml:space="preserve">Opinion Paper: Working on alternative methods in experimental animal sciences. Experience from the case of fistulated ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinjian Lou</w:t>
+                <w:t xml:space="preserve">L Chavinskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Irfan Malik</w:t>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingkui Yang</w:t>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yayu Huang</w:t>
+                <w:t xml:space="preserve">Valérie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinsheng Zhao</w:t>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 332, pp.116597. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (4), pp.101799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2025.116597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05440749v1</w:t>
+                <w:t xml:space="preserve">hal-05558317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of voluntary intake by dairy cows during the dry period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Oble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jurquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 6, pp.e23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pcjournal.695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative yak and Simmental rumen microbiome-metabolome across lactation stages: Implications for milk nutritional superiority</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of fermented total mixed diets on growth performance, nutrient digestibility, serum indicators, rumen fermentation and rumen microbiota in Tibetan sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunxiang Xu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Xinjian Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Irfan Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingkui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinsheng Zhao</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rongxi Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2026.148068⟩</w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 332, pp.116597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2025.116597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497134v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion Paper: Working on alternative methods in experimental animal sciences. Experience from the case of fistulated ruminants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative yak and Simmental rumen microbiome-metabolome across lactation stages: Implications for milk nutritional superiority</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Boudon</w:t>
+                <w:t xml:space="preserve">Peng Jiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+                <w:t xml:space="preserve">Yunxiang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinsheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Berthelot</w:t>
+                <w:t xml:space="preserve">Qunying Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+                <w:t xml:space="preserve">Rongxi Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 505, pp.148068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2026.148068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05558317v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The application of near‐infrared spectroscopy to predict composition, gross energy yield, and methane production of natural forages on the Qinghai–Tibet Plateau</w:t>
+                <w:t xml:space="preserve">Effects of Different Feeding Methods on Growth Performance, Enzyme Activity, Rumen Microbial Diversity and Metabolomic Profiles in Yak Calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runze Wang</w:t>
+                <w:t xml:space="preserve">Hongli Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huakun Zhou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yayu Huang</w:t>
+                <w:t xml:space="preserve">Wanhao Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Irfan Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Degen</w:t>
+                <w:t xml:space="preserve">Ali Mujtaba Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xueyan Du</w:t>
+                <w:t xml:space="preserve">Aixin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grassland Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4 (1), pp.7-14. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/glr2.70002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms14010081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042837v1</w:t>
+                <w:t xml:space="preserve">hal-05496839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of supplementary feed on live weight and meat quality of grazing yaks on the Qinghai-Tibetan Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meisong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Degen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongzhen Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 299, pp.105756. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.livsci.2025.105756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk composition changes and alterations in bacteria, serum, and gut metabolome over time in lactating yaks and Simmental cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">The application of near‐infrared spectroscopy to predict composition, gross energy yield, and methane production of natural forages on the Qinghai–Tibet Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runze Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huakun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Degen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xinsheng Zhao</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xueyan Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5713/ab.25.0109⟩</w:t>
+              <w:t xml:space="preserve">Grassland Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (1), pp.7-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glr2.70002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413023v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Changes in Grassland Animal Husbandry and Herdsmen’s Life in the Qinghai Pastoral Area of China Based on the Perspective of Changes in the Grassland Property Rights System</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xinyan Jin</w:t>
+                <w:t xml:space="preserve">Milk composition changes and alterations in bacteria, serum, and gut metabolome over time in lactating yaks and Simmental cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runze Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunxiang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Degen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airu Zhang</w:t>
+                <w:t xml:space="preserve">Xuefeng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinsheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (3), pp.1262. </w:t>
+              <w:t xml:space="preserve">Animal Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (11), pp.2428-2442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su17031262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5713/ab.25.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993749v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Different Feeding Methods on Growth Performance, Enzyme Activity, Rumen Microbial Diversity and Metabolomic Profiles in Yak Calves</w:t>
+                <w:t xml:space="preserve">The Changes in Grassland Animal Husbandry and Herdsmen’s Life in the Qinghai Pastoral Area of China Based on the Perspective of Changes in the Grassland Property Rights System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongli Wang</w:t>
+                <w:t xml:space="preserve">Yujiao Gou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanhao Ma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Irfan Malik</w:t>
+                <w:t xml:space="preserve">Lizhuang Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Mujtaba Shah</w:t>
+                <w:t xml:space="preserve">Xinyan Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aixin Liu</w:t>
+                <w:t xml:space="preserve">Airu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (1), pp.81. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (3), pp.1262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms14010081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su17031262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05496839v1</w:t>
+                <w:t xml:space="preserve">hal-04993749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Meat from Grazing or Feedlot Yaks Using Visible and Near-infrared Spectroscopy with Chemometrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatty acids composition of pasture grass, yak milk and yak ghee from the four altitudes of Qinghai–Tibet Plateau: a predictive modelling approach to evaluate the correlation among altitude, pasture grass, yak milk and yak ghee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runze Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuchao Liu</w:t>
+                <w:t xml:space="preserve">Jinfen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Xiang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Huan Xu</w:t>
+                <w:t xml:space="preserve">Binqiang Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Irfan Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfp.2024.100295⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (20), pp.2975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani14202975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631294v1</w:t>
+                <w:t xml:space="preserve">hal-04764976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaks are dependent on gut microbiota for survival in the environment of the Qinghai Tibet plateau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Runze Wang</w:t>
+                <w:t xml:space="preserve">Identifying Meat from Grazing or Feedlot Yaks Using Visible and Near-infrared Spectroscopy with Chemometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binqiang Bai</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Wu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Degen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiandui Mi</w:t>
+                <w:t xml:space="preserve">Huan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (6), pp.1122. </w:t>
+              <w:t xml:space="preserve">Journal of Food Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 87 (7), pp.100295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms12061122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfp.2024.100295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04636071v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pastured rabbit systems and organic certification: European union regulations and technical and economic performance in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yaks are dependent on gut microbiota for survival in the environment of the Qinghai Tibet plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runze Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binqiang Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Degen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jiandui Mi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Rabbit Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4995/wrs.2024.20894⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (6), pp.1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms12061122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04630867v1</w:t>
+                <w:t xml:space="preserve">hal-04636071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acids composition of pasture grass, yak milk and yak ghee from the four altitudes of Qinghai–Tibet Plateau: a predictive modelling approach to evaluate the correlation among altitude, pasture grass, yak milk and yak ghee</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Runze Wang</w:t>
+                <w:t xml:space="preserve">Pastured rabbit systems and organic certification: European union regulations and technical and economic performance in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinfen Yang</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (20), pp.2975. </w:t>
+              <w:t xml:space="preserve">World Rabbit Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (2), pp.83-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani14202975⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4995/wrs.2024.20894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764976v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Average Daily Gain and Energy and Nitrogen Requirements of 4-Month-Old Female Yak Calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binqiang Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allan Degen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaodong Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizhuang Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, pp.n° article : 906440. </w:t>
@@ -2033,90 +2033,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuniculture au pâturage et sous certification Agriculture Biologique en France : fonctionnement des systèmes, performances et règlementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 35 (3), pp.201-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2202,51 +2202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De retour des Pâtures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6, 44 p</w:t>
@@ -2275,77 +2275,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Part-time grouping of rabbit does in enriched housing: effects on performances, injury occurrence and enrichment use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Breda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-M. Debrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2409,103 +2409,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enteric methane emission from growing yak calves aged 8–16 months: Predictive equations and comparison with other ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binqiang Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaodong Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allan Degen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizhuang Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 281, 8p. </w:t>
@@ -2543,77 +2543,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of housing enrichment and type of flooring on the performance and behaviour of female rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Debrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2677,90 +2677,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An increase in dietary lipid content from different forms of double‐low rapeseed reduces enteric methane emission in Datong yaks on the Qinghai‐Tibetan Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qunying Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Degen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizhuang Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianzhang Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2805,472 +2805,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell grazing and Haemonchus contortus control in sheep: lessons from a two-year study in temperate Western Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Milhes</w:t>
+                <w:t xml:space="preserve">Adding heat‐treated rapeseed to the diet of yak improves growth performance and tenderness and nutritional quality of the meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhuang Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Degen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianzhang Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-49034-y⟩</w:t>
+              <w:t xml:space="preserve">Animal Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (9), pp.1177-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/asj.13266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721797v1</w:t>
+                <w:t xml:space="preserve">hal-02620275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Mineral Elements to Authenticate the Geographical Origin of Yak Meat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Racheal H. Bryant</w:t>
+                <w:t xml:space="preserve">Cell grazing and Haemonchus contortus control in sheep: lessons from a two-year study in temperate Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ruiz-Huidobro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lugagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Milhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kafkas Universitesi Veteriner Fakültesi Dergisi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9775/kvfd.2018.20366⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-49034-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620679v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding heat‐treated rapeseed to the diet of yak improves growth performance and tenderness and nutritional quality of the meat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Using Mineral Elements to Authenticate the Geographical Origin of Yak Meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizhuang Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jianzhang Niu</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racheal H. Bryant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Science Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 90 (9), pp.1177-1184. </w:t>
+              <w:t xml:space="preserve">Kafkas Universitesi Veteriner Fakültesi Dergisi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (1), pp.93-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/asj.13266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.9775/kvfd.2018.20366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620275v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent is a breed-specific database necessary to differentiate meat from pasture-fed and stall-fed lambs using visible spectroscopy ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3317,51 +3317,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox potential : An intrinsic parameter of the rumen environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Marden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3434,51 +3434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Analysis of the Relationship between Ruminal Redox Potential and pH in Dairy Cattle: Influence of Dietary Characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Marden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3568,64 +3568,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de viande de yak en Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Lizhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3687,536 +3687,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible spectroscopy on carcass fat combined with chemometrics to distinguish pasture-fed, concentrate-fed and concentrate-finished pasture-fed lambs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">French experience in development of beef cattle industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisandre de Oliveira</w:t>
+                <w:t xml:space="preserve">Yunlong Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Zawadzki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Prache</w:t>
+                <w:t xml:space="preserve">Qinxiang Meng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Meat Research </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (2), pp.33-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633791v1</w:t>
+                <w:t xml:space="preserve">hal-01190157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de viande bovine en Chine et perspectives d’évolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Visible spectroscopy on carcass fat combined with chemometrics to distinguish pasture-fed, concentrate-fed and concentrate-finished pasture-fed lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yunlong Huo</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandre de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Zawadzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101, pp.5-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2014.10.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630400v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of visible and near infrared reflectance spectroscopy on fat to authenticate dietary history of lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandre de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Zawadzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (11), pp.1912-1920. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731115001172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French experience in development of beef cattle industry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Production de viande bovine en Chine et perspectives d’évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Porry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunlong Huo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Qinxiang Meng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Research </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 29 (2), pp.33-39</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (3), pp.259-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01190157v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingestion de sol par les poules pondeuses : impact sur les performances de production, la qualité des œufs et la valorisation énergétique de l’aliment</w:t>
               </w:r>
@@ -4327,64 +4327,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La race Charolaise dans la province du Liaoning en Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongting Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4448,103 +4448,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la consommation et de la production de viande bovine en Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Porry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunlong Huo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4601,64 +4601,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of feed restriction on dynamics of feed intake, milk yield and energy balance in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Innsbruck, Australia. pp.662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4677,822 +4677,822 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-economic impacts of modifications to rabbit farming systems to improve animal welfare</w:t>
+                <w:t xml:space="preserve">GRAND: status and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elom Koulete</w:t>
+                <w:t xml:space="preserve">Kumiko Kotera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Cadudal</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J Álvarez-Muñiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit-Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Bister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Rabbit Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ARENA2024 - 10th International Workshop on Acoustic and Radio EeV Neutrino Detection Activities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Kavli Institute for Cosmological Physics, Jun 2024, Chicago, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.470.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385877v1</w:t>
+                <w:t xml:space="preserve">cea-05192944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOCIO-ECONOMIC IMPACTS OF MODIFICATIONS TO RABBIT FARMING SYSTEMS TO IMPROVE ANIMAL WELFARE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Cadudal</w:t>
+                <w:t xml:space="preserve">Development of an autonomous detection-unit self-trigger for GRAND</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Colley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Huege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elom Koulete</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kumiko Kotera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Rabbit Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Workshop on Acoustic and Radio EeV Neutrino Detection Activities (ARENA2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Kavli Institute for Cosmological Physics, Jun 2024, Chicago, United States. pp.60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.470.0060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889661v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05193051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation simplifiée des interactions digestives au sein des rations des vaches laitières à partir du système d’alimentation INRA 2018</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">SOCIO-ECONOMIC IMPACTS OF MODIFICATIONS TO RABBIT FARMING SYSTEMS TO IMPROVE ANIMAL WELFARE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Delaby</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cadudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elom Koulete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.508-511</w:t>
+              <w:t xml:space="preserve">13th World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918708v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an autonomous detection-unit self-trigger for GRAND</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation simplifiée des interactions digestives au sein des rations des vaches laitières à partir du système d’alimentation INRA 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Souvignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Acoustic and Radio EeV Neutrino Detection Activities (ARENA2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.508-511</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05193051v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRANDProto300: status, science case, and prospects</w:t>
+                <w:t xml:space="preserve">Socio-economic impacts of modifications to rabbit farming systems to improve animal welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Chiche</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elom Koulete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cadudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Acoustic and Radio EeV Neutrino Detection Activities (ARENA2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Rabbit Science Association; Institute of Agrifood Research and Technology; Asociacion Espanola de Cunicultura, Oct 2024, Tarragona, Spain. pp.FE346-FE349</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05192535v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRAND: status and perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">GRANDProto300: status, science case, and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Álvarez-Muñiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Alves Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit-Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Bister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARENA2024 - 10th International Workshop on Acoustic and Radio EeV Neutrino Detection Activities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Kavli Institute for Cosmological Physics, Jun 2024, Chicago, United States. </w:t>
+              <w:t xml:space="preserve">10th International Workshop on Acoustic and Radio EeV Neutrino Detection Activities (ARENA2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Kavli Institute for Cosmological Physics, Jun 2024, Chicago, United States. pp.059, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22323/1.470.0057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22323/1.470.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05192944v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05192535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GAELA – Une application smartphone pour la gestion assistée d'un atelier cunicole en suivi individuel, et le référencement des performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI; INRAE; ASFC, Mar 2023, Le Mans, France. pp.21-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5642,103 +5642,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital breeding and assisted management in organic rabbit farming: the first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Goby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73rd Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Porto, France. pp.509, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5772,90 +5772,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CUNICULTURE BIOLOGIQUE OU AU PÂTURAGE : SYSTÈMES, RÈGLEMENTATION, PERFORMANCES TECHNICO-ECONOMIQUES.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI; INRAE; ASFC, Nov 2022, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5874,859 +5874,859 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outdoor access for growing rabbits: effect of stocking rate on behaviour and performance</w:t>
+                <w:t xml:space="preserve">Part-time group housing of familiar rabbit does in large partitionned space: effects on performance and behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Fetiveau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Ellen Laclef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Warin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Bonnemère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649257v1</w:t>
+                <w:t xml:space="preserve">hal-03645129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of housing and enrichment on behaviour and performance of growing and reproducing rabbits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Digital breeding and assisted management in organic rabbit farming: the first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Goby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Breda</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Antoine Roinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Wordl Rabbit Congress</w:t>
+              <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644842v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space use and exploratory behaviour in growing rabbit housed in large partitioned pens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+                <w:t xml:space="preserve">Outdoor access for growing rabbits: effect of stocking rate on behaviour and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fetiveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Warin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Brédas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+                <w:t xml:space="preserve">Sébastien Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Wordl Rabbit Congress</w:t>
+              <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03645002v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Part-time grouping of rabbit does in enriched housing: effects on spatial position, performance and lesions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effect of housing and enrichment on behaviour and performance of growing and reproducing rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Breda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
+              <w:t xml:space="preserve">12th Wordl Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644887v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital breeding and assisted management in organic rabbit farming: the first results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J Goby</w:t>
+                <w:t xml:space="preserve">Space use and exploratory behaviour in growing rabbit housed in large partitioned pens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Roinsard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">J. Brédas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
+              <w:t xml:space="preserve">12th Wordl Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613255v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Part-time group housing of familiar rabbit does in large partitionned space: effects on performance and behaviour</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Part-time grouping of rabbit does in enriched housing: effects on spatial position, performance and lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Breda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Bonnemère</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Debrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03645129v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les démarches participatives: un moyen pour faire évoluer conjointement les perceptions et les pratiques d'élevage dans la société et dans l'Institut ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Défis Scientifiques, Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
@@ -6781,51 +6781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Marden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6876,51 +6876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French experience in development of beef cattle industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Yak Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Xining, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6939,195 +6939,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in ruminal redox potential and pH of lactating cows during a dietary transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Improvement of ruminal fermentation by live yeast in dairy cattle : a quantitative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Pittsburgh, United States</w:t>
+              <w:t xml:space="preserve">Journée scientifique de l’école doctorale SEVAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735884v1</w:t>
+                <w:t xml:space="preserve">hal-02784819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of ruminal fermentation by live yeast in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Marden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7155,156 +7099,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of ruminal fermentation by live yeast in dairy cattle : a quantitative analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Changes in ruminal redox potential and pH of lactating cows during a dietary transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Marden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerges Gaby Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de l’école doctorale SEVAB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ADSA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784819v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse quantitative de l’effet des levures vivantes sur le potentiel redox ruminal chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7381,51 +7381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French nutrition system for ruminants: animal requirements and feed evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire technique franco-chinois sur l'alimentation animale et l'évaluation des besoins nutritionnels des ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Shenyang, Chine. 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7450,51 +7450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des levures vivantes sur les paramètres physico-chimiques, fermentaires et microbiologiques du rumen, en fonction de la nature de la ration : modélisation et validation zootechnique chez le ruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Bayourthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7545,51 +7545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible spectroscopy on carcass fat to distinguish pasture-fed, concentrate-fed and concentrate-finished pasture-fed lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7597,51 +7597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alvès de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Zawadzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Joint Meeting of FAO-CIHEAM Mountain Pastures and Mediterranean Forages Resources Networks and Mountain Cheese Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lempdes, France</w:t>
@@ -7683,51 +7683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French nutrition system for ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Top Conference on the Development of Modern County Agriculture in China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Beijing, China. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7752,51 +7752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevage des bovins en France et système français de rationnement des ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire sur le système français de rationnement des ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Qingdao Agricultural University (QAU). Qingdao, CHN., Dec 2013, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7815,195 +7815,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système français de rationnement des ruminants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Production de viande bovine en France et système français de rationnement des ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire sur le système français de rationnement des ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sichuan Agricultural University. CHN., Dec 2013, Ya'an, China</w:t>
+              <w:t xml:space="preserve">, Southwest University for Nationalities. CHN., Dec 2013, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802724v1</w:t>
+                <w:t xml:space="preserve">hal-02803998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de viande bovine en France et système français de rationnement des ruminants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Système français de rationnement des ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire sur le système français de rationnement des ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Southwest University for Nationalities. CHN., Dec 2013, Chengdu, China</w:t>
+              <w:t xml:space="preserve">, Sichuan Agricultural University. CHN., Dec 2013, Ya'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803998v1</w:t>
+                <w:t xml:space="preserve">hal-02802724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de rationnement français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire franco-chinois sur la production de viande bovine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Northwest A&amp;F University. CHN., Sep 2012, Yangling, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8028,51 +8028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au livre &amp;quot;Alimentation des bovins, ovins, et caprins : besoins des animaux, valeurs des aliments, Tables INRA 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Forum franco-chinois sur la production de viande bovine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8097,51 +8097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de rationnement français et INRAtion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Forum franco-chinois sur la production de viande bovine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, China Agricultural University (CAU). CHN., Sep 2012, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8198,103 +8198,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location of burrows in housing: effects on their occupation rate and health of growing rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Breda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72th EAAP conference (Ed. EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. , pp.222</w:t>
@@ -8349,51 +8349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Marden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kumprechtova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8457,51 +8457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Le Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8571,90 +8571,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of voluntary intake by dairy cows during the dry period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Oble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jurquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -8708,51 +8708,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of live yeast on the fermentation and microbiological physico-chemical parameters of the rumen, depending on the nature of the diet : modeling and validation in ruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agricultural sciences. Institut National Polytechnique de Toulouse - INPT; Beijing nong ye da xue, 2018. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018INPT0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8869,51 +8869,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DA1327F"/>
+    <w:nsid w:val="B3000338"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9100,51 +9100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yayu-huang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3175-8266" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226261212" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05440749v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjian Lou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Irfan Malik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingkui Yang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayu Huang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinsheng Zhao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116597" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05562529v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Oble" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jurquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.695" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497134v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Jiao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunxiang Xu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunying Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxi Zheng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2026.148068" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05558317v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chavinskaia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101799" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042837v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runze Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huakun Zhou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Degen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyan Du" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glr2.70002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224401v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisong Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongzhen Zhong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2025.105756" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413023v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefeng Han" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ab.25.0109" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993749v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Gou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhuang Hao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyan Jin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airu Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17031262" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496839v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongli Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanhao Ma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mujtaba Shah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aixin Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms14010081" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631294v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchao Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xiang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Sun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Xu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfp.2024.100295" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binqiang Bai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiandui Mi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12061122" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630867v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2024.20894" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfen Yang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14202975" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885043v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allan Degen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Han" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.906440" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.3.7257" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180288v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mihout" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589028v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Debrusse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100390" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03587558v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2021.115088" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613079v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;da" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Debrusse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2021.15848" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153862v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianzhang Niu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/asj.13489" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721797v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ruiz-Huidobro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sagot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lugagne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Huang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Milhes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49034-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620679v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Yang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racheal H. Bryant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9775/kvfd.2018.20366" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620275v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/asj.13266" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622581v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117003366" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621803v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Marden" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bayourthe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.12855" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620522v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Marden" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Benchaar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auclair" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2017.87047" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578274v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lizhuang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Shatuo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujie Liu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633791v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre de Oliveira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Zawadzki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2014.10.024" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZFJHWP3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630400v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Porry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaumet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Huo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637050v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001172" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190157v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinxiang Meng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630726v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Fran&#231;ois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mika" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hallouis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jurjanz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190003v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongting Zhuang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Zhang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiang Kang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189942v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413357v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385877v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elom Koulete" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadudal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889661v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918708v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Souvignet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05193051v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Correa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colley" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Huege" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko Kotera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Coz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.470.0060" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05192535v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chiche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J &#193;lvarez-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Alves Batista" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Benoit-L&#233;vy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bister" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.470.0059" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05192944v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.470.0057" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047727v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284138v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Z. Hao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Q. Bai" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xiang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.X. Meng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Niu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359957v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gigou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Goby" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-937-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047773v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649257v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fetiveau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pujol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644842v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Breda" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labatut" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645002v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;das" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aymard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644887v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613255v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Goby" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645129v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Laclef" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884253v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786346v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788065v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735884v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerges Gaby Hanna" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735090v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Marden" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784819v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606526v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Marden" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792521v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798753v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiang Meng" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742230v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ballet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alv&#232;s de Oliveira" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802855v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804258v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802724v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803998v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808808v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802491v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748432v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639280v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735206v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kumprechtova" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739032v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Le Jeune" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sall&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05562534v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04197086v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018INPT0003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yayu-huang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3175-8266" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226261212" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05558317v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chavinskaia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101799" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05562529v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayu Huang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Oble" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jurquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.695" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05440749v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjian Lou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Irfan Malik" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingkui Yang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinsheng Zhao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116597" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497134v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Jiao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunxiang Xu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunying Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxi Zheng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2026.148068" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongli Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanhao Ma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mujtaba Shah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aixin Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms14010081" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224401v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisong Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Degen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongzhen Zhong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2025.105756" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042837v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runze Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huakun Zhou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyan Du" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glr2.70002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413023v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefeng Han" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ab.25.0109" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993749v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Gou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhuang Hao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyan Jin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airu Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17031262" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764976v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfen Yang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binqiang Bai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14202975" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631294v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchao Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xiang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Sun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Xu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfp.2024.100295" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636071v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiandui Mi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12061122" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630867v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2024.20894" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885043v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allan Degen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Han" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.906440" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.3.7257" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180288v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mihout" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589028v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Debrusse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100390" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03587558v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2021.115088" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613079v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;da" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Debrusse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2021.15848" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153862v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianzhang Niu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/asj.13489" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620275v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/asj.13266" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721797v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ruiz-Huidobro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sagot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lugagne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Huang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Milhes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49034-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620679v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Yang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racheal H. Bryant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9775/kvfd.2018.20366" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622581v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117003366" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621803v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Marden" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bayourthe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.12855" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620522v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Marden" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Benchaar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auclair" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2017.87047" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578274v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lizhuang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Shatuo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujie Liu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190157v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Huo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinxiang Meng" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633791v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre de Oliveira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Zawadzki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2014.10.024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZFJHWP3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637050v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001172" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630400v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Porry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaumet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630726v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Fran&#231;ois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mika" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hallouis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jurjanz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190003v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongting Zhuang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Zhang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiang Kang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189942v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413357v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05192944v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko Kotera" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J &#193;lvarez-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Alves Batista" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Benoit-L&#233;vy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bister" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.470.0057" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05193051v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Correa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colley" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Huege" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Coz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.470.0060" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889661v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadudal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elom Koulete" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918708v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Souvignet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385877v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05192535v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chiche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.470.0059" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047727v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284138v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Z. Hao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Q. Bai" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xiang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.X. Meng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Niu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359957v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gigou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Goby" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-937-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047773v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645129v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Laclef" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613255v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Goby" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649257v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fetiveau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pujol" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644842v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Breda" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labatut" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645002v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;das" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aymard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644887v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884253v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786346v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788065v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784819v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735090v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Marden" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735884v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerges Gaby Hanna" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606526v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Marden" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792521v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798753v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiang Meng" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742230v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ballet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alv&#232;s de Oliveira" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802855v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804258v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803998v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802724v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808808v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802491v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748432v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639280v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735206v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kumprechtova" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739032v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Le Jeune" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sall&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05562534v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04197086v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018INPT0003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>