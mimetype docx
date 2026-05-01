--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -174,4497 +174,4777 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile properties and fracture toughness of chemically-architectured high-entropy alloys</w:t>
+                <w:t xml:space="preserve">In-situ 3D X-ray tomography under high-pressure H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;: Direct observation and quantification of hydrogen-induced damage evolution in steel during tensile testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yazid Madi</w:t>
+                <w:t xml:space="preserve">L M Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-F. Gourgues-Lorenzon</w:t>
+                <w:t xml:space="preserve">Victor Okumko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Villeroy</w:t>
+                <w:t xml:space="preserve">A King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Laurent-Brocq</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bolitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2025.148922⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 229, pp.154770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2026.154770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222743v1</w:t>
+                <w:t xml:space="preserve">hal-05585312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of steel substrate behavior on the deformation and cracking of Zn–Al–Mg coatings on galvanized steel sheets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxygen-mediated inhibition of gaseous hydrogen embrittlement in pipeline steels: sub-size specimen testing and coupled diffusion-damage modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Forest</w:t>
+                <w:t xml:space="preserve">P Fernández-Pisón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L M Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dépinoy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Q Sellam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Mataigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmeca.340⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 329, pp.113832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2026.113832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417707v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the influence of strain rate on hydrogen embrittlement in steel sub-size tensile specimens using 3D X-ray tomography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of steel substrate behavior on the deformation and cracking of Zn–Al–Mg coatings on galvanized steel sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Okumko</w:t>
+                <w:t xml:space="preserve">Ahmed Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew King</w:t>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.F. Morgeneyer</w:t>
+                <w:t xml:space="preserve">Sylvain Dépinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Besson</w:t>
+                <w:t xml:space="preserve">Jean-Michel Mataigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 138, pp.626-647. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 353 (G1), pp.1425-1449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.04.398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05083638v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and Thickness Effects on the Ductile Fracture Toughness of a 316 L(N) Austenitic Stainless Steel in As‐Received and Aged Conditions</w:t>
+                <w:t xml:space="preserve">Investigating the influence of strain rate on hydrogen embrittlement in steel sub-size tensile specimens using 3D X-ray tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihan Cheng</w:t>
+                <w:t xml:space="preserve">L.M. Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Okumko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Garnier</w:t>
+                <w:t xml:space="preserve">Andrew King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Marini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yazid Madi</w:t>
+                <w:t xml:space="preserve">T.F. Morgeneyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Besson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138, pp.626-647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ffe.14665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.04.398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053979v1</w:t>
+                <w:t xml:space="preserve">hal-05083638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local crack arrestability and deformation microstructure evolution of hydrogen-related fracture in martensitic steel</w:t>
+                <w:t xml:space="preserve">Size and Thickness Effects on the Ductile Fracture Toughness of a 316 L(N) Austenitic Stainless Steel in As‐Received and Aged Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akinobu Shibata</w:t>
+                <w:t xml:space="preserve">Sihan Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Gutierrez-Urrutia</w:t>
+                <w:t xml:space="preserve">Jérôme Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akiko Nakamura</w:t>
+                <w:t xml:space="preserve">Bernard Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taku Moronaga</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112092⟩</w:t>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ffe.14665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563097v1</w:t>
+                <w:t xml:space="preserve">hal-05053979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of hydrogen embrittlement in steels using modified pressurized disks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L.M. Santana</w:t>
+                <w:t xml:space="preserve">Tensile properties and fracture toughness of chemically-architectured high-entropy alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-F. Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lopes Pinto</w:t>
+                <w:t xml:space="preserve">B. Villeroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Osipov</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Laurent-Brocq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.09.165⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 944, pp.148922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2025.148922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010087v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Three-dimensional Crack Morphology and Macroscopic Mechanical Properties of Hydrogen-related Fracture in Martensitic Steel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Local crack arrestability and deformation microstructure evolution of hydrogen-related fracture in martensitic steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akinobu Shibata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Gutierrez-Urrutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taku Moronaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuho Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIJ international</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2355/isijinternational.ISIJINT-2023-316⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.112092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560050v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization of hydrogen embrittlement in a gaseous environment: An innovative test setup using sub-size specimens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Study of hydrogen embrittlement in steels using modified pressurized disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M. Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Meddour</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lopes Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Osipov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Furtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2024.108362⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 88, pp.498-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.09.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571477v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of hydrogen embrittlement of steel using mixed nonlocal finite elements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Relationship between Three-dimensional Crack Morphology and Macroscopic Mechanical Properties of Hydrogen-related Fracture in Martensitic Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akinobu Shibata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taku Moronaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISIJ international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (4), pp.660-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2355/isijinternational.ISIJINT-2023-316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2023.105116⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04187719v1</w:t>
+                <w:t xml:space="preserve">hal-04560050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity and ductility of an anisotropic recrystallized AA2198 Al-Cu-Li alloy in T3 and T8 conditions during proportional and non-proportional loading paths: simulations and experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiang Kong</w:t>
+                <w:t xml:space="preserve">Mechanical characterization of hydrogen embrittlement in a gaseous environment: An innovative test setup using sub-size specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianqiang Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yazid Madi</w:t>
+                <w:t xml:space="preserve">S. Belkacemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Besson</w:t>
+                <w:t xml:space="preserve">V. Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/jtcam.8913⟩</w:t>
+              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 162, pp.108362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2024.108362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03497233v3</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale three-dimensional analysis on local arrestability of intergranular crack in high-strength martensitic steel</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simulation of hydrogen embrittlement of steel using mixed nonlocal finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniella Lopes Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar El Ouazani Tuhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Osipov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2022.118053⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.105116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2023.105116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799344v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge tracing technique to study post‐necking behavior and failure in Al alloys and anisotropic plasticity in line pipe steels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Plasticity and ductility of an anisotropic recrystallized AA2198 Al-Cu-Li alloy in T3 and T8 conditions during proportional and non-proportional loading paths: simulations and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqiang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ffe.13754⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.8913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03691084v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03497233v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between mechanical response and microscopic crack propagation behavior of hydrogen-related intergranular fracture in as-quenched martensitic steel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Multi-scale three-dimensional analysis on local arrestability of intergranular crack in high-strength martensitic steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akinobu Shibata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Gutierrez-Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goro Miyamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2021.142288⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 234, pp.118053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2022.118053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690737v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of local stress, strain, and hydrogen content on hydrogen-related fracture behavior in low-carbon martensitic steel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edge tracing technique to study post‐necking behavior and failure in Al alloys and anisotropic plasticity in line pipe steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Shokeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Madi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116828⟩</w:t>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ffe.13754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690727v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-oxidation of semicrystalline polymers: Damage nucleation versus growth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Relationship between mechanical response and microscopic crack propagation behavior of hydrogen-related intergranular fracture in as-quenched martensitic steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akinobu Shibata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Gutierrez-Urrutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuho Okada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goro Miyamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 831, pp.142288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2021.142288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.122090⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02437226v1</w:t>
+                <w:t xml:space="preserve">hal-03690737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of prestrain on ductility and toughness in a high-strength line pipe steel</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of local stress, strain, and hydrogen content on hydrogen-related fracture behavior in low-carbon martensitic steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akinobu Shibata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Yonemura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuji Momotani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myeong-Heom Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shusaku Takagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-020-00442-6⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 210, pp.116828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636866v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the 3D plastic anisotropy of HCP metals: Experiments and modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Photo-oxidation of semicrystalline polymers: Damage nucleation versus growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.N. Cundiff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Benzerga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2017.12.002⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 188, pp.122090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.122090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437541v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local microstructural characterization of an aged UR45N rolled steel: Application of the nanogauges grating coupled EBSD technique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of prestrain on ductility and toughness in a high-strength line pipe steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuhiro Shinohara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-020-00442-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2019.05.059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02279180v1</w:t>
+                <w:t xml:space="preserve">hal-02636866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of nanoscale strains at the austenitic stainless steel 316L surface : Coupling between nanogauges gratings and EBSD technique during in situ tensile test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Local microstructural characterization of an aged UR45N rolled steel: Application of the nanogauges grating coupled EBSD technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Marae Djouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Panicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaslain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 740-741, pp.315-335. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 759, pp.537-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2019.05.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2018.10.059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01928618v1</w:t>
+                <w:t xml:space="preserve">hal-02279180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and microstructural analysis on hydrogen-related fracture in a martensitic steel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evolution of the 3D plastic anisotropy of HCP metals: Experiments and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kondori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Benzerga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.09.097⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 117, pp.71-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2017.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437234v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Origin of the Anisotropic Damage of X100 Line Pipe Steel: Part I—In Situ Synchrotron Tomography Experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Investigation of nanoscale strains at the austenitic stainless steel 316L surface : Coupling between nanogauges gratings and EBSD technique during in situ tensile test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Marae Djouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Helfen</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaslain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40192-019-00165-0⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 740-741, pp.315-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2018.10.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437184v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense Brushes of Tilted Metallic Nanorods Grown onto Stretchable Substrates for Optical Strain Sensing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roberto Caputo</w:t>
+                <w:t xml:space="preserve">Mechanical and microstructural analysis on hydrogen-related fracture in a martensitic steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akinobu Shibata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuho Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nobuhiro Tsuji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.8b00441⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (54), pp.29034-29046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.09.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276671v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanogauges gratings for strain determination at nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Marae Djouda</w:t>
+                <w:t xml:space="preserve">On the Origin of the Anisotropic Damage of X100 Line Pipe Steel: Part I—In Situ Synchrotron Tomography Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Montay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yazid Madi</w:t>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Shinohara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Helfen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.08.014⟩</w:t>
+              <w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (4), pp.570-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40192-019-00165-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601621v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local approach to fracture applied to the analysis of a full size test on a pipe containing a girth weld defect</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dense Brushes of Tilted Metallic Nanorods Grown onto Stretchable Substrates for Optical Strain Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Marae-Djouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Caputo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Bercu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2017.07.035⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (5), pp.2347-2355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.8b00441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01634056v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain capacity assessment of API X65 steel using damage mechanics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andrew Ruggiero</w:t>
+                <w:t xml:space="preserve">Nanogauges gratings for strain determination at nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Marae Djouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Iannitti</w:t>
+                <w:t xml:space="preserve">Guillaume Montay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Panicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42, pp.315-327. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.268-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3221/IGF-ESIS.42.33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633698v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic ductile failure of a high-strength line pipe steel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Local approach to fracture applied to the analysis of a full size test on a pipe containing a girth weld defect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-015-0054-x⟩</w:t>
+              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82, pp.404-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2017.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295773v1</w:t>
+                <w:t xml:space="preserve">hal-01634056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The beginnings of plasmomechanics : towards plasmonic strain sensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Montay</w:t>
+                <w:t xml:space="preserve">Strain capacity assessment of API X65 steel using damage mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Bonora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Ruggiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Iannitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Materials Science in China</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42, pp.315-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3221/IGF-ESIS.42.33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11706-015-0290-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01286265v1</w:t>
+                <w:t xml:space="preserve">hal-01633698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic mode interferences and Fano resonances in Metal-Insulator-Metal nanostructured interface OPEN</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anisotropic ductile failure of a high-strength line pipe steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuhiro Shinohara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep14419⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 197 (2), pp.127-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-015-0054-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237837v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic damage behavior in high-strength line pipe steels</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The beginnings of plasmomechanics : towards plasmonic strain sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Marae Djouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Cataldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers of Materials Science in China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (2), pp.170-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11706-015-0290-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00705798v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic flow and ductile rupture of a 2198 Al–Cu–Li aluminum alloy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Plasmonic mode interferences and Fano resonances in Metal-Insulator-Metal nanostructured interface OPEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Marae Djouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2010.06.029⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, 14419, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep14419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00569967v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined phenomenological model for the representation of anisotropic hardening behavior in high strength steel line pipes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Anisotropic damage behavior in high-strength line pipe steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuhiro Shinohara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22, pp.83-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687352v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack initiation and propagation close to the interface in a ferrite-austenite joint</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Plastic flow and ductile rupture of a 2198 Al–Cu–Li aluminum alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqiang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2005.01.056⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50, pp.1365-1371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2010.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154553v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cycle fatigue of welded joints : coupled initiation propagation model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A combined phenomenological model for the representation of anisotropic hardening behavior in high strength steel line pipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuhiro Shinohara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Matheron</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2003.06.017⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (6), pp.917-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2010.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00166079v1</w:t>
+                <w:t xml:space="preserve">hal-00687352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cycle fatigue of welded joints : new experimental approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Crack initiation and propagation close to the interface in a ferrite-austenite joint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Motarjemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koçak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2003.06.016⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 397, pp.84-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2005.01.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00166076v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Low cycle fatigue of welded joints : coupled initiation propagation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naman Recho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 228, pp.179-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2003.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low cycle fatigue of welded joints : new experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naman Recho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mongabure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 228, pp.161-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2003.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mechanical cyclic behaviour of 316L welded joint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mongabure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4, pp.619-626. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mecind.2003.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4674,1925 +4954,1925 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of prior plastic deformation on the fatigue behavior of a high strength martensitic steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dussario Tousse Tchamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue Design 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Senlis, France. pp.450-456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la température de transition et de la ténacité sur prélèvements quasi non destructifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van Gorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dodelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium scientifique et technique Esope, FCTM-ESOPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the 3D Plastic Anisotropy of a Magnesium Alloy Processed Using Severe Plastic Deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. S Herrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amine A Benzerga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnesium Technology 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, San Antonio (Texas), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-05789-3_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Fatigue Crack Growth Behavior by Experiments and Numerical Simulations on Full-Size Pipeline Steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Hjiej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Osipov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 12th International Pipeline Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Calgary, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/IPC2018-78495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a New Tool for Pipelines Integrity Evaluation: A Correlation Between Local Strains and Hardness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Marae Djouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissandre Bonnaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murès Zarea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 12th International Pipeline Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Calgary, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/IPC2018-78547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical analyzed of lattice plasmon modes in substrate-supported gratings: application of strain sensors design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Marae-Djouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Caputo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMA, 13th Mediterranean Workshop and Topical Meeting Novel Optical Materials and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Cetraro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justification of weld overmatch for strain based design applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-sixth (2016) International Ocean and Polar Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Rhodes, Greece. pp.406-415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes locaux de déformation de l'acier inoxydable austénitique 316L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Marae Djouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Panicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème congrès français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the sent specimen in pipeline design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th JTM - EPRG European pipeline research group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Paris, France. 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization of gold nanoparticles via copolymer templates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Marae-Djouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Montay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Advanced Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In‐service life estimation of damaged gas pipelines : Full‐scale experiments and finite element analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Burgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hertz-Clemens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FDMD II - JIP 2014 - Fatigue Design &amp; Material Defects </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France. 06007, 3 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/20141206007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanogauges for optical strain sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Marae-Djouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Montay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modeling of ductile rupture with relationship to microstructures in 2198 Al-Li alloy for aeronautic application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianqiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Ottawa, Canada. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed mode ductile fracture of an anisotropic 2024 Al-Cu alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tankoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianqiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naman Recho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fracture of materials and structures from micro to macro scale - ECF 18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Dresden, Germany. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00541089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ductile rupture of prestrained X100 pipeline steel sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuhiro Shinohara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fracture of materials and structures from micro to macro scale - ECF 18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Dresden, Germany. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00541106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of prestrain on ductility of a X100 pipeline steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuhiro Shinohara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECF 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Brno, Czech Republic. pp.757-764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00329777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6602,147 +6882,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of “Plasticity and ductility of an anisotropic recrystallized AA2198 Al-Cu-Li alloy in T3 and T8 conditions during proportional and non-proportional loading paths: simulations and experiments”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianqiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6752,151 +7032,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livre blanc « Produire, Stocker et utiliser l’hydrogène »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Hadj Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Carnot M.I.N.E.S. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04645366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6906,105 +7186,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endommagement et rupture des aciers : de la mini-éprouvette à la structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Université Paris 13 - Sorbonne Paris Cité, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02441798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId214"/>
+      <w:footerReference w:type="default" r:id="rId226"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7072,51 +7352,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="147FCFB1"/>
+    <w:nsid w:val="2776FA0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7303,51 +7583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yazid-madi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3530-8668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167045806" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222743v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Madi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-F. Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villeroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurent-Brocq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.148922" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417707v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zouari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain D&#233;pinoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mataigne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.340" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083638v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Santana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Okumko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Morgeneyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.04.398" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053979v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihan Cheng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.14665" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04563097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinobu Shibata" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gutierrez-Urrutia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Nakamura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Moronaga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuho Okada" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112092" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010087v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopes Pinto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Osipov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Furtado" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourguignon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.165" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560050v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.ISIJINT-2023-316" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571477v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belkacemi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Farrugia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meddour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2024.108362" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187719v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Lopes Pinto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar El Ouazani Tuhami" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Osipov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105116" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497233v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Kong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum-Benziane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.8913" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goro Miyamoto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118053" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691084v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Shokeir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Belhadj" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13754" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690737v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.142288" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690727v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Yonemura" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Momotani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myeong-Heom Park" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusaku Takagi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116828" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437226v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Cundiff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Benzerga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.122090" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636866v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Shinohara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-020-00442-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kondori" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2017.12.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279180v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Marae Djouda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Panicaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;al" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.05.059" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01928618v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.10.059" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437234v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuhiro Tsuji" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.09.097" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437184v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Garcia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shinohara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Helfen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00165-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276671v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Marae-Djouda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gontier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Caputo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Bercu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b00441" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01601621v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.08.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01634056v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Soret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaffard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2017.07.035" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KH2S97F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633698v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Testa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bonora" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Gentile" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ruggiero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Iannitti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.42.33" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295773v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0054-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01286265v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cataldi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11706-015-0290-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01237837v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nicolas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14419" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00705798v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569967v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.06.029" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM1RWFGS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687352v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2010.06.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154553v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motarjemi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ko&#231;ak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2005.01.056" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TC1PFG9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166079v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naman Recho" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Matheron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2003.06.017" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSX374MH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166076v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mongabure" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2003.06.016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQV58CP6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166088v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mecind.2003.09.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93X3P8WF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419840v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dussario Tousse Tchamassi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Nouri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691096v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van Gorp" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dodelin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Polo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437293v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S Herrington" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amine A Benzerga" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05789-3_42" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437540v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hjiej" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebrun" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IPC2018-78495" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437536v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Bonnaudet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mur&#232;s Zarea" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IPC2018-78547" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02481532v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421639v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251129v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01183303v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02481803v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669976v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Burgaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Batisse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hertz-Clemens" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141206007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02481810v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822292v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00541089v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tankoua" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00541106v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329777v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889903v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02441798v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yazid-madi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3530-8668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167045806" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585312v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Santana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Okumko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A King" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bolitt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2026.154770" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585314v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fern&#225;ndez-Pis&#243;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Sellam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Farrugia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Madi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2026.113832" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417707v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zouari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain D&#233;pinoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mataigne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.340" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Santana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Morgeneyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.04.398" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053979v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihan Cheng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.14665" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222743v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-F. Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villeroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurent-Brocq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.148922" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04563097v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinobu Shibata" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gutierrez-Urrutia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Nakamura" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Moronaga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuho Okada" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112092" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010087v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopes Pinto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Osipov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Furtado" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourguignon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.165" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560050v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.ISIJINT-2023-316" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571477v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belkacemi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Farrugia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meddour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2024.108362" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187719v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Lopes Pinto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar El Ouazani Tuhami" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Osipov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105116" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497233v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Kong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum-Benziane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.8913" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799344v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goro Miyamoto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118053" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691084v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Shokeir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Belhadj" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Petit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13754" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690737v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.142288" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690727v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Yonemura" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Momotani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myeong-Heom Park" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusaku Takagi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116828" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437226v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Cundiff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Benzerga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.122090" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636866v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Shinohara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-020-00442-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279180v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Marae Djouda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Panicaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;al" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.05.059" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437541v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kondori" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2017.12.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV2NQMZ6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01928618v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.10.059" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437234v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuhiro Tsuji" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.09.097" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437184v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Garcia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shinohara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Helfen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00165-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276671v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Marae-Djouda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gontier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Caputo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Bercu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b00441" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01601621v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.08.014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01634056v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Soret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaffard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2017.07.035" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KH2S97F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633698v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Testa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bonora" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Gentile" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ruggiero" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Iannitti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.42.33" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295773v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0054-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01286265v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cataldi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11706-015-0290-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01237837v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nicolas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14419" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00705798v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569967v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.06.029" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM1RWFGS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687352v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2010.06.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154553v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motarjemi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ko&#231;ak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2005.01.056" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TC1PFG9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166079v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naman Recho" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Matheron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2003.06.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSX374MH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166076v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mongabure" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2003.06.016" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQV58CP6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166088v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mecind.2003.09.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93X3P8WF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419840v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dussario Tousse Tchamassi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Nouri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piette" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691096v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van Gorp" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dodelin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Polo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437293v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S Herrington" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amine A Benzerga" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05789-3_42" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437540v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hjiej" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebrun" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IPC2018-78495" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437536v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Bonnaudet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mur&#232;s Zarea" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IPC2018-78547" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02481532v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421639v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251129v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01183303v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02481803v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669976v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Burgaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Batisse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hertz-Clemens" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141206007" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02481810v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822292v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00541089v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tankoua" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00541106v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329777v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889903v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02441798v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>