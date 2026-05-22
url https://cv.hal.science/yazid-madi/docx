--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -476,892 +476,892 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05585314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of steel substrate behavior on the deformation and cracking of Zn–Al–Mg coatings on galvanized steel sheets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tensile properties and fracture toughness of chemically-architectured high-entropy alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Zouari</w:t>
+                <w:t xml:space="preserve">A-F. Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Forest</w:t>
+                <w:t xml:space="preserve">B. Villeroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dépinoy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Laurent-Brocq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmeca.340⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 944, pp.148922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2025.148922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417707v1</w:t>
+                <w:t xml:space="preserve">hal-05222743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the influence of strain rate on hydrogen embrittlement in steel sub-size tensile specimens using 3D X-ray tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size and Thickness Effects on the Ductile Fracture Toughness of a 316 L(N) Austenitic Stainless Steel in As‐Received and Aged Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihan Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.M. Santana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Okumko</w:t>
+                <w:t xml:space="preserve">Jérôme Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew King</w:t>
+                <w:t xml:space="preserve">Bernard Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.F. Morgeneyer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.04.398⟩</w:t>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ffe.14665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05083638v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and Thickness Effects on the Ductile Fracture Toughness of a 316 L(N) Austenitic Stainless Steel in As‐Received and Aged Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the influence of strain rate on hydrogen embrittlement in steel sub-size tensile specimens using 3D X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Okumko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihan Cheng</w:t>
+                <w:t xml:space="preserve">Andrew King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Garnier</w:t>
+                <w:t xml:space="preserve">T.F. Morgeneyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Marini</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ffe.14665⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138, pp.626-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.04.398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053979v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile properties and fracture toughness of chemically-architectured high-entropy alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of steel substrate behavior on the deformation and cracking of Zn–Al–Mg coatings on galvanized steel sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dépinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Laurent-Brocq</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Michel Mataigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 944, pp.148922. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 353 (G1), pp.1425-1449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2025.148922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222743v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local crack arrestability and deformation microstructure evolution of hydrogen-related fracture in martensitic steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of hydrogen embrittlement in steels using modified pressurized disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akinobu Shibata</w:t>
+                <w:t xml:space="preserve">D. Lopes Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Gutierrez-Urrutia</w:t>
+                <w:t xml:space="preserve">N. Osipov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akiko Nakamura</w:t>
+                <w:t xml:space="preserve">J. Furtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taku Moronaga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kazuho Okada</w:t>
+                <w:t xml:space="preserve">F. Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112092⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 88, pp.498-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.09.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563097v1</w:t>
+                <w:t xml:space="preserve">hal-05010087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of hydrogen embrittlement in steels using modified pressurized disks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L.M. Santana</w:t>
+                <w:t xml:space="preserve">Local crack arrestability and deformation microstructure evolution of hydrogen-related fracture in martensitic steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akinobu Shibata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lopes Pinto</w:t>
+                <w:t xml:space="preserve">Ivan Gutierrez-Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Osipov</w:t>
+                <w:t xml:space="preserve">Akiko Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Furtado</w:t>
+                <w:t xml:space="preserve">Taku Moronaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bourguignon</w:t>
+                <w:t xml:space="preserve">Kazuho Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 88, pp.498-514. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.112092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.09.165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010087v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between Three-dimensional Crack Morphology and Macroscopic Mechanical Properties of Hydrogen-related Fracture in Martensitic Steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akinobu Shibata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taku Moronaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIJ international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 64 (4), pp.660-667. </w:t>
@@ -1412,51 +1412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization of hydrogen embrittlement in a gaseous environment: An innovative test setup using sub-size specimens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M. Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Belkacemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1585,51 +1585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Osipov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.105116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1715,51 +1715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-31. </w:t>
@@ -1797,77 +1797,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale three-dimensional analysis on local arrestability of intergranular crack in high-strength martensitic steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akinobu Shibata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Gutierrez-Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goro Miyamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1944,51 +1944,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge tracing technique to study post‐necking behavior and failure in Al alloys and anisotropic plasticity in line pipe steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Shokeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2061,77 +2061,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between mechanical response and microscopic crack propagation behavior of hydrogen-related intergranular fracture in as-quenched martensitic steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akinobu Shibata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Gutierrez-Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuho Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goro Miyamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2195,51 +2195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of local stress, strain, and hydrogen content on hydrogen-related fracture behavior in low-carbon martensitic steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akinobu Shibata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Yonemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2459,51 +2459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuhiro Shinohara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2697,51 +2697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kondori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Benzerga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2934,103 +2934,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and microstructural analysis on hydrogen-related fracture in a martensitic steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akinobu Shibata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuho Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobuhiro Tsuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 44 (54), pp.29034-29046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3505,51 +3505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 82, pp.404-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3755,51 +3755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuhiro Shinohara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 197 (2), pp.127-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4114,51 +4114,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic damage behavior in high-strength line pipe steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuhiro Shinohara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4235,51 +4235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50, pp.1365-1371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4351,51 +4351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuhiro Shinohara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (6), pp.917-927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4429,51 +4429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack initiation and propagation close to the interface in a ferrite-austenite joint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5244,51 +5244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. S Herrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amine A Benzerga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5746,51 +5746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-sixth (2016) International Ocean and Polar Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Rhodes, Greece. pp.406-415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5809,519 +5809,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes locaux de déformation de l'acier inoxydable austénitique 316L</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Marae Djouda</w:t>
+                <w:t xml:space="preserve">Use of the sent specimen in pipeline design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaffard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème congrès français de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France. 3 p</w:t>
+              <w:t xml:space="preserve">20th JTM - EPRG European pipeline research group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France. 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251129v1</w:t>
+                <w:t xml:space="preserve">hal-01183303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the sent specimen in pipeline design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clement Soret</w:t>
+                <w:t xml:space="preserve">Mécanismes locaux de déformation de l'acier inoxydable austénitique 316L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Marae Djouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaslain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Panicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th JTM - EPRG European pipeline research group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Paris, France. 34 p</w:t>
+              <w:t xml:space="preserve">22ème congrès français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183303v1</w:t>
+                <w:t xml:space="preserve">hal-01251129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organization of gold nanoparticles via copolymer templates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Gontier</w:t>
+                <w:t xml:space="preserve">In‐service life estimation of damaged gas pipelines : Full‐scale experiments and finite element analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Burgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Batisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hertz-Clemens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Montay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Advanced Nanomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FDMD II - JIP 2014 - Fatigue Design &amp; Material Defects </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. 06007, 3 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20141206007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481803v1</w:t>
+                <w:t xml:space="preserve">hal-01669976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In‐service life estimation of damaged gas pipelines : Full‐scale experiments and finite element analyses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Georges Cailletaud</w:t>
+                <w:t xml:space="preserve">Organization of gold nanoparticles via copolymer templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Marae-Djouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDMD II - JIP 2014 - Fatigue Design &amp; Material Defects </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Conference on Advanced Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Aveiro, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669976v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanogauges for optical strain sensors</w:t>
               </w:r>
@@ -6346,51 +6346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Marae-Djouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Montay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6445,51 +6445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modeling of ductile rupture with relationship to microstructures in 2198 Al-Li alloy for aeronautic application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianqiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6540,51 +6540,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed mode ductile fracture of an anisotropic 2024 Al-Cu alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tankoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6648,51 +6648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ductile rupture of prestrained X100 pipeline steel sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuhiro Shinohara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6756,51 +6756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of prestrain on ductility of a X100 pipeline steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuhiro Shinohara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6948,51 +6948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -7352,51 +7352,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2776FA0B"/>
+    <w:nsid w:val="56B0BA90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7583,51 +7583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yazid-madi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3530-8668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167045806" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585312v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Santana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Okumko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A King" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bolitt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2026.154770" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585314v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fern&#225;ndez-Pis&#243;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Sellam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Farrugia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Madi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2026.113832" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417707v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zouari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain D&#233;pinoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mataigne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.340" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Santana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Morgeneyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.04.398" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053979v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihan Cheng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.14665" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222743v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-F. Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villeroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurent-Brocq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.148922" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04563097v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinobu Shibata" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gutierrez-Urrutia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Nakamura" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Moronaga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuho Okada" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112092" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010087v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopes Pinto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Osipov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Furtado" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourguignon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.165" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560050v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.ISIJINT-2023-316" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571477v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belkacemi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Farrugia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meddour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2024.108362" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187719v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Lopes Pinto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar El Ouazani Tuhami" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Osipov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105116" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497233v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Kong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum-Benziane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.8913" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799344v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goro Miyamoto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118053" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691084v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Shokeir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Belhadj" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Petit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13754" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690737v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.142288" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690727v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Yonemura" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Momotani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myeong-Heom Park" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusaku Takagi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116828" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437226v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Cundiff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Benzerga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.122090" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636866v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Shinohara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-020-00442-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279180v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Marae Djouda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Panicaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;al" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.05.059" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437541v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kondori" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2017.12.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV2NQMZ6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01928618v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.10.059" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437234v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuhiro Tsuji" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.09.097" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437184v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Garcia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shinohara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Helfen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00165-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276671v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Marae-Djouda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gontier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Caputo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Bercu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b00441" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01601621v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.08.014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01634056v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Soret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaffard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2017.07.035" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KH2S97F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633698v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Testa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bonora" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Gentile" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ruggiero" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Iannitti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.42.33" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295773v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0054-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01286265v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cataldi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11706-015-0290-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01237837v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nicolas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14419" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00705798v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569967v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.06.029" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM1RWFGS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687352v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2010.06.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154553v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motarjemi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ko&#231;ak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2005.01.056" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TC1PFG9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166079v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naman Recho" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Matheron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2003.06.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSX374MH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166076v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mongabure" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2003.06.016" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQV58CP6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166088v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mecind.2003.09.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93X3P8WF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419840v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dussario Tousse Tchamassi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Nouri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piette" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691096v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van Gorp" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dodelin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Polo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437293v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S Herrington" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amine A Benzerga" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05789-3_42" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437540v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hjiej" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebrun" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IPC2018-78495" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437536v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Bonnaudet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mur&#232;s Zarea" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IPC2018-78547" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02481532v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421639v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251129v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01183303v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02481803v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669976v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Burgaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Batisse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hertz-Clemens" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141206007" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02481810v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822292v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00541089v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tankoua" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00541106v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329777v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889903v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02441798v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yazid-madi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3530-8668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167045806" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585312v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Santana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Okumko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A King" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bolitt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2026.154770" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585314v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fern&#225;ndez-Pis&#243;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Sellam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Farrugia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Madi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2026.113832" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222743v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-F. Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villeroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurent-Brocq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.148922" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053979v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihan Cheng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.14665" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Santana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Morgeneyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.04.398" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zouari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain D&#233;pinoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mataigne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.340" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010087v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopes Pinto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Osipov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Furtado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourguignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.165" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04563097v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinobu Shibata" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gutierrez-Urrutia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Nakamura" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Moronaga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuho Okada" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112092" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560050v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.ISIJINT-2023-316" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571477v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belkacemi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Farrugia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meddour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2024.108362" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187719v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Lopes Pinto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar El Ouazani Tuhami" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Osipov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105116" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497233v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Kong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum-Benziane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.8913" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799344v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goro Miyamoto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118053" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691084v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Shokeir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Belhadj" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Petit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13754" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690737v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.142288" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690727v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Yonemura" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Momotani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myeong-Heom Park" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusaku Takagi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116828" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437226v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Cundiff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Benzerga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.122090" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636866v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Shinohara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-020-00442-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279180v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Marae Djouda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Panicaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;al" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.05.059" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437541v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kondori" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2017.12.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV2NQMZ6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01928618v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.10.059" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437234v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuhiro Tsuji" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.09.097" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437184v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Garcia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shinohara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Helfen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00165-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276671v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Marae-Djouda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gontier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Caputo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Bercu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b00441" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01601621v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.08.014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01634056v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Soret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaffard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2017.07.035" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KH2S97F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633698v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Testa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bonora" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Gentile" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ruggiero" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Iannitti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.42.33" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295773v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0054-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01286265v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cataldi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11706-015-0290-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01237837v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nicolas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14419" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00705798v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569967v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.06.029" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM1RWFGS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687352v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2010.06.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154553v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motarjemi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ko&#231;ak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2005.01.056" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TC1PFG9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166079v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naman Recho" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Matheron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2003.06.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSX374MH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166076v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mongabure" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2003.06.016" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQV58CP6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166088v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mecind.2003.09.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93X3P8WF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419840v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dussario Tousse Tchamassi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Nouri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piette" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691096v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van Gorp" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dodelin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Polo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437293v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S Herrington" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amine A Benzerga" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05789-3_42" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437540v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hjiej" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebrun" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IPC2018-78495" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437536v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Bonnaudet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mur&#232;s Zarea" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IPC2018-78547" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02481532v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421639v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01183303v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251129v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669976v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Burgaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Batisse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hertz-Clemens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141206007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02481803v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02481810v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822292v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00541089v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tankoua" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00541106v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329777v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889903v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02441798v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>