--- v0 (2026-03-15)
+++ v1 (2026-05-17)
@@ -815,50 +815,62 @@
               <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 103, pp.110-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.spl.2015.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
@@ -869,236 +881,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind and Solar Forecasting for Renewable Energy System using SARIMA-based Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacouba Boubacar Mainassara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landy Rabehasaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Al Masry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Time Series and Forecasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des modèles VARMA structurels avec innovations linéaires non corrélées mais non indépendantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacouba Boubacar Mainassara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Francq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00494707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1108,214 +1120,214 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating weak Markov-switching AR(1) models</w:t>
+                <w:t xml:space="preserve">Estimation of subcritical Galton Watson processes with correlated immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacouba Boubacar Mainassara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landy Rabehasaina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armel Bra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04975822v1</w:t>
+                <w:t xml:space="preserve">hal-04549758v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of subcritical Galton Watson processes with correlated immigration</w:t>
+                <w:t xml:space="preserve">Estimating weak Markov-switching AR(1) models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacouba Boubacar Mainassara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Bra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landy Rabehasaina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549758v2</w:t>
+                <w:t xml:space="preserve">hal-04975822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic checking of periodic vector autoregressive time series models with dependent errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacouba Boubacar Mainassara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1324,73 +1336,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Ursu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic checking in FARIMA models with uncorrelated but non-independent error terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacouba Boubacar Maïnassara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1412,249 +1424,249 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Saussereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386988v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating FARIMA models with uncorrelated but non-independent error terms</w:t>
+                <w:t xml:space="preserve">Portmanteau test for the asymmetric power GARCH model when the power is unknown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacouba Boubacar Maïnassara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youssef Esstafa</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Kadmiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Saussereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316503v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927237v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portmanteau test for the asymmetric power GARCH model when the power is unknown</w:t>
+                <w:t xml:space="preserve">Estimating FARIMA models with uncorrelated but non-independent error terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacouba Boubacar Maïnassara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Othman Kadmiri</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Esstafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Saussereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927237v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316503v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of multivariate asymmetric power GARCH models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacouba Boubacar Maïnassara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1676,413 +1688,413 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Saussereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945967v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of residual autocorrelations for multiplicative seasonal ARMA models with uncorrelated but non-independent error terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacouba Boubacar Maïnassara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulkarim Ilmi Amir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing and estimating information matrices of weak ARMA models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacouba Boubacar Mainassara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Francq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of weak VARMA models by modified Akaike's information criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacouba Boubacar Mainassara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493855v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate portmanteau test for structural VARMA models with uncorrelated but non-independent error terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacouba Boubacar Mainassara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455672v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating structural VARMA models with uncorrelated but non-independent error terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacouba Boubacar Mainassara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Francq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2092,100 +2104,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation, validation et identification des modèles ARMA faibles multivariés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacouba Boubacar Mainassara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Charles de Gaulle - Lille III, 2009. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00452032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2195,105 +2207,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'analyse statistique des modèles ARMA multivariés avec innovations linéaires non indépendantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacouba Boubacar Maïnassara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Statistiques [math.ST]. Université de Franche-Comté (Besançon), 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02292126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2440,51 +2452,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Boubacar Mainassara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Esstafa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/stan.70009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549822v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Boubacar Ma&#239;nassara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Ursu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11749-023-00859-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saussereau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-EJS2125" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boubacar Ma&#239;nassara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ilmi Amir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtsa.12692" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551911v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Kadmiri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtsa.12646" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691099v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Rabehasaina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01621459.2017.1380030" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178935v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2015.04.004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867736v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Haddad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Al Masry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494707v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Francq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975822v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Bra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549758v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711375v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386988v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316503v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927237v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945967v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008646v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkarim Ilmi Amir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carbon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493855v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455672v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455673v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00452032v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/tel-02292126v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Boubacar Mainassara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Esstafa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/stan.70009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549822v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Boubacar Ma&#239;nassara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Ursu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11749-023-00859-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saussereau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-EJS2125" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boubacar Ma&#239;nassara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ilmi Amir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtsa.12692" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551911v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Kadmiri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtsa.12646" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691099v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Rabehasaina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01621459.2017.1380030" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178935v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2015.04.004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPVM7N1S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867736v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Haddad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Al Masry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494707v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Francq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549758v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975822v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Bra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711375v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386988v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927237v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316503v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945967v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkarim Ilmi Amir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555305v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carbon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493855v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455672v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455673v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00452032v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/tel-02292126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>