--- v1 (2026-03-25)
+++ v2 (2026-05-03)
@@ -126,4022 +126,4290 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the inverse method to determine the thermal properties of liquid n-octadecane accounting for natural convection effect</w:t>
+                <w:t xml:space="preserve">Effect of baffle number on thermal and hydraulic performance of a helical solar air heater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Walid Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Bouabidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ashour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Belguith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2024.125864⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 310, pp.114488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2026.114488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626668v1</w:t>
+                <w:t xml:space="preserve">hal-05583306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental analysis of building walls thermal performance</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid Nanofluids Mixed Convection inside a Partially Heated Square Enclosure with Driven Sidewalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Dgheim</w:t>
+                <w:t xml:space="preserve">Meriem Bounib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Antczak</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aicha Bouhezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Teggar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Köten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17442591241254789⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (4), pp.1323-1350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/fhmt.2025.065254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684769v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal performance of double walls with polystyrene beads insufflation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Use of the inverse method to determine the thermal properties of liquid n-octadecane accounting for natural convection effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zalewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Sassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Groulx</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Science and Engineering Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4064587⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 231, pp.125864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2024.125864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04424448v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancements in Hollow Block Technology: Comprehensive Thermal and Mechanical Characterizations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental analysis of building walls thermal performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Al Fakhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Sassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Dgheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Antczak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en17236133⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (1), pp.5-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17442591241254789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871682v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of 3D heat flow in masonry walls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Thermal performance of double walls with polystyrene beads insufflation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Al Fakhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Sassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Dgheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Antczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Masonry Research and Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJMRI.2024.138311⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Science and Engineering Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4064587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296326v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Thermo-Aeraulic Behavior of a Heated Supply Air Window in Forced Convection: Numerical and Experimental Approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Enhancements in Hollow Block Technology: Comprehensive Thermal and Mechanical Characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Dgheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Antczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 16 (7), pp.3243. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en16073243⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 17 (23), pp.6133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en17236133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102262v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Analysis of Concrete Mixtures with Recycled EPS Aggregates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Towards a better understanding of 3D heat flow in masonry walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Al Fakhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Sassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Dgheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yassine Cherif</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Antczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Material Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30564/jbms.v4i2.5251⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Masonry Research and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (3), pp.217-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJMRI.2024.138311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04105911v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-energy building envelope design in Lebanese climate context: the case study of traditional Lebanese detached house</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analysis of the Thermo-Aeraulic Behavior of a Heated Supply Air Window in Forced Convection: Numerical and Experimental Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Zeiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Antczak</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lassue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy efficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12053-022-10065-6⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (7), pp.3243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16073243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03972263v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermophysical Characterization of a Thermoregulating Interior Coating Containing a Bio-Sourced Phase Change Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Toifane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tittelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Leuck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (8), pp.3827. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app12083827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient and simple method for investigating dynamic heat transfer in multilayered building components</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Low-energy building envelope design in Lebanese climate context: the case study of traditional Lebanese detached house</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Sassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Dgheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Antczak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Dgheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Masonry Research and Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/ijmri.2022.10046134⟩</w:t>
+              <w:t xml:space="preserve">Energy efficiency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (8), pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12053-022-10065-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637177v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of heat transfer phenomena inside concrete hollow blocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Thermal Analysis of Concrete Mixtures with Recycled EPS Aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisha Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Sassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Dgheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Al Fakhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Antczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Material Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 4 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30564/jbms.v4i1.4500⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 4 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30564/jbms.v4i2.5251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784099v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental feasibility for the incorporation of solid waste aggregates in masonry hollow blocks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An efficient and simple method for investigating dynamic heat transfer in multilayered building components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Sassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Antczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Dgheim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Antczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2021.1982779⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Masonry Research and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (3), pp.281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/ijmri.2022.10046134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552712v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Numerical Simulation of Turbulent Mixed Convection in a Cubical Cavity Containing a Hot Block</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analysis of heat transfer phenomena inside concrete hollow blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Al Fakhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Sassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Dgheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Antczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.47176/JAFM.14.06.32604⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Material Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30564/jbms.v4i1.4500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772338v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal performance of lightweight concrete applications in building envelopes in Lebanon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental feasibility for the incorporation of solid waste aggregates in masonry hollow blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Al Fakhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Sassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Dgheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Antczak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12273-021-0762-2⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2021.1982779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258052v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal characterization of building walls under random boundary conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">3D Numerical Simulation of Turbulent Mixed Convection in a Cubical Cavity Containing a Hot Block</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ghernaout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Science and Engineering Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4049432⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (06), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47176/JAFM.14.06.32604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209136v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes expérimentales et numériques appliquées à la caractérisation thermophysique d'un mur en briques anciennes en conditions instationnaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thermal performance of lightweight concrete applications in building envelopes in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Sassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Kinab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Antczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph Dgheim</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/iste.op.2020.0517⟩</w:t>
+              <w:t xml:space="preserve">Building Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (5), pp.1359-1375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12273-021-0762-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209139v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Thermal Assessment of EPS Concrete Hollow Blocks in Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Sassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Dgheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Antczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (8), pp.05020007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/(asce)mt.1943-5533.0003335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the mechanical and thermal performances of concrete hollow blocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Méthodes expérimentales et numériques appliquées à la caractérisation thermophysique d'un mur en briques anciennes en conditions instationnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Sassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Antczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Dgheim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Antczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S42452-020-03881-X⟩</w:t>
+              <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/iste.op.2020.0517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209135v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical natural convection in an asymmetrically heated double vertical facade</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thermal characterization of building walls under random boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Sassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Sassine</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Antczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Lassue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Zalewski</w:t>
+                <w:t xml:space="preserve">Joseph Dgheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2020.106288⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Science and Engineering Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (5), pp.054502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4049432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246431v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Thermal Assessmentof Lebanese Traditional Hollow Blocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Investigation of the mechanical and thermal performances of concrete hollow blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Sassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Dgheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Antczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+              <w:t xml:space="preserve">SN Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10765-020-02626-7⟩</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S42452-020-03881-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209133v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of natural convection and flow visualization in an asymmetrically heated open vertical channel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical natural convection in an asymmetrically heated double vertical facade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lassue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Science and Engineering Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4043533⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2020.106288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246386v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric identification of thermophysical properties in masonry walls of buildings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental and Numerical Thermal Assessmentof Lebanese Traditional Hollow Blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Sassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Dgheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Antczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2019.100801⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10765-020-02626-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209140v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-Diffusive Natural Convection in a Mixture-Filled Cavity with Walls\textquotesingle Opposite Temperatures and Concentrations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental analysis of natural convection and flow visualization in an asymmetrically heated open vertical channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hassane Naji</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Sassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zalewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaies Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01457632.2018.1460928⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Science and Engineering Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1--34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4043533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246209v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation and analysis of indoor air quality in a room based on impinging jet ventilation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Parametric identification of thermophysical properties in masonry walls of buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Sassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Naji</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Antczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.11.276⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.100801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2019.100801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527849v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical study of indoor air quality in a ventilated room using different strategies of ventilation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Double-Diffusive Natural Convection in a Mixture-Filled Cavity with Walls\textquotesingle Opposite Temperatures and Concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounes Koufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. El Ganaoui</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2016043⟩</w:t>
+              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (15), pp.1268--1285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01457632.2018.1460928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924627v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal performance evaluation of a massive brick wall under real weather conditions via the Conduction Transfer function method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Numerical investigation of turbulent mixed convection in an open cavity: Effect of inlet and outlet openings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounes Koufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Antczak</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2017.04.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 116, pp.103-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563214v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency domain regression method to predict thermal behavior of brick wall of existing buildings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thermal performance evaluation of a massive brick wall under real weather conditions via the Conduction Transfer function method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Sassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Antczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.11.134⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.56-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2017.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04563198v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of turbulent mixed convection in an open cavity: Effect of inlet and outlet openings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Frequency domain regression method to predict thermal behavior of brick wall of existing buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Sassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Naji</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Antczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.02.007⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.24-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.11.134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524282v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of thermal properties of brick wall for existing construction in the north of France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">A numerical study of indoor air quality in a ventilated room using different strategies of ventilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Koufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Antczak</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2017.09.007⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), pp.221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2016043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04563209v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark solutions for natural convection flows in vertical channels submitted to different open boundary conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical investigation and analysis of indoor air quality in a room based on impinging jet ventilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounes Koufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohir Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Naji</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2013.05.003⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139, pp.710-717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.11.276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841302v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un choix d’isolant optimal pour la réhabilitation durable du parc de logements anciens privés de la ville de Lille - typologie de bâtiments et comparatif d’isolants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental determination of thermal properties of brick wall for existing construction in the north of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Sassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chauchois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Antczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ABTP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, pp.15-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2017.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563271v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superficial heat transfer by forced convection and radiation in a horizontal channel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Benchmark solutions for natural convection flows in vertical channels submitted to different open boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Desrayaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72, pp.18-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2013.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un choix d’isolant optimal pour la réhabilitation durable du parc de logements anciens privés de la ville de Lille - typologie de bâtiments et comparatif d’isolants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Sassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohir Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Antczak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ABTP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1/2, pp.25-35,4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Superficial heat transfer by forced convection and radiation in a horizontal channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zalewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lassue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (9), pp.1696-1706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2009.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4151,1649 +4419,1649 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et numérique des échanges convectifs au sein d’une fenêtre pariétodynamique chauffante</w:t>
+                <w:t xml:space="preserve">Analyse des phénomènes de transfert de chaleur à l'intérieur des blocs creux en béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salem Zeiny</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Joelle Al Fakhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Sassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Dgheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Antczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème Colloque International Franco-Québécois, Ville et transition</w:t>
+              <w:t xml:space="preserve">XVème Colloque International Franco-Québécois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524761v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal performance of a supply-air window with triple heating glazing inserted in building envelope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Zeiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022: CLIMA 2022 The 14th REHVA HVAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Rotterdam (NL), Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34641/clima.2022.338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des phénomènes de transfert de chaleur à l'intérieur des blocs creux en béton</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale et numérique des échanges convectifs au sein d’une fenêtre pariétodynamique chauffante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Zeiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lassue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème Colloque International Franco-Québécois</w:t>
+              <w:t xml:space="preserve">XVème Colloque International Franco-Québécois, Ville et transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563286v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des performances énergétiques d’un stockage contenant un matériaux à changement de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Thonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVème Colloque International Franco-Québécois Ville et transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique des échanges convectifs au sein d’une fenêtre pariétodynamique de type Paziaud® contenant un film chauffant.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Identification paramétrique des propriétés thermophysiques d’un mur en brique ancienne : Approches expérimentale et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Sassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lassue</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Antczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie 16-20 juin 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Baie St-Paul, Québec, Canada,, Unknown Region</w:t>
+              <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246383v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification paramétrique des propriétés thermophysiques d’un mur en brique ancienne : Approches expérimentale et numérique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Etude numérique des échanges convectifs au sein d’une fenêtre pariétodynamique de type Paziaud® contenant un film chauffant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Antczak</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tittelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie 16-20 juin 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Baie St-Paul, Québec, Canada,, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209294v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique des échanges convectifs au sein d’une fenêtre pariétodynamique de type Paziaud® contenant un film chauffant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tittelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Baie St-Paul, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique du transport d'un aéro-contaminant en convection naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounes Koufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, St Lô, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark numerical and experimental solutions of turbulent natural convection in open square cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounes Koufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Mechanics of Complex Solids and Fluids, ICMCSF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed dynamic heat transfer modeling in thick brick walls typical of Lille Metropolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Sassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Antczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the dynamic thermal transfer in walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Sassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Antczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Energy and Environmental Protection, ICEEP 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Hohhot, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical determination of local forced convection heat transfer in a horizontal channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5Th European Thermal-Sciences Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Eindhoven (Netherlands), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent forced convection in a horizontal channel with rectangular obstacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICHMT International Symposium on Advances in Computational Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale et numérique de transferts couplés par rayonnement et convection sur plaque plane dans une conduite horizontale de section rectangulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermiques des systèmes. VIIIème Colloque Interuniversitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude expérimentale de la convection naturelle entre deux plaques planes verticales différentiellement chauffées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermiques des systèmes. VIIIème Colloque Interuniversitaire Franco-Québécois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5803,721 +6071,721 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure compréhension des transferts de chaleur dans un mur de maçonnerie modélisé en 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Al Fakhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Sassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Dgheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Antczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONFÉRENCE IBPSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique du transport d'un aéro-contaminant dans une cavité ventilée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounes Koufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of laminar natural convective flow of a contaminated mixture in a closed room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounes Koufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th international conference on efficiency- ECOS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils pour l’étude expérimentale de la convection naturelle entre plaques planes verticales différentiellement chauffées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de transferts thermiques couplés (convection forcée / rayonnement) dans une conduite horizontale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2005 - Revue générale de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.343-348, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale fluxmétrique de transferts convectifs et radiatifs couplés dans un canal horizontal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2004 – Revue générale de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId140"/>
+      <w:footerReference w:type="default" r:id="rId153"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6585,51 +6853,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4EDF9E86"/>
+    <w:nsid w:val="745CDC07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6816,51 +7084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ycherif" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6052-3477" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626668v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Cherif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Sassine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Groulx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125864" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684769v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Al Fakhoury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dgheim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Antczak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17442591241254789" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424448v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064587" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04871682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rizk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Farah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17236133" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMRI.2024.138311" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102262v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Zeiny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lassue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16073243" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105911v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Ayoubi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30564/jbms.v4i2.5251" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03972263v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-022-10065-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654178v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Toifane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leuck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12083827" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637177v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijmri.2022.10046134" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784099v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30564/jbms.v4i1.4500" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552712v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.1982779" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772338v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouabdallah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ghernaout" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arici" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47176/JAFM.14.06.32604" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03258052v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kinab" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nasrallah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-021-0762-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209136v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049432" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209139v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2020.0517" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209138v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)mt.1943-5533.0003335" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209135v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S42452-020-03881-X" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246431v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sassine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106288" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209133v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-020-02626-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaies Souidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lassue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043533" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209140v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2019.100801" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246209v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Koufi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Naji" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2018.1460928" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527849v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Naji" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.276" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924627v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Koufi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cherif" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ganaoui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016043" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563214v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2017.04.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563198v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.11.134" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75L0T8S8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524282v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.02.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F5G5L4B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563209v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chauchois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2017.09.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6X8Z7FZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563271v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563221v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.01.017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGPKQ9W0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524761v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524714v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34641/clima.2022.338" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563286v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591172v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thonon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246383v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209294v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563299v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563313v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568960v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568967v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568962v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569014v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569017v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569024v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569029v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569005v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568990v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568957v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568984v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568976v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568970v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ycherif" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6052-3477" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583306v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben Amara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bouabidi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ashour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Cherif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Belguith" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2026.114488" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572460v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bounib" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Bouhezza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khelifa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Teggar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan K&#246;ten" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/fhmt.2025.065254" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626668v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Sassine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Groulx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125864" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Al Fakhoury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dgheim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Antczak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17442591241254789" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424448v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064587" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04871682v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rizk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Farah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17236133" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296326v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMRI.2024.138311" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102262v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Zeiny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lassue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16073243" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Toifane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leuck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12083827" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03972263v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-022-10065-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105911v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Ayoubi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30564/jbms.v4i2.5251" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637177v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijmri.2022.10046134" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30564/jbms.v4i1.4500" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552712v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.1982779" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772338v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouabdallah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ghernaout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arici" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47176/JAFM.14.06.32604" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03258052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kinab" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nasrallah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-021-0762-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209138v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)mt.1943-5533.0003335" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209139v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2020.0517" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209136v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049432" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209135v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S42452-020-03881-X" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246431v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sassine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106288" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209133v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-020-02626-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246386v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaies Souidi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lassue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043533" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2019.100801" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246209v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Koufi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Naji" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2018.1460928" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524282v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Naji" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.02.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F5G5L4B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563214v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2017.04.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563198v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.11.134" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75L0T8S8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Koufi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cherif" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ganaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016043" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527849v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.276" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chauchois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2017.09.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6X8Z7FZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563271v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563221v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.01.017" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGPKQ9W0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524714v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34641/clima.2022.338" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524761v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591172v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thonon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209294v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246383v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563299v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563313v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568960v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568967v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568962v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569014v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569017v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569024v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569029v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569005v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568990v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568957v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568984v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568976v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568970v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>