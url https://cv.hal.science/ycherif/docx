--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1181,173 +1181,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical Characterization of a Thermoregulating Interior Coating Containing a Bio-Sourced Phase Change Material</w:t>
+                <w:t xml:space="preserve">Thermal Analysis of Concrete Mixtures with Recycled EPS Aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hachmi Toifane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tittelein</w:t>
+                <w:t xml:space="preserve">Aisha Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Sassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Dgheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Al Fakhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app12083827⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Material Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30564/jbms.v4i2.5251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654178v1</w:t>
+                <w:t xml:space="preserve">hal-04105911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-energy building envelope design in Lebanese climate context: the case study of traditional Lebanese detached house</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Sassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1379,210 +1383,206 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Antczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy efficiency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (8), pp.56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12053-022-10065-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Analysis of Concrete Mixtures with Recycled EPS Aggregates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermophysical Characterization of a Thermoregulating Interior Coating Containing a Bio-Sourced Phase Change Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachmi Toifane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tittelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zalewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aisha Ayoubi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Leuck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Material Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (2), </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (8), pp.3827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30564/jbms.v4i2.5251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app12083827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04105911v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient and simple method for investigating dynamic heat transfer in multilayered building components</w:t>
               </w:r>
@@ -2207,168 +2207,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Thermal Assessment of EPS Concrete Hollow Blocks in Lebanon</w:t>
+                <w:t xml:space="preserve">Méthodes expérimentales et numériques appliquées à la caractérisation thermophysique d'un mur en briques anciennes en conditions instationnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Sassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Antczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Dgheim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Antczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (8), pp.05020007. </w:t>
+              <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(asce)mt.1943-5533.0003335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/iste.op.2020.0517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209138v1</w:t>
+                <w:t xml:space="preserve">hal-03209139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes expérimentales et numériques appliquées à la caractérisation thermophysique d'un mur en briques anciennes en conditions instationnaires</w:t>
+                <w:t xml:space="preserve">Thermal characterization of building walls under random boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Sassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
@@ -2386,199 +2386,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Antczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Dgheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1 (2), </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Science and Engineering Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (5), pp.054502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/iste.op.2020.0517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4049432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209139v1</w:t>
+                <w:t xml:space="preserve">hal-03209136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal characterization of building walls under random boundary conditions</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Thermal Assessment of EPS Concrete Hollow Blocks in Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Sassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Dgheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Antczak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Dgheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Science and Engineering Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (5), pp.054502. </w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (8), pp.05020007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4049432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(asce)mt.1943-5533.0003335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209136v1</w:t>
+                <w:t xml:space="preserve">hal-03209138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the mechanical and thermal performances of concrete hollow blocks</w:t>
               </w:r>
@@ -3260,297 +3260,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of turbulent mixed convection in an open cavity: Effect of inlet and outlet openings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lounes Koufi</w:t>
+                <w:t xml:space="preserve">A numerical study of indoor air quality in a ventilated room using different strategies of ventilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Koufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.02.007⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), pp.221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2016043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03524282v1</w:t>
+                <w:t xml:space="preserve">hal-02924627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal performance evaluation of a massive brick wall under real weather conditions via the Conduction Transfer function method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilio Sassine</w:t>
+                <w:t xml:space="preserve">Numerical investigation and analysis of indoor air quality in a room based on impinging jet ventilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounes Koufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Antczak</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2017.04.003⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139, pp.710-717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.11.276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563214v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency domain regression method to predict thermal behavior of brick wall of existing buildings</w:t>
+                <w:t xml:space="preserve">Thermal performance evaluation of a massive brick wall under real weather conditions via the Conduction Transfer function method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Sassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
@@ -3568,341 +3569,340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Antczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.11.134⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.56-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2017.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04563198v1</w:t>
+                <w:t xml:space="preserve">hal-04563214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical study of indoor air quality in a ventilated room using different strategies of ventilation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Koufi</w:t>
+                <w:t xml:space="preserve">Frequency domain regression method to predict thermal behavior of brick wall of existing buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Sassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. El Ganaoui</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Antczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2016043⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.24-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.11.134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924627v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation and analysis of indoor air quality in a room based on impinging jet ventilation</w:t>
+                <w:t xml:space="preserve">Numerical investigation of turbulent mixed convection in an open cavity: Effect of inlet and outlet openings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounes Koufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 116, pp.103-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.11.276⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03527849v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of thermal properties of brick wall for existing construction in the north of France</w:t>
               </w:r>
@@ -4427,364 +4427,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des phénomènes de transfert de chaleur à l'intérieur des blocs creux en béton</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilio Sassine</w:t>
+                <w:t xml:space="preserve">Thermal performance of a supply-air window with triple heating glazing inserted in building envelope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Zeiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lassue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème Colloque International Franco-Québécois</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022: CLIMA 2022 The 14th REHVA HVAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Rotterdam (NL), Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34641/clima.2022.338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563286v1</w:t>
+                <w:t xml:space="preserve">hal-04524714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal performance of a supply-air window with triple heating glazing inserted in building envelope</w:t>
+                <w:t xml:space="preserve">Etude expérimentale et numérique des échanges convectifs au sein d’une fenêtre pariétodynamique chauffante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Zeiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lassue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022: CLIMA 2022 The 14th REHVA HVAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVème Colloque International Franco-Québécois, Ville et transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34641/clima.2022.338⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04524714v1</w:t>
+                <w:t xml:space="preserve">hal-04524761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et numérique des échanges convectifs au sein d’une fenêtre pariétodynamique chauffante</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salem Zeiny</w:t>
+                <w:t xml:space="preserve">Analyse des phénomènes de transfert de chaleur à l'intérieur des blocs creux en béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Al Fakhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Sassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Dgheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Antczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème Colloque International Franco-Québécois, Ville et transition</w:t>
+              <w:t xml:space="preserve">XVème Colloque International Franco-Québécois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524761v1</w:t>
+                <w:t xml:space="preserve">hal-04563286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des performances énergétiques d’un stockage contenant un matériaux à changement de phase</w:t>
               </w:r>
@@ -4822,51 +4822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVème Colloque International Franco-Québécois Ville et transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4885,260 +4885,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification paramétrique des propriétés thermophysiques d’un mur en brique ancienne : Approches expérimentale et numérique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude numérique des échanges convectifs au sein d’une fenêtre pariétodynamique de type Paziaud® contenant un film chauffant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Antczak</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tittelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie 16-20 juin 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Baie St-Paul, Québec, Canada,, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209294v1</w:t>
+                <w:t xml:space="preserve">hal-03246383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique des échanges convectifs au sein d’une fenêtre pariétodynamique de type Paziaud® contenant un film chauffant.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification paramétrique des propriétés thermophysiques d’un mur en brique ancienne : Approches expérimentale et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Sassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lassue</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Antczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie 16-20 juin 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Baie St-Paul, Québec, Canada,, Unknown Region</w:t>
+              <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246383v1</w:t>
+                <w:t xml:space="preserve">hal-03209294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique des échanges convectifs au sein d’une fenêtre pariétodynamique de type Paziaud® contenant un film chauffant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tittelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5215,51 +5215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, St Lô, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5323,51 +5323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Mechanics of Complex Solids and Fluids, ICMCSF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6249,51 +6249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6357,51 +6357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th international conference on efficiency- ECOS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6853,51 +6853,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="745CDC07"/>
+    <w:nsid w:val="83D138FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7084,51 +7084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ycherif" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6052-3477" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583306v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben Amara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bouabidi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ashour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Cherif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Belguith" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2026.114488" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572460v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bounib" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Bouhezza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khelifa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Teggar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan K&#246;ten" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/fhmt.2025.065254" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626668v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Sassine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Groulx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125864" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Al Fakhoury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dgheim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Antczak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17442591241254789" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424448v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064587" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04871682v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rizk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Farah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17236133" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296326v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMRI.2024.138311" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102262v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Zeiny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lassue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16073243" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Toifane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leuck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12083827" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03972263v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-022-10065-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105911v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Ayoubi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30564/jbms.v4i2.5251" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637177v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijmri.2022.10046134" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30564/jbms.v4i1.4500" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552712v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.1982779" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772338v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouabdallah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ghernaout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arici" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47176/JAFM.14.06.32604" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03258052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kinab" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nasrallah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-021-0762-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209138v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)mt.1943-5533.0003335" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209139v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2020.0517" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209136v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049432" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209135v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S42452-020-03881-X" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246431v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sassine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106288" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209133v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-020-02626-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246386v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaies Souidi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lassue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043533" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2019.100801" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246209v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Koufi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Naji" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2018.1460928" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524282v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Naji" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.02.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F5G5L4B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563214v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2017.04.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563198v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.11.134" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75L0T8S8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Koufi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cherif" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ganaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016043" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527849v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.276" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chauchois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2017.09.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6X8Z7FZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563271v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563221v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.01.017" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGPKQ9W0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524714v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34641/clima.2022.338" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524761v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591172v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thonon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209294v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246383v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563299v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563313v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568960v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568967v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568962v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569014v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569017v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569024v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569029v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569005v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568990v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568957v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568984v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568976v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568970v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ycherif" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6052-3477" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583306v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben Amara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bouabidi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ashour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Cherif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Belguith" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2026.114488" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572460v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bounib" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Bouhezza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khelifa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Teggar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan K&#246;ten" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/fhmt.2025.065254" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626668v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Sassine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Groulx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125864" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Al Fakhoury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dgheim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Antczak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17442591241254789" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424448v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064587" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04871682v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rizk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Farah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17236133" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296326v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMRI.2024.138311" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102262v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Zeiny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lassue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16073243" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105911v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Ayoubi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30564/jbms.v4i2.5251" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03972263v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-022-10065-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654178v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Toifane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leuck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12083827" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637177v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijmri.2022.10046134" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30564/jbms.v4i1.4500" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552712v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.1982779" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772338v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouabdallah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ghernaout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arici" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47176/JAFM.14.06.32604" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03258052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kinab" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nasrallah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-021-0762-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209139v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2020.0517" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209136v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049432" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209138v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)mt.1943-5533.0003335" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209135v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S42452-020-03881-X" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246431v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sassine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106288" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209133v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-020-02626-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246386v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaies Souidi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lassue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043533" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2019.100801" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246209v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Koufi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Naji" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2018.1460928" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924627v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Koufi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cherif" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Naji" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ganaoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016043" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527849v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.276" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563214v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2017.04.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563198v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.11.134" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75L0T8S8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524282v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.02.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F5G5L4B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chauchois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2017.09.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6X8Z7FZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563271v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563221v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.01.017" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGPKQ9W0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524714v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34641/clima.2022.338" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524761v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563286v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591172v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thonon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246383v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209294v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563299v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563313v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568960v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568967v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568962v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569014v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569017v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569024v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569029v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569005v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568990v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568957v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568984v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568976v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568970v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>