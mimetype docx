--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -399,252 +399,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate risks, financial performance and lending growth: Evidence from the banking industry</w:t>
+                <w:t xml:space="preserve">How does gender diversity in top management teams affect carbon disclosure and its quality: Evidence from the technological industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Chalabi-Jabado</w:t>
+                <w:t xml:space="preserve">Jérôme Caby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 209, pp.123757. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2024.123757⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 199, pp.123077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2023.123077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702207v1</w:t>
+                <w:t xml:space="preserve">hal-04335493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does gender diversity in top management teams affect carbon disclosure and its quality: Evidence from the technological industry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate risks, financial performance and lending growth: Evidence from the banking industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Coron</w:t>
+                <w:t xml:space="preserve">Fatima Chalabi-Jabado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 199, pp.123077. </w:t>
+              <w:t xml:space="preserve">, 2024, 209, pp.123757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2023.123077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2024.123757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335493v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of climate change management on banks profitability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Caby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -704,51 +704,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The determinants of voluntary climate change disclosure commitment and quality in the banking industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Caby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2089,64 +2089,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How gender diversity in top management teams affects carbon disclosure and its quality? Evidence from the technological industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Caby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2184,51 +2184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of climate change management on banks profitability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Caby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2279,51 +2279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of climate change management on banks profitability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Caby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2500,51 +2500,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of governance in the impact of climate-related risks on banks' exposure to risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Caby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3278,51 +3278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051285v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#193;ngeles L&#243;pez-Cabarcos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ydriss Ziane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luisa L&#243;pez-P&#233;rez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pi&#241;eiro-Chousa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-025-06002-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937524v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02761467251318239" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754463v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiting Shen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.177.0030" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702207v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chalabi-Jabado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2024.123757" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335493v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Caby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.123077" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517818v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamarque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.12.078" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120282" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023750v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mateut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mizen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Titov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159410v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385890v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Blazy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chopard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langlais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/093245613X13806312325814" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325515v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godlewski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325553v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325531v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourreau-Dubois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.103.0003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325584v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325617v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278726v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279034v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279344v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.553.0419" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279289v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008454ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325565v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231322v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231326v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325904v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105761v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-313776-1.00009-X" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325927v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Jawadi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Jawadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325937v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804158453-analyse-economique-du-droit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141122v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051285v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#193;ngeles L&#243;pez-Cabarcos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ydriss Ziane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luisa L&#243;pez-P&#233;rez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pi&#241;eiro-Chousa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-025-06002-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937524v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02761467251318239" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754463v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiting Shen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.177.0030" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335493v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Caby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.123077" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702207v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chalabi-Jabado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2024.123757" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517818v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamarque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.12.078" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120282" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023750v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mateut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mizen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Titov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159410v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385890v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Blazy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chopard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langlais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/093245613X13806312325814" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325515v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godlewski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325553v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325531v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourreau-Dubois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.103.0003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325584v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325617v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278726v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279034v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279344v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.553.0419" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279289v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008454ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325565v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231322v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231326v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325904v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105761v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-313776-1.00009-X" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325927v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Jawadi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Jawadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325937v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804158453-analyse-economique-du-droit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141122v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>