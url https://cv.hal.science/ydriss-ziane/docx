--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -66,2006 +66,2136 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ethical Commitment of Business Strategy: ESG-Related Factors as Drivers of the SDGs</w:t>
+                <w:t xml:space="preserve">The role of busy boards in high-risk strategies related to corporate innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ángeles López-Cabarcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xiaohui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Luisa López-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Piñeiro-Chousa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10551-025-06002-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Risk Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JRF-01-2026-0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051285v1</w:t>
+                <w:t xml:space="preserve">hal-05618903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Macrolevel Dynamics: Unraveling the Impact of Privacy on Customer Welfare and the Moderating Role of Market Type (B2B vs. B2C)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Ethical Commitment of Business Strategy: ESG-Related Factors as Drivers of the SDGs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ángeles López-Cabarcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Luisa López-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Piñeiro-Chousa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Macromarketing</w:t>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/02761467251318239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10551-025-06002-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937524v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade Credit and Firm Value: Evidence from Listed SMEs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Exploring Macrolevel Dynamics: Unraveling the Impact of Privacy on Customer Welfare and the Moderating Role of Market Type (B2B vs. B2C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouidade Sabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhiting Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 177 (2), pp.0030. </w:t>
+              <w:t xml:space="preserve">Journal of Macromarketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54695/bmi.177.0030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/02761467251318239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754463v1</w:t>
+                <w:t xml:space="preserve">hal-04937524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does gender diversity in top management teams affect carbon disclosure and its quality: Evidence from the technological industry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trade Credit and Firm Value: Evidence from Listed SMEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ydriss Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Caby</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ydriss Ziane</w:t>
+                <w:t xml:space="preserve">Zhiting Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2023.123077⟩</w:t>
+              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 177 (2), pp.0030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54695/bmi.177.0030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335493v1</w:t>
+                <w:t xml:space="preserve">hal-04754463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate risks, financial performance and lending growth: Evidence from the banking industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Chalabi-Jabado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 209, pp.123757. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.techfore.2024.123757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of climate change management on banks profitability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">How does gender diversity in top management teams affect carbon disclosure and its quality: Evidence from the technological industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Caby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Lamarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 142, pp.412-422. </w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 199, pp.123077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2021.12.078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2023.123077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517818v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The determinants of voluntary climate change disclosure commitment and quality in the banking industry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The impact of climate change management on banks profitability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Caby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lamarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2020.120282⟩</w:t>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142, pp.412-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2021.12.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927623v1</w:t>
+                <w:t xml:space="preserve">hal-03517818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventory composition and trade credit</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The determinants of voluntary climate change disclosure commitment and quality in the banking industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Caby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lamarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Financial Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 161, pp.120282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2020.120282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02023750v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Price dynamics of propylene and ethylene in the United States</w:t>
+                <w:t xml:space="preserve">Inventory composition and trade credit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariya Titov</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Simona Mateut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mizen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39 (2)</w:t>
+              <w:t xml:space="preserve">International Review of Financial Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42, pp.434-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02023315v1</w:t>
+                <w:t xml:space="preserve">halshs-02023750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le crédit inter-entreprises, une perspective économique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Price dynamics of propylene and ethylene in the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Titov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 77, pp.105-113</w:t>
+              <w:t xml:space="preserve">Journal of Energy and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02159410v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02023315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal bankruptcy law, fresh starts and judicial practice</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le crédit inter-entreprises, une perspective économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Institutional and Theoretical Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77, pp.105-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01385890v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02159410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effacement des dettes des particuliers surendettés : une étude empirique des décisions judicaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Personal bankruptcy law, fresh starts and judicial practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Institutional and Theoretical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 169 (4), pp.680-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1628/093245613X13806312325814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01385983v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How many banks does it take to lend ? Empirical evidence form Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L'effacement des dettes des particuliers surendettés : une étude empirique des décisions judicaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Godlewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 113</w:t>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 202-203, pp.81 - 99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325515v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration in bank lending, what do we learn from European comparisons ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">How many banks does it take to lend ? Empirical evidence form Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godlewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brussels Economic Review </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 53 (3)</w:t>
+              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325553v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du traitement du surendettement des particuliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, XXV (3), pp.3-37. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.103.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests des motifs transactionnels et financiers du crédit commercial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Concentration in bank lending, what do we learn from European comparisons ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godlewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 12 (1)</w:t>
+              <w:t xml:space="preserve">Brussels Economic Review </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 53 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325584v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent issues in trade credit practices, a European overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tests des motifs transactionnels et financiers du crédit commercial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Credit and Financial Management Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 14 (3)</w:t>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325617v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Investigation into the Determinants of Trade Credit Use by French Small and Medium Enterprises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Recent issues in trade credit practices, a European overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Euro-Mediterranean Economics and Finance Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.42-50</w:t>
+              <w:t xml:space="preserve">Credit and Financial Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00278726v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le crédit interentreprises est-il concurrent du crédit bancaire ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An Investigation into the Determinants of Trade Credit Use by French Small and Medium Enterprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Échanges / Association nationale des conseillers et contrôleurs de gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.47-79</w:t>
+              <w:t xml:space="preserve">The Euro-Mediterranean Economics and Finance Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.42-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00279034v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nombre de banques et relations de crédit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le crédit interentreprises est-il concurrent du crédit bancaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Échanges / Association nationale des conseillers et contrôleurs de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.47-79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00279344v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La structure d'endettement des PME françaises : une étude sur données de panel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nombre de banques et relations de crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 55 (3), pp.419-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.553.0419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1008454ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00279289v1</w:t>
+                <w:t xml:space="preserve">hal-00279344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La structure d’endettement des PME françaises: une étude sur données de panel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La structure d'endettement des PME françaises : une étude sur données de panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 17 (1), pp.123-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1008454ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La structure d’endettement des PME françaises: une étude sur données de panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ydriss Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17 (1), pp.123-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1008454ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2075,314 +2205,314 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How gender diversity in top management teams affects carbon disclosure and its quality? Evidence from the technological industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Caby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th ACIEK conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESIC, Jun 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of climate change management on banks profitability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Caby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lamarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACIEK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Paris, Jun 2021, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of climate change management on banks profitability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Caby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lamarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale de Gouvernance (CIG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Sherbrooke, May 2021, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2392,91 +2522,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financement et relations de clientèle banques-entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Nancy. pp.348, 2009, 2864809788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2486,404 +2616,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of governance in the impact of climate-related risks on banks' exposure to risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Caby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apergis N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Monetary Policy, Financial Markets, and Banking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Elsevier; Elsevier, pp.34-39, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-44-313776-1.00009-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La finance à l’interface de l’opérationnel et du stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Saussier, Aude Le Lannier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Master Management des entreprises : L’essentiel de la gestion par les meilleurs professeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eyrolles, pp.215-231, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02052757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can information and communication technologies improve the performance of microfinance programs? Further evidence from developing and emergent financial markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredj Jawadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Jawadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced technologies for microfinance: solutions and challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2011, 9781615209934</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit et financement des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chopard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Deffains; Éric Langlais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse économique du droit : principes, méthodes, résultats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7, 2009, Ouvertures économiques, 9782804158453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2893,245 +3023,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effacement des dettes des particuliers surendettés : Une étude empirique des décisions judiciaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal Bankruptcy Law, Fresh Starts, and Judicial Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3278,51 +3408,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051285v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#193;ngeles L&#243;pez-Cabarcos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ydriss Ziane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luisa L&#243;pez-P&#233;rez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pi&#241;eiro-Chousa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-025-06002-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937524v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02761467251318239" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754463v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiting Shen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.177.0030" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335493v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Caby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.123077" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702207v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chalabi-Jabado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2024.123757" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517818v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamarque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.12.078" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120282" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023750v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mateut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mizen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Titov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159410v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385890v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Blazy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chopard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langlais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/093245613X13806312325814" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325515v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godlewski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325553v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325531v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourreau-Dubois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.103.0003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325584v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325617v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278726v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279034v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279344v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.553.0419" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279289v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008454ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325565v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231322v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231326v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325904v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105761v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-313776-1.00009-X" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325927v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Jawadi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Jawadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325937v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804158453-analyse-economique-du-droit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141122v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618903v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#193;ngeles L&#243;pez-Cabarcos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Chen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luisa L&#243;pez-P&#233;rez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ydriss Ziane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pi&#241;eiro-Chousa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JRF-01-2026-0027" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051285v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-025-06002-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937524v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02761467251318239" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiting Shen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.177.0030" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702207v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chalabi-Jabado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2024.123757" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335493v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Caby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.123077" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517818v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamarque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.12.078" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927623v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120282" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023750v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mateut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mizen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023315v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Titov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159410v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385890v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Blazy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chopard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langlais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/093245613X13806312325814" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385983v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325515v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godlewski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325531v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourreau-Dubois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.103.0003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325553v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325584v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278726v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279034v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279344v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.553.0419" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279289v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008454ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138230v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231322v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231326v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325904v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-313776-1.00009-X" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Jawadi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Jawadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325937v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804158453-analyse-economique-du-droit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140999v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>