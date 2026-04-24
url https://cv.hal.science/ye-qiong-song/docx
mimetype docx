--- v0 (2026-03-22)
+++ v1 (2026-04-24)
@@ -118,347 +118,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low demand solution for (sub)urban personal transport by a direct hybrid (fuel cell-supercapacitors) source</w:t>
+                <w:t xml:space="preserve">Enhanced Time Slotted LoRaWAN for Node Mobility: A Joint Selection of Data Rate, Time Slot and Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Lapicque</w:t>
+                <w:t xml:space="preserve">Hajer Tounsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Agnoletti</w:t>
+                <w:t xml:space="preserve">Norhane Benkahla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Bonnet</w:t>
+                <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bouizakarne</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mounir Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.144128⟩</w:t>
+              <w:t xml:space="preserve">Wireless Personal Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 134 (4), pp.2137-2157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11277-024-11004-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772057v1</w:t>
+                <w:t xml:space="preserve">hal-04831874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Time Slotted LoRaWAN for Node Mobility: A Joint Selection of Data Rate, Time Slot and Channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low demand solution for (sub)urban personal transport by a direct hybrid (fuel cell-supercapacitors) source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lapicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajer Tounsi</w:t>
+                <w:t xml:space="preserve">Marie-France Agnoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norhane Benkahla</w:t>
+                <w:t xml:space="preserve">C Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+                <w:t xml:space="preserve">M Bouizakarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Frikha</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Personal Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 134 (4), pp.2137-2157. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 487, pp.144128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11277-024-11004-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.144128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831874v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FENS: Fog-Enabled Network Slicing in SDN/NFV-Based IoV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Smida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Tounsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Personal Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 128 (3), pp.2175-2202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -492,51 +492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guest Editorial: Special issue on outstanding papers from RTNS 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Gill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -609,51 +609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -717,90 +717,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review and experimental evaluation of ADR enhancements for LoRaWAN networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norhane Benkahla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Tounsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telecommunication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -873,51 +873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengcheng You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianghui Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -990,51 +990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Mo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianghui Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1209,429 +1209,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operator Calculus Algorithms for Multi-Constrained Paths</w:t>
+                <w:t xml:space="preserve">A non-cooperative game-theoretic framework for resource allocation in network virtualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamila Ben Slimane</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Said Seddiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mathematics and Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Telecommunication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11235-015-9995-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242868v1</w:t>
+                <w:t xml:space="preserve">hal-01247364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-cooperative game-theoretic framework for resource allocation in network virtualization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Traffic Adaptive Multi-channel MAC Protocol with Dynamic Slot Allocation for WSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuguo Zhuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhibo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telecommunication Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11235-015-9995-7⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (7), pp.1600 - 1613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMC.2015.2473852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247364v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Traffic Adaptive Multi-channel MAC Protocol with Dynamic Slot Allocation for WSNs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Operator Calculus Algorithms for Multi-Constrained Paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Ben Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuguo Zhuo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+                <w:t xml:space="preserve">Schott René</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhi Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zhibo Wang</w:t>
+                <w:t xml:space="preserve">Yeqiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luís Almeida</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">George Stacey Staples</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Tsiontsiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Mathematics and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01242262v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to special issue on Embedded Computing and Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1682,51 +1682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoS for wireless sensor networks: Enabling service differentiation at the MAC sub-layer using CoSenS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Nefzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ad Hoc Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1785,51 +1785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DLB: a novel real-time QoS control mechanism for multimedia transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of High Performance Computing and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6 (1), pp.4-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1880,64 +1880,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanjun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Shue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youxian Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2010,51 +2010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Shue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wing Shing Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 57 (5), pp.3053-3063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2101,51 +2101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Routing Metric for Satisfying Both Energy and Delay Constraints in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najet Boughanmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 51 (2), pp.137-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2192,77 +2192,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Link Unreliability and Asymmetry on the Quality of Connectivity in Large-scale Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanjun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youxian Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2335,51 +2335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gangyan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Factory Automation, Robotics and Soft Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2417,51 +2417,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing Real-time Applications with Graceful Degradation of QoS and Fault Tolerance According to (m,k)-firm Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2502,364 +2502,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00113851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in Automotive Communication Systems</w:t>
+                <w:t xml:space="preserve">(m,k)-WFQ : Intégration des contraintes temporelles (m,k)-firm dans les réseaux à débit garanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Navet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Anis Koubaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Wilwert</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Thomesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (8), pp.1013--1046</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000563v1</w:t>
+                <w:t xml:space="preserve">inria-00000791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(m,k)-WFQ : Intégration des contraintes temporelles (m,k)-firm dans les réseaux à débit garanti</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Graceful Degradation of Loss-Tolerant QoS using (m,k)-Firm Constraints in Guaranteed Rate Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Thomesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 24 (8), pp.1013--1046</w:t>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1393-1409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000791v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graceful Degradation of Loss-Tolerant QoS using (m,k)-Firm Constraints in Guaranteed Rate Networks</w:t>
+                <w:t xml:space="preserve">Trends in Automotive Communication Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Koubaa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nicolas Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wilwert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Special issue on Industrial Communications Systems, 93 (6), pp.1204-1223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPROC.2005.849725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00100153v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worst-case response time of aperiodc message in WorldFIP and its improvement in realtime capability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai-Bin Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2910,64 +2910,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation and Improvement of Response Time Bounds for Real-Time Applications under Non-Preemptive Fixed Priority Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 42 (14), pp.2899-2913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3005,51 +3005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and simulation methods for performance evaluation of a multiple networked embedded architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Castelpietra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3109,64 +3109,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of In-Vehicle Real-Time Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 46 (2), pp.107-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3191,64 +3191,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worst-Case Deadline Failure Probability in Real-Time Applications Distributed over CAN (Controller Area Network)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3286,64 +3286,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability Improvement of the Dual-Priority Protocol under Unreliable Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 7 (8), pp.975-981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3368,77 +3368,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Réseau CAN et les Erreurs de Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thomesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CiMax Terrain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 16, pp.15-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3521,51 +3521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Conference on Real-Time Networks and Systems (RTNS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Porto, Portugal. pp.255 - 265, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3625,51 +3625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runbo Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Lahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mangeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3746,51 +3746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Docquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 49th Conference on Local Computer Networks (LCN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Caen (FR), France. pp.1-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3850,51 +3850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runbo Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujun Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Vehicle Technology and Intelligent Transport Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Anger, France. pp.276-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3971,51 +3971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Natalizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Moyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Annual IEEE International Conference on Sensing, Communication, and Networking (SECON 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Sep 2023, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4101,51 +4101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ciarletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE 28th International Conference on Emerging Technologies and Factory Automation (ETFA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Sinaia, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4231,51 +4231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ciarletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE 18th International Conference on Factory Communication Systems (WFCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Pavia, France. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4309,90 +4309,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VHMM-based E-ADR for LoRaWAN networks with unknown mobility patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norhane Benkahla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Tounsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWCMC 2021 - 17th Int. Wireless Communications &amp; Mobile Computing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Herbin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4411,464 +4411,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining a tight worst-case delay of switched Ethernet network in IEC 61850 architectures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Efficient SDN Controller for Safety Applications in SDN-Based Vehicular Networks: POX, Floodlight, ONOS or OpenDaylight?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Smida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Tounsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Ahmed-Nacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th IEEE Conference on Local Computer Networks (LCN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE Eighth International Conference on Communications and Networking (ComNet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Hammamet, Tunisia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ComNet47917.2020.9306095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971311v1</w:t>
+                <w:t xml:space="preserve">hal-03526624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient SDN Controller for Safety Applications in SDN-Based Vehicular Networks: POX, Floodlight, ONOS or OpenDaylight?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hajer Tounsi</w:t>
+                <w:t xml:space="preserve">IEC 61850 over TSN: traffic mapping and delay analysis of GOOSE traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Docquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Frikha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+                <w:t xml:space="preserve">Vincent Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pontnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Ahmed-Nacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Eighth International Conference on Communications and Networking (ComNet)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ComNet47917.2020.9306095⟩</w:t>
+              <w:t xml:space="preserve">2020 25th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Vienna, Austria. pp.246-253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETFA46521.2020.9212159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526624v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IEC 61850 over TSN: traffic mapping and delay analysis of GOOSE traffic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Determining a tight worst-case delay of switched Ethernet network in IEC 61850 architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Docquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pontnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Ahmed-Nacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 25th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">45th IEEE Conference on Local Computer Networks (LCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Sydney, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ETFA46521.2020.9212159⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02971290v1</w:t>
+                <w:t xml:space="preserve">hal-02971311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Defined Internet of Vehicles: a survey from QoS and scalability perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Smida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Tounsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 15th International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Tangier, Morocco. pp.1349-1354, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4902,90 +4902,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced ADR for LoRaWAN networks with mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norhane Benkahla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Tounsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeqiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 15th International Wireless Communications &amp; Mobile Computing Conference (IWCMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2019, Tanger, Morocco. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5013,265 +5013,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating substation network simulations from substation configuration description files</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Delay Study in Multi-controller Software Defined Vehicular Network Using OpenDaylight for Emergency Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Smida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Tounsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Ahmed-Nacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Junior Researcher Workshop on Real-Time Computing (JRWRTC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 15th International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tangier, Morocco. pp.615-620, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2019.8766633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971306v1</w:t>
+                <w:t xml:space="preserve">hal-02974777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay Study in Multi-controller Software Defined Vehicular Network Using OpenDaylight for Emergency Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hajer Tounsi</w:t>
+                <w:t xml:space="preserve">Generating substation network simulations from substation configuration description files</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Docquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Frikha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+                <w:t xml:space="preserve">Vincent Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pontnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Ahmed-Nacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 15th International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th Junior Researcher Workshop on Real-Time Computing (JRWRTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWCMC.2019.8766633⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02974777v1</w:t>
+                <w:t xml:space="preserve">hal-02971306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulation of Storage Performance in Testbed Experiments with Distem</w:t>
               </w:r>
@@ -5421,51 +5421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grid5000-FIT Spring School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SILECS project, INRIA, Apr 2018, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5529,51 +5529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P-RECS 2018: 1st International Workshop on Practical Reproducible Evaluation of Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Tempe, AZ, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5633,51 +5633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulqawi Saif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISC High Performance 2018 International Workshops - WOPSSS'18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5728,51 +5728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulqawi Saif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLOUD DAYS'2017 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Action transverse Virtualisation et Cloud du GdR RSD Sep 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5797,64 +5797,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GoMacH: A Traffic Adaptive Multi-channel MAC Protocol for IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuguo Zhuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeqiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 42nd IEEE Conference on Local Computer Networks (LCN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5892,51 +5892,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Source and Destination-Tag Routing to Handle Fault Tolerance in Software-Defined Real-Time Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ciarletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6000,51 +6000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delay Analysis of AVB traffic in Time-Sensitive Networks (TSN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorin Maxim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTNS 2017 - International Conference on Real-Time Networks and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Grenoble, France. pp.10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6091,51 +6091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dynamic Flow Allocation Method for the Design of a Software-Defined Real-Time Mesh Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ciarletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6189,394 +6189,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Probabilistic Energy-Aware Routing for Duty-Cycled Wireless Sensor Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Cooja for WSN Simulations: Some New Uses and Limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernardetta Addis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Kévin Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Ceselli</w:t>
+                <w:t xml:space="preserve">Olivier Zendra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 8th IFIP International Conference on New Technologies, Mobility and Security (NTMS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Larnaca, Cyprus</w:t>
+              <w:t xml:space="preserve">EWSN 2016 — NextMote workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Feb 2016, Graz, Austria. pp.319‒324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404169v1</w:t>
+                <w:t xml:space="preserve">hal-01240986v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Cooja for WSN Simulations: Some New Uses and Limits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Symbiotic Approach to Designing Cross-Layer QoS in Embedded Real-Time Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Greff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Zendra</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ciarletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWSN 2016 — NextMote workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM, Feb 2016, Graz, Austria. pp.319‒324</w:t>
+              <w:t xml:space="preserve">8th European Congress on Embedded Real Time Software and Systems (ERTS 2016)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240986v2</w:t>
+                <w:t xml:space="preserve">hal-01242068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Symbiotic Approach to Designing Cross-Layer QoS in Embedded Real-Time Systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Optimal Probabilistic Energy-Aware Routing for Duty-Cycled Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Tsiontsiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardetta Addis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ciarletta</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ceselli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Congress on Embedded Real Time Software and Systems (ERTS 2016)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve"> 8th IFIP International Conference on New Technologies, Mobility and Security (NTMS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Larnaca, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01242068v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple target tracking under occlusions using modified Joint Probabilistic Data Association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiufang Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaiyue Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6649,51 +6649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting Markov Chain Models from Protocol Execution Traces for End to End Delay Evaluation in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Despaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Lahmadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6779,51 +6779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengcheng You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianghui Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6861,77 +6861,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RIOT OS Paves the Way for Implementation of High-Performance MAC Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zendra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SENSORNETS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSTICC; ESEO Angers, Feb 2015, Angers, France. pp.5-14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6978,90 +6978,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Operator Calculus Approach for Multi-constrained Routing in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nefzi Bilel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schott René</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Stacey Staples</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelia Tsiontsiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobihoc 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7099,51 +7099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards performance analysis of wireless sensor networks using Process Mining Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Despaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Lahmadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7184,252 +7184,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Performance Analysis of Wireless Sensor Networks Using Process Mining Techniques: ContikiMAC Use Case</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A novel compressive sensing based Data Aggregation Scheme for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wuxiong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiumen Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Lahmadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCOSS 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE international conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2014, Sidney, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01093736v1</w:t>
+                <w:t xml:space="preserve">hal-01093644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel compressive sensing based Data Aggregation Scheme for Wireless Sensor Networks</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modelling and Performance Analysis of Wireless Sensor Networks Using Process Mining Techniques: ContikiMAC Use Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Despaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Lahmadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE international conference on Communications (ICC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DCOSS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Marina del Rey, United States. pp.1 - 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DCOSS.2014.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093644v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FlowQoS: QoS for the Rest of Us</w:t>
               </w:r>
@@ -7601,51 +7601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Presse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Orlando, Floride, United States. pp.95-102, </w:t>
@@ -7677,2053 +7677,2053 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Controllers for Bandwidth Allocation in Network Virtualization</w:t>
+                <w:t xml:space="preserve">Queuing analysis of dynamic resource allocation for virtual routers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Said Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nefzi Bilel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPCCC - 32nd IEEE International Performance Computing and Communications Conference - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, San Diego, United States</w:t>
+              <w:t xml:space="preserve">ISCC - The 18th IEEE symposium on Computers and Communications - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Split, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877579v2</w:t>
+                <w:t xml:space="preserve">hal-00877581v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Queuing analysis of dynamic resource allocation for virtual routers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Measurement-based Analysis of the Effect of Duty Cycle in IEEE 802.15.4 MAC Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Despaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mounir Frikha</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Lahmadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCC - The 18th IEEE symposium on Computers and Communications - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Split, Croatia</w:t>
+              <w:t xml:space="preserve">CSCPS - 1st International Workshop on Compressive Sensing in Cyber-Physical Systems - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877581v2</w:t>
+                <w:t xml:space="preserve">hal-00877466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement-based Analysis of the Effect of Duty Cycle in IEEE 802.15.4 MAC Performance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Réseaux de Capteurs Sans Fil : Comment Fournir La Qualité de Service Tout En Economisant l'Energie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Lahmadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCPS - 1st International Workshop on Compressive Sensing in Cyber-Physical Systems - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">Ecole d'été temps réel 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRIT Toulouse, Aug 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877466v1</w:t>
+                <w:t xml:space="preserve">hal-00905864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de Capteurs Sans Fil : Comment Fournir La Qualité de Service Tout En Economisant l'Energie ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">iQueue-MAC: A Traffic Adaptive duty-cycled MAC Protocol With Dynamic Slot Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuguo Zhuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhibo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almeda Luis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'été temps réel 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE SECON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2013, New Orleans, United States. pp.95-103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAHCN.2013.6644967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905864v1</w:t>
+                <w:t xml:space="preserve">hal-00905822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iQueue-MAC: A Traffic Adaptive duty-cycled MAC Protocol With Dynamic Slot Allocation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">On the Gap Between Mathematical Modeling and Measurement Analysis for Performance Evaluation of the 802.15.4 MAC Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Despaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Almeda Luis</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Lahmadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SECON</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RTN - 12th International Workshop on Real-Time Networks - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SAHCN.2013.6644967⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00905822v1</w:t>
+                <w:t xml:space="preserve">hal-00877452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Gap Between Mathematical Modeling and Measurement Analysis for Performance Evaluation of the 802.15.4 MAC Protocol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Interopérabilité des réseaux de capteurs hétérogènes dans un appartement intelligent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moutie Chehaider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Lahmadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTN - 12th International Workshop on Real-Time Networks - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">UbiMob - 9èmes journées francophones Mobilité et Ubiquité - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877452v1</w:t>
+                <w:t xml:space="preserve">hal-00877451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interopérabilité des réseaux de capteurs hétérogènes dans un appartement intelligent</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Automated Controllers for Bandwidth Allocation in Network Virtualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Said Seddiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Nefzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UbiMob - 9èmes journées francophones Mobilité et Ubiquité - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nancy, France</w:t>
+              <w:t xml:space="preserve">IPCCC - 32nd IEEE International Performance Computing and Communications Conference - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877451v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877579v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Analytical and Simulation Approaches for Estimating End-to-End Delay in Multi-hop Wireless Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Protocoles auto-adaptatifs énergie-trafic pour les réseaux de capteurs sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Lahmadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE workshop WiSARN, in conjunction with IEEE 8th International Conference on Distributed Computing in Sensor Systems (DCOSS2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEE, May 2012, Hangzhou, China. pp.317-322</w:t>
+              <w:t xml:space="preserve">8èmes journées francophones Mobilité et Ubiquité (Ubimob 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Roose (LIUPPA, IUT de Bayonne/UPPA) &amp; Nadine Couture (LaBRI, ESTIA), Jun 2012, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00745243v1</w:t>
+                <w:t xml:space="preserve">hal-00745167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target Tracking with Limited Sensing Range in Autonomous Mobile Sensor Networks</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">MPIGate: A Solution to use Heterogeneous Networks for Assisted Living Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Cruz-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moutie Chehaider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE workshop WiSARN, in conjunction with IEEE 8th International Conference on Distributed Computing in Sensor Systems (DCOSS2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2012, Hangzhou, China. pp.329-334</w:t>
+              <w:t xml:space="preserve">The 9th IEEE International Conference on Ubiquitous Intelligence and Computing (UIC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2012, Fukuaka, Japan. pp.104-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00745238v1</w:t>
+                <w:t xml:space="preserve">hal-00745155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocoles auto-adaptatifs énergie-trafic pour les réseaux de capteurs sans fil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">TBoPS: a Tree based distributed Beacon only Period Scheduling mechanism for IEEE 802.15.4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Nefzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawood Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes journées francophones Mobilité et Ubiquité (Ubimob 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Philippe Roose (LIUPPA, IUT de Bayonne/UPPA) &amp; Nadine Couture (LaBRI, ESTIA), Jun 2012, Anglet, France</w:t>
+              <w:t xml:space="preserve">IEEE workshop WiSARN, in conjunction with IEEE 8th International Conference on Distributed Computing in Sensor Systems (DCOSS2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2012, Hangzhou, China. pp.341-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745167v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MPIGate: A Solution to use Heterogeneous Networks for Assisted Living Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probabilistic Bandwidth Assignment in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Havet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dawood Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Nefzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Santinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th IEEE International Conference on Ubiquitous Intelligence and Computing (UIC 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2012, Fukuaka, Japan. pp.104-111</w:t>
+              <w:t xml:space="preserve">The 7th International Conference on Wireless Algorithms, Systems, and Applications (WASA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BJTU, Aug 2012, Yellow Mountains, China. pp.631-647</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745155v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TBoPS: a Tree based distributed Beacon only Period Scheduling mechanism for IEEE 802.15.4</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Operator Calculus Approach to Minimal Paths: Precomputed routing in a Store and Forward Satellite Constellation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Cruz-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Staples</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE workshop WiSARN, in conjunction with IEEE 8th International Conference on Distributed Computing in Sensor Systems (DCOSS2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2012, Hangzhou, China. pp.341-346</w:t>
+              <w:t xml:space="preserve">IEEE Globecom2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2012, Anaheim, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745229v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operator Calculus Approach to Minimal Paths: Precomputed routing in a Store and Forward Satellite Constellation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Queue-MAC: A queue-length aware hybrid CSMA/TDMA MAC protocol for providing dynamic adaptation to traffic and duty-cycle variation in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuguo Zhuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhibo Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Globecom2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2012, Anaheim, California, United States</w:t>
+              <w:t xml:space="preserve">9th IEEE International Workshop on Factory Communication Systems (WFCS2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2012, Lemgo/Detmold, Germany. pp.105-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745161v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Bandwidth Assignment in Wireless Sensor Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Combining Analytical and Simulation Approaches for Estimating End-to-End Delay in Multi-hop Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Despaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Lahmadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Conference on Wireless Algorithms, Systems, and Applications (WASA 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BJTU, Aug 2012, Yellow Mountains, China. pp.631-647</w:t>
+              <w:t xml:space="preserve">IEEE workshop WiSARN, in conjunction with IEEE 8th International Conference on Distributed Computing in Sensor Systems (DCOSS2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEE, May 2012, Hangzhou, China. pp.317-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745184v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Queue-MAC: A queue-length aware hybrid CSMA/TDMA MAC protocol for providing dynamic adaptation to traffic and duty-cycle variation in wireless sensor networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Target Tracking with Limited Sensing Range in Autonomous Mobile Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhibo Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE International Workshop on Factory Communication Systems (WFCS2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2012, Lemgo/Detmold, Germany. pp.105-114</w:t>
+              <w:t xml:space="preserve">IEEE workshop WiSARN, in conjunction with IEEE 8th International Conference on Distributed Computing in Sensor Systems (DCOSS2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2012, Hangzhou, China. pp.329-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00745175v1</w:t>
+                <w:t xml:space="preserve">hal-00745238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CodaQ: A Context-Aware and Adaptive QoS-Aware Middleware for Activity Monitoring</w:t>
+                <w:t xml:space="preserve">Pmcmtp's Implementation (in nesC/TinyOS2.x) and Testbed for Its Operation Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahram Nourizadeh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Jamila Ben Sliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Thomesse</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Koubaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Cruz Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Smart Homes and Health Telematics - ICOST2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-21535-3_13⟩</w:t>
+              <w:t xml:space="preserve">Wireless Sensor Networks - WSN 2011 (4th IFIP International Conference on New Technologies, Mobility and Security - NTMS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NTMS.2011.5720636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647309v1</w:t>
+                <w:t xml:space="preserve">inria-00584105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pmcmtp's Implementation (in nesC/TinyOS2.x) and Testbed for Its Operation Validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MPIGate : Multi Protocol Interface and Gateway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Cruz Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamila Ben Sliman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Shahram Nourizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugo Cruz Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Sensor Networks - WSN 2011 (4th IFIP International Conference on New Technologies, Mobility and Security - NTMS 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MEDETEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Telemedicine &amp; eHealth (ISfTeH), Apr 2011, LUXEMBOURG, Luxembourg</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00584105v1</w:t>
+                <w:t xml:space="preserve">inria-00584052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MPIGate : Multi Protocol Interface and Gateway</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Joint duty cycle Scheduling, resource Allocation and multi-constrained QoS Routing algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Ben Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Koubâa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDETEL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ad-hoc, Mobile, and Wireless Networks - 10th International Conference, ADHOC-NOW 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Paderborn, Germany. pp.29-43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22450-8_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00584052v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint duty cycle Scheduling, resource Allocation and multi-constrained QoS Routing algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">CodaQ: A Context-Aware and Adaptive QoS-Aware Middleware for Activity Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Nourizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mounir Frikha</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thomesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad-hoc, Mobile, and Wireless Networks - 10th International Conference, ADHOC-NOW 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Smart Homes and Health Telematics - ICOST2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sherbrooke, Jun 2011, Montreal, Canada. pp.96-103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21535-3_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-22450-8_3⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00645479v1</w:t>
+                <w:t xml:space="preserve">hal-00647309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Context-aware Tele-homecare System for Senior Citizens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Nourizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thomesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Deroussent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9774,51 +9774,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoS for Wireless Sensor Networks: Tackling Service Differentiation at the MAC Sub-Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Nefzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International ICST Conference on Ad Hoc Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9837,247 +9837,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00544025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priority and adaptive QoS mechanism for Wireless Networked Control Systems using IEEE 802.15.4</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Performance Improvement of CSMA/CA for Data Gathering Scenarios in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Nefzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON'10 - 36th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Phoenix, AZ, United States. pp.CDROM</w:t>
+              <w:t xml:space="preserve">The Second International Conference on Communications and Networking ComNet'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Tozeur, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00541279v1</w:t>
+                <w:t xml:space="preserve">inria-00544036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Improvement of CSMA/CA for Data Gathering Scenarios in Wireless Sensor Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Priority and adaptive QoS mechanism for Wireless Networked Control Systems using IEEE 802.15.4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najet Boughanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second International Conference on Communications and Networking ComNet'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Tozeur, Tunisia</w:t>
+              <w:t xml:space="preserve">IECON'10 - 36th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Phoenix, AZ, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00544036v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00541279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoSenS: a Collecting and Sending Burst Scheme for Performance Improvement of IEEE 802.15.4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Nefzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Annual IEEE Conference on Local Computer Networks and Workshops - LCN 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Denver, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10096,4361 +10096,4361 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00544026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deploying Wireless Sensors for Differentiated Coverage and Probabilistic Connectivity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Energy Evaluation of PMCMTP for Large-Scale Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Ben Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">René Schott</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Koubâa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference - WCNC 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Fifth International Conference on Systems and Networks Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Nice, France. pp.21-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSNC.2010.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00541959v1</w:t>
+                <w:t xml:space="preserve">hal-00542255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Evaluation of PMCMTP for Large-Scale Wireless Sensor Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Deploying Wireless Sensors for Differentiated Coverage and Probabilistic Connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanjun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mounir Frikha</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu Yi-Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Schott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fifth International Conference on Systems and Networks Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference - WCNC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Sydney, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00542255v1</w:t>
+                <w:t xml:space="preserve">inria-00541959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Three-Tiered Architecture for Large-Scale Wireless Hospital Sensor Networks</w:t>
+                <w:t xml:space="preserve">A Distributed Fuzzy-based Failure Management for Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamila Ben Sliman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Shahram Nourizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mounir Frikha</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thomesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop MobiHealthInf 2009 in conjunction with BIOSTEC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Porto, Portugal. pp.64</w:t>
+              <w:t xml:space="preserve">The Second International Conference on Communication Theory, Reliability, and Quality of Service - CTRQ 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00435508v1</w:t>
+                <w:t xml:space="preserve">inria-00431035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Prioritized Multi-Channel Multi-Time slot MAC Protocol For Large-Scale Wireless Sensor Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Online adaptation of the IEEE 802.15.4 parameters for wireless networked control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najet Boughanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anis Koubâa</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComNet'09: The First International Conference on Communications, and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Hammamet, Tunisia. pp.8</w:t>
+              <w:t xml:space="preserve">8th IFAC International Conference on Fieldbuses and networks in industrial and embedded systems, FET'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Ansan, South Korea. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00435517v1</w:t>
+                <w:t xml:space="preserve">inria-00430957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and data channels allocation for Large-Scale UWB-based WSNs</w:t>
+                <w:t xml:space="preserve">A Distributed Elderly healthcare System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamila Ben Sliman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Shahram Nourizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Deroussent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anis Koubâa</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thomesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComNet'09: The First International Conference on Communications, and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Hammamet, Tunisia. pp.64</w:t>
+              <w:t xml:space="preserve">MobiHealth 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00435514v1</w:t>
+                <w:t xml:space="preserve">inria-00431202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCSP : an Energy Efficient Network-MAC Cross-layer design for wireless Sensor Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Networked Control Systems: From Independent Designs of the Network QoS and the Control to the Co-desig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Ninth IEEE International Workshop on Wireless Local Networks - WLN'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Zurich, Switzerland. 8 p</w:t>
+              <w:t xml:space="preserve">8th IFAC international conference on Fieldbuses and networks in industrial and embedded systems (FeT 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, May 2009, Ansan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00431125v1</w:t>
+                <w:t xml:space="preserve">inria-00432710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Fuzzy-based Failure Management for Wireless Sensor Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Un système de télémédecine pour les seniors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Nourizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thomesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second International Conference on Communication Theory, Reliability, and Quality of Service - CTRQ 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Colmar, France</w:t>
+              <w:t xml:space="preserve">1er congrès de la Société Française des Technologies pour l'Autonomie et de Gérontechnologie - SFTAG09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00431035v1</w:t>
+                <w:t xml:space="preserve">inria-00431053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online adaptation of the IEEE 802.15.4 parameters for wireless networked control systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Medical and Home automation Sensor Networks for Senior Citizens Telehomecare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Nourizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Deroussent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Rondeau</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thomesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC International Conference on Fieldbuses and networks in industrial and embedded systems, FET'2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First International Workshop on Medical Applications Networking, IEEE International Conference on Communications - IEEE ICC MAN'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Dresden, Germany. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCW.2009.5208093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00430957v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00431096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Elderly healthcare System</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Optimal Control with Packet Drops in Networked Control Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Felicioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Thomesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MobiHealth 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">8th IFAC International Conference on Fieldbuses &amp; Networks in Industrial &amp; Embedded Systems (FET'2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Hanyang, South Korea. pp.64-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00431202v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00431406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networked Control Systems: From Independent Designs of the Network QoS and the Control to the Co-desig</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Failure Adapted, Load-balanced Distributed Routing for Wireless Ad-hoc Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Nourizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thomesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC international conference on Fieldbuses and networks in industrial and embedded systems (FeT 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th IEEE/IFIP International Conference on Embedded and Ubiquitous Computing - IEEE EUC-2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Vancouver, Canada. pp.593-596, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSE.2009.394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00432710v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00431036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical and Home automation Sensor Networks for Senior Citizens Telehomecare</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Wireless networked control system using ZigBee/IEEE 802.15.4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najet Boughanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Thomesse</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Workshop on Medical Applications Networking, IEEE International Conference on Communications - IEEE ICC MAN'2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.CDROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00431096v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00430974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système de télémédecine pour les seniors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Case study of wireless networked control system : CONECS and COWNECS platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najet Boughanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Cruz-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Sepulchre</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Al-Salami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Julien Yamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er congrès de la Société Française des Technologies pour l'Autonomie et de Gérontechnologie - SFTAG09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Troyes, France</w:t>
+              <w:t xml:space="preserve">2ème Workshop Surveillance, Sûreté et Sécurité des Grands Systèmes - 3SGS'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nancy, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00431053v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00431024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control with Packet Drops in Networked Control Systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An Adaptive Hierarchical Routing Protocol for Wireless Ad-hoc Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Nourizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thomesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC International Conference on Fieldbuses &amp; Networks in Industrial &amp; Embedded Systems (FET'2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third International Conference on Next Generation Mobile Applications, Services and Technologies - NGMAST'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Cardiff, Wales, United Kingdom. pp.452 - 460, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NGMAST.2009.77⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00431406v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00431018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Failure Adapted, Load-balanced Distributed Routing for Wireless Ad-hoc Sensor Networks</w:t>
+                <w:t xml:space="preserve">Control and data channels allocation for Large-Scale UWB-based WSNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahram Nourizadeh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Jamila Ben Sliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Thomesse</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Koubâa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE/IFIP International Conference on Embedded and Ubiquitous Computing - IEEE EUC-2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ComNet'09: The First International Conference on Communications, and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Hammamet, Tunisia. pp.64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00431036v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00435514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless networked control system using ZigBee/IEEE 802.15.4</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Three-Tiered Architecture for Large-Scale Wireless Hospital Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Ben Sliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Rondeau</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Koubâa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.CDROM</w:t>
+              <w:t xml:space="preserve">Workshop MobiHealthInf 2009 in conjunction with BIOSTEC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Porto, Portugal. pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00430974v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00435508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study of wireless networked control system : CONECS and COWNECS platform</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Prioritized Multi-Channel Multi-Time slot MAC Protocol For Large-Scale Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Ben Sliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joseph Julien Yamé</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Koubâa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Workshop Surveillance, Sûreté et Sécurité des Grands Systèmes - 3SGS'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Nancy, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">ComNet'09: The First International Conference on Communications, and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Hammamet, Tunisia. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00431024v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00435517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Hierarchical Routing Protocol for Wireless Ad-hoc Sensor Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">SCSP : an Energy Efficient Network-MAC Cross-layer design for wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Nefzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Cruz Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Thomesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Next Generation Mobile Applications, Services and Technologies - NGMAST'09</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Ninth IEEE International Workshop on Wireless Local Networks - WLN'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Zurich, Switzerland. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NGMAST.2009.77⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00431018v1</w:t>
+                <w:t xml:space="preserve">inria-00431125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Routing Protocols for Wireless Sensor Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Wireless Networked Control System using IEEE 802.15.4 with GTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najet Boughanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth Taiwanese-French Conference on Information Technology - TFIT'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">2nd Junior Researcher Workshop on Real-Time Computing, JRWRTC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Rennes, France. pp.21-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00332871v1</w:t>
+                <w:t xml:space="preserve">inria-00332308v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Networked Control System using IEEE 802.15.4 with GTS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">N-MAC: a Network MAC cross layer design for supporting differentiated services and simpler management mechanisms in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Nefzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Junior Researcher Workshop on Real-Time Computing, JRWRTC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Rennes, France. pp.21-25</w:t>
+              <w:t xml:space="preserve">2nd Junior Researcher Workshop on Real-Time Computing - JRWRTC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Rennes, France. pp.17-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00332308v2</w:t>
+                <w:t xml:space="preserve">inria-00335984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-MAC: a Network MAC cross layer design for supporting differentiated services and simpler management mechanisms in Wireless Sensor Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A two-hop based real-time routing protocal for wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanjun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Shue Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youxian Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Junior Researcher Workshop on Real-Time Computing - JRWRTC 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th IEEE International Workshop on Factory Communication Systems - WFCS'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Dresden, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WFCS.2008.4638730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00335984v1</w:t>
+                <w:t xml:space="preserve">inria-00332557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-hop based real-time routing protocal for wireless sensor networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Exploration of Geographic Routing with k-Hop Based Searching in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Shue Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanjun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youxian Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE International Workshop on Factory Communication Systems - WFCS'08</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third International Conference on Communications and Networking in China - ChinaCom 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Hangzhou, China. pp.376-381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CHINACOM.2008.4685045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WFCS.2008.4638730⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00332557v1</w:t>
+                <w:t xml:space="preserve">inria-00332767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exploration of Geographic Routing with k-Hop Based Searching in Wireless Sensor Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Optimal On-line (m,k)-firm Constraint Assignment for Real-time Control Tasks Based on Plant State Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Felicioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Communications and Networking in China - ChinaCom 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IEEE International Conference on Emerging Technologies and Factory Automation - ETFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Hamburg, Germany. pp.908-915, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETFA.2008.4638504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CHINACOM.2008.4685045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00332767v1</w:t>
+                <w:t xml:space="preserve">inria-00335942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal On-line (m,k)-firm Constraint Assignment for Real-time Control Tasks Based on Plant State Information</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Real-Time Routing Protocols for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanjun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Shue Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE International Conference on Emerging Technologies and Factory Automation - ETFA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Fourth Taiwanese-French Conference on Information Technology - TFIT'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ETFA.2008.4638504⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00335942v1</w:t>
+                <w:t xml:space="preserve">inria-00332871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garantir la qualité de service temps réel : ordonnancement et gestion de files d'attente</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Graceful Degradation of the Quality of Control through Data Drop Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La 5ème Ecole d'été Temps Réel - ETR 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Irccyn, Sep 2007, Nantes, France. pp.257-275</w:t>
+              <w:t xml:space="preserve">European Control Conference - ECC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00189904v1</w:t>
+                <w:t xml:space="preserve">inria-00189946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis and improvement of ZigBee routing protocol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Real-time QoS support in wireless sensor networks: a survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanjun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Shue Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IFAC International Conference on Fieldbuses &amp; Networks in Industrial &amp; Embedded Systems - FeT'2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00187849v1</w:t>
+                <w:t xml:space="preserve">inria-00188265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graceful Degradation of the Quality of Control through Data Drop Policy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The design and analysis of protocol sequences for robust wireless accessing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Shue Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wing Shing Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference - ECC 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Kos, Greece</w:t>
+              <w:t xml:space="preserve">50th Annual IEEE Global Telecommunications Conference - GLOBECOM 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2007, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00189946v1</w:t>
+                <w:t xml:space="preserve">inria-00189964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time QoS support in wireless sensor networks: a survey</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zhi Wang</w:t>
+                <w:t xml:space="preserve">A Location-Unaware Distributed Clustering Algorithm for Mobile Wireless Networks Using Fuzzy Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Nourizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thomesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IFAC International Conference on Fieldbuses &amp; Networks in Industrial &amp; Embedded Systems - FeT'2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00188265v1</w:t>
+                <w:t xml:space="preserve">inria-00192071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The design and analysis of protocol sequences for robust wireless accessing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Improvement of zigbee routing protocol including energy and delay constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najet Boughanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th Annual IEEE Global Telecommunications Conference - GLOBECOM 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Nov 2007, Washington D.C., United States</w:t>
+              <w:t xml:space="preserve">Junior Researcher Workshop on Real-Time Computing - JRWRTC'07 in conjunction with the 15th International Conference on Real-Time and Network Systems - RTNS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Nancy, France. pp.19-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00189964v1</w:t>
+                <w:t xml:space="preserve">inria-00188191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of zigbee routing protocol including energy and delay constraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Task Handler Based on (m,k)-firm Constraint Model for Managing a Set of Real-Time Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Junior Researcher Workshop on Real-Time Computing - JRWRTC'07 in conjunction with the 15th International Conference on Real-Time and Network Systems - RTNS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Nancy, France. pp.19-22</w:t>
+              <w:t xml:space="preserve">15th International Conference on Real-Time and Network Systems - RTNS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Nancy, France. pp.183-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00188191v1</w:t>
+                <w:t xml:space="preserve">inria-00189899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task Handler Based on (m,k)-firm Constraint Model for Managing a Set of Real-Time Controllers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Garantir la qualité de service temps réel : ordonnancement et gestion de files d'attente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Real-Time and Network Systems - RTNS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Nancy, France. pp.183-194</w:t>
+              <w:t xml:space="preserve">La 5ème Ecole d'été Temps Réel - ETR 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Irccyn, Sep 2007, Nantes, France. pp.257-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00189899v1</w:t>
+                <w:t xml:space="preserve">inria-00189904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Location-Unaware Distributed Clustering Algorithm for Mobile Wireless Networks Using Fuzzy Logic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Thomesse</w:t>
+                <w:t xml:space="preserve">Performance Analysis and improvement of ZigBee routing protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Nefzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IFAC International Conference on Fieldbuses &amp; Networks in Industrial &amp; Embedded Systems - FeT'2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00192071v1</w:t>
+                <w:t xml:space="preserve">inria-00187849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Sensor Network Design For Wildfire Monitoring</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">R-(m,k)-firm : A novel QoS Scheme for Real-time Flow Guarantee in Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Congress on Intelligent Control and Automation (WCICA2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14TH International Conference on Real-Time and Network Systems, RTNS'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00114523v1</w:t>
+                <w:t xml:space="preserve">inria-00108417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded Powerline Communication in Large Scale Distribution Automation and Demand Side Management System</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Relaxed (m,k)-firm Constraint to Improve Real-time Streams Admission Rate under Non Pre-emptive Fixed Priority Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd IEEE/ASME International Conference on Mechatronic and Embedded Systems and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Beijing, China</w:t>
+              <w:t xml:space="preserve">11th IEEE International Conference on Emerging Technologies and Factory Automation, ETFA'06,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Prague, Czech Public</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00113782v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00108422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R-(m,k)-firm : A novel QoS Scheme for Real-time Flow Guarantee in Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Guaranteeing real-time QoS according to (m,k)-firm model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14TH International Conference on Real-Time and Network Systems, RTNS'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Workshop of Real-Time and Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zhejiang University and LORIA, Mar 2006, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00108417v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00114959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxed (m,k)-firm Constraint to Improve Real-time Streams Admission Rate under Non Pre-emptive Fixed Priority Scheduling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Impact of a (m,k)-firm Data Dropouts Policy on the Quality of Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Felicioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International Conference on Emerging Technologies and Factory Automation, ETFA'06,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Prague, Czech Public</w:t>
+              <w:t xml:space="preserve">6th IEEE International Workshop on Factory Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Torino, Italy, pp.353-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00108422v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00113827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteeing real-time QoS according to (m,k)-firm model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Powerline Communication System for Monitoring and Supervision of Feeder Equipments for MV Substation Automation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gangyan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of Real-Time and Embedded Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zhejiang University and LORIA, Mar 2006, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">IEEE Symposium on Industrial Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Antibes Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00114959v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00113787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a (m,k)-firm Data Dropouts Policy on the Quality of Control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Improving the IEEE 802.15.4 Slotted CSMA/CA MAC for Time-Critical Events in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Koubaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mário Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Nefzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE International Workshop on Factory Communication Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Torino, Italy, pp.353-359</w:t>
+              <w:t xml:space="preserve">Proceedings of the Workshop of Real-Time Networks (RTN 2006), Satellite Workshop to ECRTS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Dominique Decotignie, Jul 2006, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00113827v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00114519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powerline Communication System for Monitoring and Supervision of Feeder Equipments for MV Substation Automation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">DLB: A Novel Real-time QoS Control Mechanism for Multimedia Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on Industrial Embedded Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Antibes Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Advanced Information Networking and Applications (AINA06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00113787v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00108409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the IEEE 802.15.4 Slotted CSMA/CA MAC for Time-Critical Events in Wireless Sensor Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Graceful QoS Degradation Scheme for Loss Tolerant Real-time Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Workshop of Real-Time Networks (RTN 2006), Satellite Workshop to ECRTS 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Dominique Decotignie, Jul 2006, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Third Taiwanese-French Conference on Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Nancy/France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00114519v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00114860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DLB: A Novel Real-time QoS Control Mechanism for Multimedia Transmission</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Safety Evaluation of Critical Applications Distributed on TDMA-Based Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Advanced Information Networking and Applications (AINA06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Third Taiwanese-French Conference on Information Technology TFIT'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Nancy/France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00108409v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00114266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graceful QoS Degradation Scheme for Loss Tolerant Real-time Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A New routing metric for satisfying both energy and delay constraints in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najet Boughanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Taiwanese-French Conference on Information Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Nancy/France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Sensor Networks and Applications (SNA06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00114860v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00105886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety Evaluation of Critical Applications Distributed on TDMA-Based Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal LQ-controller Design and Data Drop Distribution under (m,k)-firm constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Taiwanese-French Conference on Information Technology TFIT'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Nancy/France</w:t>
+              <w:t xml:space="preserve">workshop on advanced control and diagnosis 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, nancy, france</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00114266v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00113830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New routing metric for satisfying both energy and delay constraints in wireless sensor networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Embedded Powerline Communication in Large Scale Distribution Automation and Demand Side Management System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhua Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gangyan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Sensor Networks and Applications (SNA06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Beijing, China</w:t>
+              <w:t xml:space="preserve">The 2nd IEEE/ASME International Conference on Mechatronic and Embedded Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00105886v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00113782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal LQ-controller Design and Data Drop Distribution under (m,k)-firm constraint</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Wireless Sensor Network Design For Wildfire Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanjun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">workshop on advanced control and diagnosis 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th World Congress on Intelligent Control and Automation (WCICA2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2006, Dalian (China), pp.109-113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCICA.2006.1712372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00113830v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00114523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dispatching mechanism providing REMPLI Applications with QoS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IEEE International Conference on Emerging Technologies and Factory Automation - ETFA'2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE IES, Sep 2005, Catania/Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14475,77 +14475,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoS and Performance of REMPLI PLC Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liping Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Workshop on Networked Control System and Fault Tolerant Control - NeCST Workshop 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Ajaccio/France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14564,407 +14564,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement sous contraintes (m,k)-firm et combinatoire des mots</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dependability Evaluation of Real-Time Applications Distributed on TDMA-Based Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Real-Time Systems - RTS'2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Navet, Apr 2005, Paris/France</w:t>
+              <w:t xml:space="preserve">6th IFAC International Conference on Fieldbus Systems and their Applications - FeT'2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Puebla, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000670v1</w:t>
+                <w:t xml:space="preserve">inria-00000782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and simulation of a SFN based PLC network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Analysis of networked control system with packet drops governed by (m,k)-firm constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui-Zhong Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Power-Line Communications and its Applications - IEEE ISPLC'2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Apr 2005, Vancouver (Canada)</w:t>
+              <w:t xml:space="preserve">6th IFAC international conference on fieldbus systems and their applications (FeT'2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Puebla, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000793v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of networked control system with packet drops governed by (m,k)-firm constraint</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Ordonnancement sous contraintes (m,k)-firm et combinatoire des mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rui-Zhong Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC international conference on fieldbus systems and their applications (FeT'2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Puebla, Mexico</w:t>
+              <w:t xml:space="preserve">13th International Conference on Real-Time Systems - RTS'2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Navet, Apr 2005, Paris/France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000671v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependability Evaluation of Real-Time Applications Distributed on TDMA-Based Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modelling and simulation of a SFN based PLC network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Bumiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC International Conference on Fieldbus Systems and their Applications - FeT'2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Puebla, Mexico</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Power-Line Communications and its Applications - IEEE ISPLC'2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2005, Vancouver (Canada)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000782v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Evaluation of the Safety of X-by-Wire Architecture subject to EMI Perturbations</w:t>
               </w:r>
@@ -14976,64 +14976,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wilwert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IEEE International Conference on Emerging Technologies and Factory Automation - ETFA'2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Catania, Italy, pp.755-762</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15058,77 +15058,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytic performance comparison of routing protocols in master-slave PLC networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Bumiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liping Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Power-Line Communications and Its Applications - ISPLC'2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Vancouver/Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15166,51 +15166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schedulability analysis for system under (m,k)-firm constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15261,64 +15261,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended DBP for (m,k)-Firm Based QoS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youxian Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15356,64 +15356,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(m,k)-WFQ : Integrating (m,k)-Firm Real-Time Constraints into Guaranteed-Rate Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Real-Time Systems - RTS Embedded Systems 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris/France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15432,260 +15432,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00108118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating (m,k)-Firm Real-Time Guarantees in the Internet QoS Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Loss-Tolerant QoS using Firm Constraints in Guaranteed Rate Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Thomesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International IFIP-TC6 Networking Conference - NETWORKING 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Athènes, Grèce, pp.1378--1383</w:t>
+              <w:t xml:space="preserve">10th IEEE Real-Time and Embedded Technology and Applications - RTAS'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Toronto, Canada, pp.526--535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099988v1</w:t>
+                <w:t xml:space="preserve">inria-00099989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss-Tolerant QoS using Firm Constraints in Guaranteed Rate Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Integrating (m,k)-Firm Real-Time Guarantees in the Internet QoS Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thomesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE Real-Time and Embedded Technology and Applications - RTAS'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Toronto, Canada, pp.526--535</w:t>
+              <w:t xml:space="preserve">Third International IFIP-TC6 Networking Conference - NETWORKING 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Athènes, Grèce, pp.1378--1383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099989v1</w:t>
+                <w:t xml:space="preserve">inria-00099988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent Matrix DBP for Streams with (m,k) - Firm Deadline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youxian Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15723,51 +15723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaranteeing real-time QoS according to (m,k)-firm model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st French-Taiwanese Conference in Information Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIX, Ecole Polytechnique, Apr 2004, Paris, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15792,64 +15792,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Fault Tolerance Mechanisms on X-by-Wire system dependability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wilwert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15913,64 +15913,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des garanties temporelles (m,k)-firm dans les ordonnanceurs WFQ pour les réseaux temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journées Scientifiques Des Jeunes Chercheurs En Génie Electrique et Informatique 2003 - GEI'2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Mahdia, Tunisie, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15995,64 +15995,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Quality of Service and Behavioral Reliability of Steer-by-Wire Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wilwert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16103,64 +16103,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation et Amélioration des Bornes du Temps de Réponse pour des Applications Temps Réel avec Ordonnancement à Priorité Fixe et Non-Préemptif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Colloque Francophone sur la Modélisation des Systèmes Réactifs 2003 - MSR'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Metz/France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16198,77 +16198,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix-DBP for (m, k)-firm Real Time Guarantee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTS 2003 - Real Time Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16287,273 +16287,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colored Petri Net Model of IEC Function Block and Its Application</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quality of Service Support in PowerLine Communication networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gangyan Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE International Conference on Emerging Technologies and Factory Automation 2003 - ETFA'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Lisbonne/Portugal, 4 p</w:t>
+              <w:t xml:space="preserve">5th IFAC International Symposium on Intelligent Components and Instruments For Control Applications 2003 - SICICA'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Aveiro/Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00107714v1</w:t>
+                <w:t xml:space="preserve">inria-00107722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Service Support in PowerLine Communication networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Colored Petri Net Model of IEC Function Block and Its Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youxian Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gangyan Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IFAC International Symposium on Intelligent Components and Instruments For Control Applications 2003 - SICICA'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Aveiro/Portugal</w:t>
+              <w:t xml:space="preserve">9th IEEE International Conference on Emerging Technologies and Factory Automation 2003 - ETFA'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Lisbonne/Portugal, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00107722v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00107714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration des Délais dans les Réseaux à Débits Garantis pour des Flux Temps-Réel Sous Contrainte (m,k)-Firm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Sciences Electroniques, Technologies de l'Information et des Télécommunications 2003 - SETIT'2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Sousse/Tunisie, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16572,1102 +16572,1063 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SBM protocol for providing real-time QoS in Ethernet LANs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Real-time communications in distributed control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Real-Time LANs in the Internet Age - RTLIA'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Vienna/Austria, pp.45-49</w:t>
+              <w:t xml:space="preserve">Sino-French PRA (Programme de Recherches Avancées) workshop on Information Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Beijing/China, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00107600v1</w:t>
+                <w:t xml:space="preserve">inria-00107606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worst-case response time of aperiodic message in WorldFIP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ethernet commuté pour applications temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youxian Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Triennial World Congress of the International Federation of Automatic Control Barcelona 2002 - B'02</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Barcelona/Spain, 6 p</w:t>
+              <w:t xml:space="preserve">Ecole d'informatique temps réel - IN2P3-CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, La Londre les Maures/France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00107601v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time communications in distributed control systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluation de performances d'Ethernet commuté pour des applications temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Koubaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sino-French PRA (Programme de Recherches Avancées) workshop on Information Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Beijing/China, 15 p</w:t>
+              <w:t xml:space="preserve">10th International Conference on Real Time and Embedded Systems - RTS'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Paris/France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00107606v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethernet commuté pour applications temps réel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Realtime characteristic of FF like centralized control fieldbus and its state-of-art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youxian Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'informatique temps réel - IN2P3-CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, La Londre les Maures/France</w:t>
+              <w:t xml:space="preserve">2002 IEEE International Symposium on Industrial Electronics - ISIE'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Aquila/Italy, pp.140-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00100921v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00107603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de performances d'Ethernet commuté pour des applications temps réel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Real time Characteristics of Ethernet and its improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youxian Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Real Time and Embedded Systems - RTS'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Paris/France</w:t>
+              <w:t xml:space="preserve">4th World Congress on Intelligent Control and Automation - WCICA'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Shanghai/China, pp.1311-1318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100917v1</w:t>
+                <w:t xml:space="preserve">inria-00107604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time Characteristics of Ethernet and its improvement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Switched Ethernet For Real-Time Industrial Communication: Modelling And Message Buffering Delay Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Youxian Sun</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Koubaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th World Congress on Intelligent Control and Automation - WCICA'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Shanghai/China, pp.1311-1318</w:t>
+              <w:t xml:space="preserve">4th IEEE International Workshop on Factory Communication Systems - WFCS'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Vasteras/Sweden, pp.27-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00107604v1</w:t>
+                <w:t xml:space="preserve">inria-00100920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realtime characteristic of FF like centralized control fieldbus and its state-of-art</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Matrix-DBP for (m,k)-firm real time guarantee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youxian Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2002 IEEE International Symposium on Industrial Electronics - ISIE'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Aquila/Italy, pp.140-145</w:t>
+              <w:t xml:space="preserve">Séminaire du Programme de Recherches Avancées Franco-Chinois PRA SI01-04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Zhejiang University, China. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00107603v1</w:t>
+                <w:t xml:space="preserve">inria-00107605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switched Ethernet For Real-Time Industrial Communication: Modelling And Message Buffering Delay Evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Survey of Weakly-Hard Real Time Schedule Theory and Its Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Simonot</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico-Maria Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youxian Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Workshop on Factory Communication Systems - WFCS'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Vasteras/Sweden, pp.27-35</w:t>
+              <w:t xml:space="preserve">International Symposium on Distributed Computing and Applications to Business, Engineering and Science - DCABES'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Wuxi/China, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00100920v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00107602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of Weakly-Hard Real Time Schedule Theory and Its Application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Worst-case response time of aperiodic message in WorldFIP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Enrico-Maria Poggi</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Bin Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youxian Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Distributed Computing and Applications to Business, Engineering and Science - DCABES'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2002, Wuxi/China, 9 p</w:t>
+              <w:t xml:space="preserve">15th Triennial World Congress of the International Federation of Automatic Control Barcelona 2002 - B'02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Barcelona/Spain, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00107602v1</w:t>
+                <w:t xml:space="preserve">inria-00107601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix-DBP for (m,k)-firm real time guarantee</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">SBM protocol for providing real-time QoS in Ethernet LANs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Koubaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aref Jarraya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Programme de Recherches Avancées Franco-Chinois PRA SI01-04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Zhejiang University, China. pp.35</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Real-Time LANs in the Internet Age - RTLIA'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Vienna/Austria, pp.45-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00107605v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00107600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carosse-Perf: A Modular Approach For Simulation Of In-Vehicle Embedded Architectures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Time Constrained Communication Over Switched Ethernet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mondher Attia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Simulation Multiconference - ESM'2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SCS, 2001, Prague/Czech Republic, pp.453-460</w:t>
+              <w:t xml:space="preserve">4th IFAC International Conference on Fieldbus Systems and their Applications - FeT'2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LORIA et SEE, 2001, Nancy, France, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100461v1</w:t>
+                <w:t xml:space="preserve">inria-00100586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring System of Car Information Central Control System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gangyan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17712,247 +17673,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Constrained Communication Over Switched Ethernet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A component based approach for modeling and validation of an automated manufacturing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Cavaliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC International Conference on Fieldbus Systems and their Applications - FeT'2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LORIA et SEE, 2001, Nancy, France, 8 p</w:t>
+              <w:t xml:space="preserve">8th Conference IEEE on Emerging Technologies and Factory Automation - ETFA 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Antibes/France, pp.465-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100586v1</w:t>
+                <w:t xml:space="preserve">inria-00100622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A component based approach for modeling and validation of an automated manufacturing system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Cavaliere</w:t>
+                <w:t xml:space="preserve">Carosse-Perf: A Modular Approach For Simulation Of In-Vehicle Embedded Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Castelpietra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Hembert</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Attia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Conference IEEE on Emerging Technologies and Factory Automation - ETFA 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Antibes/France, pp.465-474</w:t>
+              <w:t xml:space="preserve">15th European Simulation Multiconference - ESM'2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCS, 2001, Prague/Czech Republic, pp.453-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00100622v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-vehicle embedded computer control systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminary of Franco-Chinese project PRA SI99-04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wuhan University of Technology, 2000, Wuhan/China, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17990,51 +17990,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of a multiple Networked in-vehicle Embedded Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Castelpietra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18085,64 +18085,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une politique à changement de priorité pour l'ordonnancement de messages dans des environnements bruités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1999, Nancy, France, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18161,519 +18161,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic Modeling of Support System for In-Vehicle Embedded Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Design of Reliable Real-Time Applications Distributed over CAN (Controller Area Network)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International IFIP Workshop on Distributed &amp; Parallel Embedded Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFIP, 1998, Paderborn/Germany, 10 p</w:t>
+              <w:t xml:space="preserve">INCOM98, IFAC 9th Symposium on Information Control in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Nancy/Metz/France, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00098504v1</w:t>
+                <w:t xml:space="preserve">inria-00098455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Reliable Real-Time Applications Distributed over CAN (Controller Area Network)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Performances et Tolérance aux Fautes des Applications Temps Réel Distribuées autour du réseau CAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCOM98, IFAC 9th Symposium on Information Control in Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Nancy/Metz/France, 6 p</w:t>
+              <w:t xml:space="preserve">Real-Time Systems - RTS'98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Paris/France, pp.197-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00098455v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances et Tolérance aux Fautes des Applications Temps Réel Distribuées autour du réseau CAN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">On fault tolerance and worst-case response time analysis in CAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Real-Time Systems - RTS'98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Paris/France, pp.197-216</w:t>
+              <w:t xml:space="preserve">23nd IFAC/IFIP Workshop on Real-Time Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Shantou/China, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00098454v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On fault tolerance and worst-case response time analysis in CAN</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Architecture Description Language - Quelques expériences au sein du LORIA (Equipe TRIO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23nd IFAC/IFIP Workshop on Real-Time Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Shantou/China, 6 p</w:t>
+              <w:t xml:space="preserve">Journee ADL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Schneider Electric SA, 1998, Grenoble/France, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00098456v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture Description Language - Quelques expériences au sein du LORIA (Equipe TRIO)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microscopic Modeling of Support System for In-Vehicle Embedded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Courrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journee ADL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Schneider Electric SA, 1998, Grenoble/France, 21 p</w:t>
+              <w:t xml:space="preserve">International IFIP Workshop on Distributed &amp; Parallel Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP, 1998, Paderborn/Germany, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00098463v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of distributed real time systems thanks to performance evaluation of their physical architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CESA'96 IMACS Multiconference : computational engineering in systems applications - Symposium on discrete events and manufacturing systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Lille, France. pp.507-512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18756,51 +18756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runbo Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujun Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Vehits (International conference on vehicle technology and intelligent transport systems)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18851,51 +18851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runbo Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujun Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 32nd International Conference on Computer Communications and Networks (ICCCN 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18946,51 +18946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulqawi Saif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual PhD students conference IAEM Lorraine 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nancy, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19028,51 +19028,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software-Defined Real-Time Mesh Networking: Protocol and Experimentation Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Samama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19136,64 +19136,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic node allocation in Network Virtualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Said Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HPCS - The 2013 International Conference on High Performance Computing &amp; Simulation - 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Helsinki, Finland. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19218,64 +19218,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPIGate: Passerelle multiprotocolaire pour le maintien à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Cruz Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres INRIA/Industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, PARIS, France. INRIA, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19371,51 +19371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tridib Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Feng Xia, Tridib Mukherjee, Yan Zhang, Ye-Qiong Song. Hindawi Publishing Co., Sensor Networks for High-Confidence Cyber-Physical Systems, pp.130, 2011, International journal of distributed sensor networks, 1550-1329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19459,51 +19459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Aubrun and Daniel Simon and Ye-Qiong Song. ISTE Wiley, pp.314, 2010, 978-1-84821-176-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19553,90 +19553,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Dynamic Duty Cycle in LoRaWAN Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norhane Benkahla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Tounsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ad-hoc, Mobile, and Wireless Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11104, pp.147-162, 2018, 978-3-030-00246-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19664,251 +19664,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and Scheduling Joint Design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Scheduling in Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Real-time Systems Scheduling</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.53-96, 2014, 9781848217898</w:t>
+              <w:t xml:space="preserve">Real-time Systems Scheduling 2 : Focuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Real-time Systems Scheduling 2 : Focuses, 9781848217898</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01067487v1</w:t>
+                <w:t xml:space="preserve">hal-01093667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling in Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Conception conjointe commande-ordonnancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maryline Chetto. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Real-time Systems Scheduling 2 : Focuses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ordonnancement dans les systèmes temps réel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, pp.293-324, 2014, 978-1-78405-039-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01093667v1</w:t>
+                <w:t xml:space="preserve">lirmm-01017944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ordonnancement dans les réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ordonnancement dans les systèmes temps réel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19940,479 +19927,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception conjointe commande-ordonnancement</w:t>
+                <w:t xml:space="preserve">Control and Scheduling Joint Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maryline Chetto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ordonnancement dans les systèmes temps réel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Editions, pp.293-324, 2014, 978-1-78405-039-9</w:t>
+              <w:t xml:space="preserve">Real-time Systems Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 "Focuses", </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-96, 2014, 9781848217898</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01017944v1</w:t>
+                <w:t xml:space="preserve">lirmm-01067487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overload Management Through Selective Data Dropping</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Introduction and problem statement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Aubrun, Daniel Simon, Ye-Qiong Song. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Co-design Approaches - Dependable Networked Control Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE - John Wiley, pp.187-224, 2010</w:t>
+              <w:t xml:space="preserve">Co-design approaches for dependable networked control systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Wiley, pp.1-18, 2010, Wiley / Engineering &amp; Materials Science / Electrical &amp; Electronics Engineering / Control Systems Technology, 978-1-84821-176-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00433112v1</w:t>
+                <w:t xml:space="preserve">inria-00447362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction and problem statement</w:t>
+                <w:t xml:space="preserve">Preliminary notions and state of the art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Aubrun, Daniel Simon, Ye-Qiong Song. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Co-design approaches for dependable networked control systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Wiley, pp.1-18, 2010, Wiley / Engineering &amp; Materials Science / Electrical &amp; Electronics Engineering / Control Systems Technology, 978-1-84821-176-6</w:t>
+              <w:t xml:space="preserve">Co-design Approaches for Dependable Networked Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Wiley, pp.19-53, 2010, Wiley / Engineering &amp; Materials Science / Electrical &amp; Electronics Engineering / Control Systems Technology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00447362v1</w:t>
+                <w:t xml:space="preserve">hal-00456249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary notions and state of the art</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Overload Management Through Selective Data Dropping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Felicioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Aubrun, Daniel Simon, Ye-Qiong Song. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Co-design Approaches for Dependable Networked Control Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Wiley, pp.19-53, 2010, Wiley / Engineering &amp; Materials Science / Electrical &amp; Electronics Engineering / Control Systems Technology</w:t>
+              <w:t xml:space="preserve">Co-design Approaches - Dependable Networked Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE - John Wiley, pp.187-224, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00456249v1</w:t>
+                <w:t xml:space="preserve">inria-00433112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de service temps réel selon le modèle (m,k)-firm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20448,380 +20448,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00114397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and validation process of in-vehicle embedded electronic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of automotive X-by-Wire systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wilwert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard Zurawski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Embedded Systems Handbook</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRC Press - Taylor&amp;Francis, 2005</w:t>
+              <w:t xml:space="preserve">The Industrial Communication Technology Handbook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC Press, 2005, 0849330777</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000786v1</w:t>
+                <w:t xml:space="preserve">inria-00000562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of automotive X-by-Wire systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Vérification des applications temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Richard Zurawski. </w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vernadat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacky Akoka, Isabelle Comyn-Wattiau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Industrial Communication Technology Handbook</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRC Press, 2005, 0849330777</w:t>
+              <w:t xml:space="preserve">Encyclopédie de l'informatique et des systèmes d'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000562v1</w:t>
+                <w:t xml:space="preserve">inria-00000560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérification des applications temps réel</w:t>
+                <w:t xml:space="preserve">Design and validation process of in-vehicle embedded electronic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Jacky Akoka, Isabelle Comyn-Wattiau. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Richard Zurawski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie de l'informatique et des systèmes d'information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, 2005</w:t>
+              <w:t xml:space="preserve">The Embedded Systems Handbook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC Press - Taylor&amp;Francis, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000560v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion dynamique de la QdS temps réel selon (m,k)-firm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Koubaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">none. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'Eté Temps Réel 2003 - ETR'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16 p, 2003</w:t>
@@ -20850,77 +20850,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic modeling of support system for in-vehicle embedded systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Courrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franz J. Rammig (Ed). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distributed and parallel embedded systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer Academic Publishers, pp.139-148, 1999, IFIP</w:t>
@@ -20949,77 +20949,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'évaluation de performances du système de communication à la validation de l'architecture opérationnelle - cas du système embarqué dans l'automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LISI-ENSMA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'été Temps Réel 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes, 15 p, 1999, 2-9514541-1-2</w:t>
@@ -21211,51 +21211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delay Analysis of AVB traffic in Time-Sensitive Networks (TSN) with application to multi-packet Video Frames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorin Maxim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Loria. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -21303,51 +21303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulqawi Saif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9319, Inria. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -21369,77 +21369,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons Learned through Implementation and Performance Comparison of Two MAC/RDC Protocols on Different WSN OS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zendra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8777, INRIA Nancy. 2015, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -21461,64 +21461,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A critical analysis of Contiki's network stack for integrating new MAC protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8776, INRIA Nancy. 2013, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -21553,64 +21553,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routing Scheme for a Wireless Sensor Network Real-Time Locating System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ciarletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Cruz-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarsi Nanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21658,51 +21658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocoles MAC et routage à faible consommation d'énergie dans les réseaux de capteurs sans fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Nefzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -21737,51 +21737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoSenS reference guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Nefzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -21803,90 +21803,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation of control and data channels for Large-Scale Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Koubâa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2008, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -21934,51 +21934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanjun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Shue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6369, INRIA. 2007, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -21994,582 +21994,582 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00192615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overload Management in Real-time Control Applications Using (m,k)-firm Constraint</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">L'ordonnancement d'un ensemble de tâches de contrôle avec le modèle (m,k)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00114857v1</w:t>
+                <w:t xml:space="preserve">inria-00114859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ordonnancement d'un ensemble de tâches de contrôle avec le modèle (m,k)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Overload Management in Real-time Control Applications Using (m,k)-firm Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00114859v1</w:t>
+                <w:t xml:space="preserve">inria-00114857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System model and performance evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Providing real-time applications with graceful degradation of QoS and fault tolerance according to (m,k)-firm model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Contract] EU Project REMPLI, 2005, pp.112</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000794v1</w:t>
+                <w:t xml:space="preserve">inria-00000704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providing real-time applications with graceful degradation of QoS and fault tolerance according to (m,k)-firm model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">QoS mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 2005</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] EU project REMPLI, 2005, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">inria-00000704v1</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoS mapping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">System model and performance evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Bumiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Brito</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Contract] EU project REMPLI, 2005, pp.22</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Pinho Flippe Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] EU Project REMPLI, 2005, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000795v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Management System Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Walocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Bumiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] A04-R-467 || walocha04a, 2004, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -22608,64 +22608,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality-Of-Service Requirement Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liping Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] A04-R-440 || brito04b, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -22713,51 +22713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoli Manita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4813, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -22779,64 +22779,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolérance aux fautes dans les architectures X-by-Wire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wilwert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22880,51 +22880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic approach to the performance evaluation with application to some model of real-time communication device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoli Manita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeqiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22972,77 +22972,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix-DBP For (m, k)-firm Real-Time Guarantee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Intern report] A02-R-351 || poggi02a, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23060,64 +23060,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper Bound Evaluation of Response Time For Real-Time Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Intern report] A02-R-350 || koubaa02f, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23129,325 +23129,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00101075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la QoS des systèmes de communication sur courants porteurs (PLC: Power Line Communication)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ethernet commuté et QoS pour les applications temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Koubaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contract] A01-R-306 || lu01a, 2001, 52 p</w:t>
+              <w:t xml:space="preserve">[Interne] A01-R-398 || koubaa01a, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100585v1</w:t>
+                <w:t xml:space="preserve">inria-00100706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethernet commuté et QoS pour les applications temps réel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Projet CAROSSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Courrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Castelpietra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Interne] A01-R-398 || koubaa01a, 2001</w:t>
+              <w:t xml:space="preserve">[Interne] A01-R-279 || simonot-lion01b, 2001, 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100706v1</w:t>
+                <w:t xml:space="preserve">inria-00100698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet CAROSSE</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Etude de la QoS des systèmes de communication sur courants porteurs (PLC: Power Line Communication)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Interne] A01-R-279 || simonot-lion01b, 2001, 37 p</w:t>
+              <w:t xml:space="preserve">[Contract] A01-R-306 || lu01a, 2001, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100698v1</w:t>
+                <w:t xml:space="preserve">inria-00100585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un support méthodologique pour la configuration de composants génériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Cavaliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23517,51 +23517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Cavaliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] A00-R-259 || cavaliere00a, 2000, 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -23577,272 +23577,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport intermédiaire du contrat CAROSSE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Castelpietra</w:t>
+                <w:t xml:space="preserve">Modélisation d'architectures d'applications - Moyens et formalismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Cavaliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Interne] 99-R-214 || castelpietra99a, 1999, 15 p</w:t>
+              <w:t xml:space="preserve">[Interne] 99-R-217 || cavaliere99a, 1999, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00098935v1</w:t>
+                <w:t xml:space="preserve">inria-00107833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'architectures d'applications - Moyens et formalismes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Domenico Cavaliere</w:t>
+                <w:t xml:space="preserve">Rapport intermédiaire du contrat CAROSSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Castelpietra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Interne] 99-R-217 || cavaliere99a, 1999, 52 p</w:t>
+              <w:t xml:space="preserve">[Interne] 99-R-214 || castelpietra99a, 1999, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00107833v1</w:t>
+                <w:t xml:space="preserve">inria-00098935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de composants matériels et exécutifs en vue de la validation d'architecture opérationelle par évaluation de performances. Rapport intermédiaire du contrat PSA 033</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Courrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 98-R-056 || courrier98a, 1998, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -23896,51 +23896,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de performances de FIP, aide au dimensionnement d'applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Lorraine, 1991. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1991INPL066N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -23999,51 +23999,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches (m,k)-firm pour la gestion de la qualité de service temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INPL-ENSEM, LORIA Nancy, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24230,51 +24230,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04772057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lapicque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Agnoletti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouizakarne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144128" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831874v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Tounsi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norhane Benkahla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Qiong Song" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Frikha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-024-11004-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383226v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Smida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-022-10038-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03527030v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gill" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-021-09363-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03527031v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejun Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibo He" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3106756" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975187v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Qiong Song" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-020-00738-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02080647v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Mo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng You" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghui Cao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kritikakou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2019.2906061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01825524v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2018.2839030" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403761v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Qi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Cheng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Bai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiming Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nard Adrien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2584000" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242868v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Ben Slimane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schott Ren&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeqiong Song" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Stacey Staples" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Tsiontsiou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247364v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Seddiki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-015-9995-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuguo Zhuo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Almeida" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2015.2473852" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093662v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645512v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Nefzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2011.06.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZFJZ3N5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431252v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Shue Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youxian Sun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2009.2017938" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189950v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Shing Wong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2007.914478" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188190v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Boughanmi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-007-0102-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337587v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schott" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8106674" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332760v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gangyan Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113851v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simonot-Lion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2006.875511" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wilwert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2005.849725" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000791v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Koubaa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thomesse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100153v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100164v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bin Yu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099987v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100726v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Castelpietra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Attia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2002.804972" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099080v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Simonot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098898v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098457v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831715v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Amet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Thomas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696355.3699698" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157729v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runbo Su" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lahmadi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mangeot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831371v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Yang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Docquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN60385.2024.10639705" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453209v4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Jin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Riahi Sfar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Natalizio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moyal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECON58729.2023.10287527" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383267v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Samson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergnaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dujardin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciarletta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA54631.2023.10275469" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dujardin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS53837.2022.9779173" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283215v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971311v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pontnau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ahmed-Nacer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526624v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComNet47917.2020.9306095" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971290v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Docquier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA46521.2020.9212159" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974790v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766647" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975202v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766738" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971306v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974777v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766633" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02078301v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulqawi Saif" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dautricourt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Houbre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nussbaum" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01793507v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01793561v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3214239.3214240" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828249v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01793479v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616834v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614268v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Greff" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Samama" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614677v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Maxim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139258.3139283" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529837v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS.2017.7991949" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404169v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardetta Addis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ceselli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240986v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roussel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242068v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246931v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiufang Shi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaiyue Yang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7249379" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241042v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Despaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS.2015.7160562" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241224v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141496v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005237600050014" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242859v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nefzi Bilel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093729v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912522" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093736v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS.2014.20" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093644v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhao" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuxiong Zhang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiumen Yang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071445v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Said Seddiki" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shahbaz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Donovan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarthak Grover" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miseon Park" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2620728.2620766" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059310v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guenard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Presse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galtier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2014.6842244" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877579v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877581v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877466v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905864v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905822v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almeda Luis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2013.6644967" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877452v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877451v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moutie Chehaider" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745243v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745238v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745167v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745155v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cruz-Sanchez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Havet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745229v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawood Khan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745161v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Staples" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745184v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santinelli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745175v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647309v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Nourizadeh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21535-3_13" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H895C1M4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584105v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Ben Sliman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cruz Sanchez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2011.5720636" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584052v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645479v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Koub&#226;a" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22450-8_3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546469v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Deroussent" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544025v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541279v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondeau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544036v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544026v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541959v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Yi-Hua" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542255v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSNC.2010.10" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435508v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435517v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435514v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431125v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431035v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430957v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431202v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432710v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431096v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2009.5208093" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431053v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sepulchre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431406v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Felicioni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431036v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE.2009.394" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430974v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431024v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al-Salami" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Julien Yam&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431018v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGMAST.2009.77" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332871v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332308v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335984v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332557v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS.2008.4638730" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332767v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHINACOM.2008.4685045" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335942v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Jia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2008.4638504" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189904v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187849v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189946v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188265v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189964v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188191v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189899v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192071v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114523v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCICA.2006.1712372" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113782v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Lu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Zhou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108417v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108422v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114959v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113827v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113787v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114519v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Alves" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108409v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114860v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114266v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105886v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113830v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000792v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Brito" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000758v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000670v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hyon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000793v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Bumiller" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000671v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Zhong Lin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000782v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000781v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000756v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099992v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100003v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108118v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099988v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099989v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100018v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100131v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099964v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlois" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gilberg" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107713v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107701v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099659v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107711v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Poggi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107714v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Huang" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107722v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107712v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107600v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Jarraya" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107601v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107606v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100921v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100917v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107604v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107603v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Yue" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100920v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107602v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico-Maria Poggi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107605v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100461v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100587v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Xiao" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisong Jin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100586v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100622v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cavaliere" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hembert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099168v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099138v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cayrol" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098896v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098504v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courrier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098455v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098454v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098456v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098463v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177382v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620893v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152830v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01793531v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01542911v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877580v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645424v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745364v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xia" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tridib Mukherjee" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443847v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubrun" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489677v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_15" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067487v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/index.php?p=a&amp;amp;ACTION=View&amp;amp;id=810" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093667v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093665v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/collections/reseaux-et-telecommunications/products/ordonnancement-dans-les-systemes-temps-reel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01017944v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433112v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447362v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456249v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114397v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000786v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000562v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000560v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berthomieu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernadat" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099658v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098839v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108055v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238890v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Appel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Genitrini" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315533v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02430564v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202664v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202542v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764931v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarsi Nanda" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549247v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443594v2" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00322584v3" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192615v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114857v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114859v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000794v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pinho Flippe Pacheco" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000704v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000795v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100133v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Walocha" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100132v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071773v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Manita" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100897v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147553v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101074v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101075v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100585v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100706v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100698v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099335v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Cavaliere" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hembert" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099158v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098935v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107833v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098544v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wolf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751013v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991INPL066N" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/inria-00000790v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831874v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Tounsi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norhane Benkahla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Qiong Song" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Frikha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-024-11004-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04772057v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lapicque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Agnoletti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouizakarne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144128" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383226v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Smida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-022-10038-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03527030v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gill" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-021-09363-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03527031v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejun Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibo He" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3106756" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975187v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Qiong Song" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-020-00738-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02080647v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Mo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng You" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghui Cao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kritikakou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2019.2906061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01825524v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2018.2839030" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403761v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Qi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Cheng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Bai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiming Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nard Adrien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2584000" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247364v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Seddiki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-015-9995-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242262v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuguo Zhuo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Almeida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2015.2473852" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242868v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Ben Slimane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schott Ren&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeqiong Song" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Stacey Staples" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Tsiontsiou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093662v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645512v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Nefzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2011.06.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZFJZ3N5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431252v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Shue Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youxian Sun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2009.2017938" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189950v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Shing Wong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2007.914478" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188190v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Boughanmi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-007-0102-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337587v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schott" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8106674" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332760v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gangyan Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113851v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simonot-Lion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2006.875511" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000791v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Koubaa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thomesse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100153v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000563v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wilwert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2005.849725" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100164v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bin Yu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099987v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100726v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Castelpietra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Attia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2002.804972" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099080v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Simonot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098898v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098457v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831715v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Amet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Thomas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696355.3699698" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157729v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runbo Su" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lahmadi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mangeot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831371v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Yang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Docquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN60385.2024.10639705" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453209v4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Jin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Riahi Sfar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Natalizio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moyal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECON58729.2023.10287527" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383267v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Samson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergnaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dujardin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciarletta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA54631.2023.10275469" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dujardin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS53837.2022.9779173" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283215v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526624v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComNet47917.2020.9306095" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971290v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Docquier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pontnau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ahmed-Nacer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA46521.2020.9212159" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971311v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974790v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766647" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975202v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766738" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974777v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766633" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971306v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02078301v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulqawi Saif" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dautricourt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Houbre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nussbaum" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01793507v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01793561v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3214239.3214240" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828249v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01793479v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616834v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614268v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Greff" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Samama" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614677v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Maxim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139258.3139283" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529837v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS.2017.7991949" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240986v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roussel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242068v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404169v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardetta Addis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ceselli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246931v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiufang Shi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaiyue Yang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7249379" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241042v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Despaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS.2015.7160562" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241224v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141496v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005237600050014" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242859v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nefzi Bilel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093729v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912522" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093644v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuxiong Zhang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiumen Yang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093736v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS.2014.20" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071445v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Said Seddiki" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shahbaz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Donovan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarthak Grover" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miseon Park" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2620728.2620766" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059310v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guenard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Presse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galtier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2014.6842244" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877581v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877466v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905864v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almeda Luis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2013.6644967" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877452v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877451v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moutie Chehaider" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877579v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745167v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745155v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cruz-Sanchez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Havet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745229v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawood Khan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745184v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santinelli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745161v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Staples" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745175v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745243v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745238v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584105v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Ben Sliman" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cruz Sanchez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2011.5720636" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584052v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Nourizadeh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645479v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Koub&#226;a" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22450-8_3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647309v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21535-3_13" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H895C1M4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546469v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Deroussent" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544025v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544036v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541279v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondeau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544026v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542255v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSNC.2010.10" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541959v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Yi-Hua" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431035v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430957v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431202v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432710v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431053v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sepulchre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431096v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2009.5208093" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431406v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Felicioni" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431036v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE.2009.394" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430974v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431024v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al-Salami" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Julien Yam&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431018v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGMAST.2009.77" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435514v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435508v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435517v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431125v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332308v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335984v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332557v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS.2008.4638730" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332767v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHINACOM.2008.4685045" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335942v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Jia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2008.4638504" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332871v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189946v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188265v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189964v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192071v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188191v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189899v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189904v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187849v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108417v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108422v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114959v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113827v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113787v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Lu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114519v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Alves" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108409v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114860v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114266v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105886v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113830v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113782v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Zhou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114523v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCICA.2006.1712372" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000792v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Brito" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000758v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000782v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000671v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Zhong Lin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000670v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hyon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000793v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Bumiller" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000781v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000756v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099992v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100003v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108118v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099989v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099988v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100018v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100131v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099964v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlois" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gilberg" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107713v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107701v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099659v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107711v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Poggi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107722v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107714v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Huang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107712v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107606v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100921v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100917v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107603v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Yue" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107604v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100920v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107605v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107602v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico-Maria Poggi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107601v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107600v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Jarraya" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100586v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100587v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Xiao" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisong Jin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100622v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cavaliere" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hembert" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100461v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099168v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099138v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cayrol" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098896v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098455v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098454v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098456v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098463v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098504v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courrier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177382v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620893v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152830v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01793531v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01542911v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877580v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645424v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745364v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xia" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tridib Mukherjee" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443847v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubrun" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489677v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_15" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093667v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/index.php?p=a&amp;amp;ACTION=View&amp;amp;id=810" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01017944v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093665v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/collections/reseaux-et-telecommunications/products/ordonnancement-dans-les-systemes-temps-reel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067487v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447362v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456249v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433112v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114397v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000562v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000560v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berthomieu" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernadat" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000786v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099658v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098839v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108055v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238890v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Appel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Genitrini" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315533v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02430564v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202664v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202542v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764931v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarsi Nanda" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549247v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443594v2" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00322584v3" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192615v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114859v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114857v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000704v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000795v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000794v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pinho Flippe Pacheco" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100133v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Walocha" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100132v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071773v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Manita" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100897v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147553v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101074v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101075v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100706v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100698v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100585v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099335v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Cavaliere" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hembert" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099158v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107833v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098935v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098544v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wolf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751013v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991INPL066N" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/inria-00000790v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>