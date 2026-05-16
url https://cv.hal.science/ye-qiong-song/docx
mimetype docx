--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -5013,265 +5013,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay Study in Multi-controller Software Defined Vehicular Network Using OpenDaylight for Emergency Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mounir Frikha</w:t>
+                <w:t xml:space="preserve">Generating substation network simulations from substation configuration description files</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Docquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pontnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Ahmed-Nacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 15th International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th Junior Researcher Workshop on Real-Time Computing (JRWRTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974777v1</w:t>
+                <w:t xml:space="preserve">hal-02971306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating substation network simulations from substation configuration description files</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Docquier</w:t>
+                <w:t xml:space="preserve">Delay Study in Multi-controller Software Defined Vehicular Network Using OpenDaylight for Emergency Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Smida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Tounsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Ahmed-Nacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Junior Researcher Workshop on Real-Time Computing (JRWRTC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 15th International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tangier, Morocco. pp.615-620, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2019.8766633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971306v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulation of Storage Performance in Testbed Experiments with Distem</w:t>
               </w:r>
@@ -7184,252 +7184,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel compressive sensing based Data Aggregation Scheme for Wireless Sensor Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yang Yang</w:t>
+                <w:t xml:space="preserve">Modelling and Performance Analysis of Wireless Sensor Networks Using Process Mining Techniques: ContikiMAC Use Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Despaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Lahmadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE international conference on Communications (ICC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DCOSS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Marina del Rey, United States. pp.1 - 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DCOSS.2014.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01093644v1</w:t>
+                <w:t xml:space="preserve">hal-01093736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Performance Analysis of Wireless Sensor Networks Using Process Mining Techniques: ContikiMAC Use Case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Despaux</w:t>
+                <w:t xml:space="preserve">A novel compressive sensing based Data Aggregation Scheme for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wuxiong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiumen Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Lahmadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCOSS 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE international conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2014, Sidney, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093736v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FlowQoS: QoS for the Rest of Us</w:t>
               </w:r>
@@ -8973,243 +8973,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Analytical and Simulation Approaches for Estimating End-to-End Delay in Multi-hop Wireless Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Despaux</w:t>
+                <w:t xml:space="preserve">Target Tracking with Limited Sensing Range in Autonomous Mobile Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Lahmadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE workshop WiSARN, in conjunction with IEEE 8th International Conference on Distributed Computing in Sensor Systems (DCOSS2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEE, May 2012, Hangzhou, China. pp.317-322</w:t>
+              <w:t xml:space="preserve">, IEEE, May 2012, Hangzhou, China. pp.329-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00745243v1</w:t>
+                <w:t xml:space="preserve">hal-00745238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target Tracking with Limited Sensing Range in Autonomous Mobile Sensor Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adrien Guenard</w:t>
+                <w:t xml:space="preserve">Combining Analytical and Simulation Approaches for Estimating End-to-End Delay in Multi-hop Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Despaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Lahmadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE workshop WiSARN, in conjunction with IEEE 8th International Conference on Distributed Computing in Sensor Systems (DCOSS2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE, May 2012, Hangzhou, China. pp.329-334</w:t>
+              <w:t xml:space="preserve">, IEE, May 2012, Hangzhou, China. pp.317-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00745238v1</w:t>
+                <w:t xml:space="preserve">hal-00745243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pmcmtp's Implementation (in nesC/TinyOS2.x) and Testbed for Its Operation Validation</w:t>
               </w:r>
@@ -9837,204 +9837,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00544025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Improvement of CSMA/CA for Data Gathering Scenarios in Wireless Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bilel Nefzi</w:t>
+                <w:t xml:space="preserve">Priority and adaptive QoS mechanism for Wireless Networked Control Systems using IEEE 802.15.4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najet Boughanmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second International Conference on Communications and Networking ComNet'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Tozeur, Tunisia</w:t>
+              <w:t xml:space="preserve">IECON'10 - 36th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Phoenix, AZ, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00544036v1</w:t>
+                <w:t xml:space="preserve">inria-00541279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priority and adaptive QoS mechanism for Wireless Networked Control Systems using IEEE 802.15.4</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Najet Boughanmi</w:t>
+                <w:t xml:space="preserve">Performance Improvement of CSMA/CA for Data Gathering Scenarios in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Nefzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON'10 - 36th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Phoenix, AZ, United States. pp.CDROM</w:t>
+              <w:t xml:space="preserve">The Second International Conference on Communications and Networking ComNet'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Tozeur, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00541279v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00544036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoSenS: a Collecting and Sending Burst Scheme for Performance Improvement of IEEE 802.15.4</w:t>
               </w:r>
@@ -10448,51 +10448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najet Boughanmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IFAC International Conference on Fieldbuses and networks in industrial and embedded systems, FET'2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Ansan, South Korea. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11157,51 +11157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najet Boughanmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11870,51 +11870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najet Boughanmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Junior Researcher Workshop on Real-Time Computing, JRWRTC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Rennes, France. pp.21-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12759,450 +12759,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00189964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Location-Unaware Distributed Clustering Algorithm for Mobile Wireless Networks Using Fuzzy Logic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Thomesse</w:t>
+                <w:t xml:space="preserve">Improvement of zigbee routing protocol including energy and delay constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najet Boughanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFAC International Conference on Fieldbuses &amp; Networks in Industrial &amp; Embedded Systems - FeT'2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Junior Researcher Workshop on Real-Time Computing - JRWRTC'07 in conjunction with the 15th International Conference on Real-Time and Network Systems - RTNS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Nancy, France. pp.19-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00192071v1</w:t>
+                <w:t xml:space="preserve">inria-00188191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of zigbee routing protocol including energy and delay constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Najet Boughanmi</w:t>
+                <w:t xml:space="preserve">Task Handler Based on (m,k)-firm Constraint Model for Managing a Set of Real-Time Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Junior Researcher Workshop on Real-Time Computing - JRWRTC'07 in conjunction with the 15th International Conference on Real-Time and Network Systems - RTNS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Nancy, France. pp.19-22</w:t>
+              <w:t xml:space="preserve">15th International Conference on Real-Time and Network Systems - RTNS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Nancy, France. pp.183-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00188191v1</w:t>
+                <w:t xml:space="preserve">inria-00189899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task Handler Based on (m,k)-firm Constraint Model for Managing a Set of Real-Time Controllers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
+                <w:t xml:space="preserve">A Location-Unaware Distributed Clustering Algorithm for Mobile Wireless Networks Using Fuzzy Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Nourizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thomesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Real-Time and Network Systems - RTNS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Nancy, France. pp.183-194</w:t>
+              <w:t xml:space="preserve">7th IFAC International Conference on Fieldbuses &amp; Networks in Industrial &amp; Embedded Systems - FeT'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00189899v1</w:t>
+                <w:t xml:space="preserve">inria-00192071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garantir la qualité de service temps réel : ordonnancement et gestion de files d'attente</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Analysis and improvement of ZigBee routing protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Nefzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La 5ème Ecole d'été Temps Réel - ETR 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Irccyn, Sep 2007, Nantes, France. pp.257-275</w:t>
+              <w:t xml:space="preserve">7th IFAC International Conference on Fieldbuses &amp; Networks in Industrial &amp; Embedded Systems - FeT'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00189904v1</w:t>
+                <w:t xml:space="preserve">inria-00187849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis and improvement of ZigBee routing protocol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Garantir la qualité de service temps réel : ordonnancement et gestion de files d'attente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFAC International Conference on Fieldbuses &amp; Networks in Industrial &amp; Embedded Systems - FeT'2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">La 5ème Ecole d'été Temps Réel - ETR 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Irccyn, Sep 2007, Nantes, France. pp.257-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00187849v1</w:t>
+                <w:t xml:space="preserve">inria-00189904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R-(m,k)-firm : A novel QoS Scheme for Real-time Flow Guarantee in Networks</w:t>
               </w:r>
@@ -14564,407 +14564,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependability Evaluation of Real-Time Applications Distributed on TDMA-Based Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
+                <w:t xml:space="preserve">Ordonnancement sous contraintes (m,k)-firm et combinatoire des mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC International Conference on Fieldbus Systems and their Applications - FeT'2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Puebla, Mexico</w:t>
+              <w:t xml:space="preserve">13th International Conference on Real-Time Systems - RTS'2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Navet, Apr 2005, Paris/France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000782v1</w:t>
+                <w:t xml:space="preserve">inria-00000670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of networked control system with packet drops governed by (m,k)-firm constraint</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ning Jia</w:t>
+                <w:t xml:space="preserve">Modelling and simulation of a SFN based PLC network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Bumiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rui-Zhong Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC international conference on fieldbus systems and their applications (FeT'2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Puebla, Mexico</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Power-Line Communications and its Applications - IEEE ISPLC'2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2005, Vancouver (Canada)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000671v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement sous contraintes (m,k)-firm et combinatoire des mots</w:t>
+                <w:t xml:space="preserve">Analysis of networked control system with packet drops governed by (m,k)-firm constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui-Zhong Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Real-Time Systems - RTS'2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Navet, Apr 2005, Paris/France</w:t>
+              <w:t xml:space="preserve">6th IFAC international conference on fieldbus systems and their applications (FeT'2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Puebla, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000670v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and simulation of a SFN based PLC network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gerd Bumiller</w:t>
+                <w:t xml:space="preserve">Dependability Evaluation of Real-Time Applications Distributed on TDMA-Based Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Power-Line Communications and its Applications - IEEE ISPLC'2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Apr 2005, Vancouver (Canada)</w:t>
+              <w:t xml:space="preserve">6th IFAC International Conference on Fieldbus Systems and their Applications - FeT'2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Puebla, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000793v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Evaluation of the Safety of X-by-Wire Architecture subject to EMI Perturbations</w:t>
               </w:r>
@@ -15058,51 +15058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytic performance comparison of routing protocols in master-slave PLC networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Bumiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liping Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15432,204 +15432,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00108118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss-Tolerant QoS using Firm Constraints in Guaranteed Rate Networks</w:t>
+                <w:t xml:space="preserve">Integrating (m,k)-Firm Real-Time Guarantees in the Internet QoS Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thomesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE Real-Time and Embedded Technology and Applications - RTAS'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Toronto, Canada, pp.526--535</w:t>
+              <w:t xml:space="preserve">Third International IFIP-TC6 Networking Conference - NETWORKING 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Athènes, Grèce, pp.1378--1383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099989v1</w:t>
+                <w:t xml:space="preserve">inria-00099988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating (m,k)-Firm Real-Time Guarantees in the Internet QoS Model</w:t>
+                <w:t xml:space="preserve">Loss-Tolerant QoS using Firm Constraints in Guaranteed Rate Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Thomesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International IFIP-TC6 Networking Conference - NETWORKING 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Athènes, Grèce, pp.1378--1383</w:t>
+              <w:t xml:space="preserve">10th IEEE Real-Time and Embedded Technology and Applications - RTAS'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Toronto, Canada, pp.526--535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099988v1</w:t>
+                <w:t xml:space="preserve">inria-00099989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent Matrix DBP for Streams with (m,k) - Firm Deadline</w:t>
               </w:r>
@@ -16287,230 +16287,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Service Support in PowerLine Communication networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liping Lu</w:t>
+                <w:t xml:space="preserve">Colored Petri Net Model of IEC Function Block and Its Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youxian Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gangyan Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IFAC International Symposium on Intelligent Components and Instruments For Control Applications 2003 - SICICA'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Aveiro/Portugal</w:t>
+              <w:t xml:space="preserve">9th IEEE International Conference on Emerging Technologies and Factory Automation 2003 - ETFA'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Lisbonne/Portugal, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00107722v1</w:t>
+                <w:t xml:space="preserve">inria-00107714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colored Petri Net Model of IEC Function Block and Its Application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youxian Sun</w:t>
+                <w:t xml:space="preserve">Quality of Service Support in PowerLine Communication networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gangyan Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE International Conference on Emerging Technologies and Factory Automation 2003 - ETFA'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Lisbonne/Portugal, 4 p</w:t>
+              <w:t xml:space="preserve">5th IFAC International Symposium on Intelligent Components and Instruments For Control Applications 2003 - SICICA'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Aveiro/Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00107714v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00107722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration des Délais dans les Réseaux à Débits Garantis pour des Flux Temps-Réel Sous Contrainte (m,k)-Firm</w:t>
               </w:r>
@@ -17116,204 +17116,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix-DBP for (m,k)-firm real time guarantee</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Survey of Weakly-Hard Real Time Schedule Theory and Its Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico-Maria Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youxian Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Programme de Recherches Avancées Franco-Chinois PRA SI01-04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Zhejiang University, China. pp.35</w:t>
+              <w:t xml:space="preserve">International Symposium on Distributed Computing and Applications to Business, Engineering and Science - DCABES'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Wuxi/China, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00107605v1</w:t>
+                <w:t xml:space="preserve">inria-00107602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of Weakly-Hard Real Time Schedule Theory and Its Application</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matrix-DBP for (m,k)-firm real time guarantee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youxian Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Distributed Computing and Applications to Business, Engineering and Science - DCABES'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2002, Wuxi/China, 9 p</w:t>
+              <w:t xml:space="preserve">Séminaire du Programme de Recherches Avancées Franco-Chinois PRA SI01-04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Zhejiang University, China. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00107602v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00107605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worst-case response time of aperiodic message in WorldFIP</w:t>
               </w:r>
@@ -19746,208 +19746,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception conjointe commande-ordonnancement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'ordonnancement dans les réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ordonnancement dans les systèmes temps réel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE Editions, pp.293-324, 2014, 978-1-78405-039-9</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-1-78405-039-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01017944v1</w:t>
+                <w:t xml:space="preserve">hal-01093665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ordonnancement dans les réseaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception conjointe commande-ordonnancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maryline Chetto. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ordonnancement dans les systèmes temps réel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 978-1-78405-039-9</w:t>
+              <w:t xml:space="preserve">, ISTE Editions, pp.293-324, 2014, 978-1-78405-039-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01093665v1</w:t>
+                <w:t xml:space="preserve">lirmm-01017944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control and Scheduling Joint Design</w:t>
               </w:r>
@@ -19959,51 +19959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maryline Chetto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Real-time Systems Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 "Focuses", </w:t>
@@ -21994,211 +21994,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00192615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ordonnancement d'un ensemble de tâches de contrôle avec le modèle (m,k)</w:t>
+                <w:t xml:space="preserve">Overload Management in Real-time Control Applications Using (m,k)-firm Constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00114859v1</w:t>
+                <w:t xml:space="preserve">inria-00114857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overload Management in Real-time Control Applications Using (m,k)-firm Constraint</w:t>
+                <w:t xml:space="preserve">L'ordonnancement d'un ensemble de tâches de contrôle avec le modèle (m,k)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Simonot-Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00114857v1</w:t>
+                <w:t xml:space="preserve">inria-00114859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing real-time applications with graceful degradation of QoS and fault tolerance according to (m,k)-firm model</w:t>
               </w:r>
@@ -22368,51 +22368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System model and performance evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Bumiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22486,51 +22486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Management System Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Walocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Bumiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24230,51 +24230,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831874v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Tounsi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norhane Benkahla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Qiong Song" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Frikha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-024-11004-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04772057v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lapicque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Agnoletti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouizakarne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144128" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383226v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Smida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-022-10038-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03527030v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gill" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-021-09363-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03527031v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejun Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibo He" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3106756" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975187v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Qiong Song" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-020-00738-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02080647v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Mo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng You" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghui Cao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kritikakou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2019.2906061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01825524v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2018.2839030" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403761v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Qi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Cheng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Bai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiming Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nard Adrien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2584000" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247364v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Seddiki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-015-9995-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242262v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuguo Zhuo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Almeida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2015.2473852" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242868v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Ben Slimane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schott Ren&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeqiong Song" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Stacey Staples" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Tsiontsiou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093662v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645512v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Nefzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2011.06.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZFJZ3N5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431252v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Shue Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youxian Sun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2009.2017938" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189950v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Shing Wong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2007.914478" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188190v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Boughanmi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-007-0102-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337587v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schott" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8106674" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332760v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gangyan Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113851v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simonot-Lion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2006.875511" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000791v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Koubaa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thomesse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100153v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000563v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wilwert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2005.849725" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100164v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bin Yu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099987v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100726v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Castelpietra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Attia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2002.804972" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099080v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Simonot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098898v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098457v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831715v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Amet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Thomas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696355.3699698" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157729v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runbo Su" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lahmadi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mangeot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831371v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Yang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Docquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN60385.2024.10639705" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453209v4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Jin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Riahi Sfar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Natalizio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moyal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECON58729.2023.10287527" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383267v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Samson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergnaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dujardin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciarletta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA54631.2023.10275469" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dujardin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS53837.2022.9779173" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283215v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526624v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComNet47917.2020.9306095" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971290v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Docquier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pontnau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ahmed-Nacer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA46521.2020.9212159" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971311v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974790v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766647" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975202v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766738" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974777v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766633" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971306v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02078301v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulqawi Saif" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dautricourt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Houbre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nussbaum" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01793507v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01793561v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3214239.3214240" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828249v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01793479v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616834v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614268v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Greff" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Samama" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614677v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Maxim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139258.3139283" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529837v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS.2017.7991949" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240986v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roussel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242068v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404169v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardetta Addis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ceselli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246931v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiufang Shi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaiyue Yang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7249379" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241042v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Despaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS.2015.7160562" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241224v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141496v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005237600050014" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242859v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nefzi Bilel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093729v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912522" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093644v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuxiong Zhang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiumen Yang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093736v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS.2014.20" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071445v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Said Seddiki" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shahbaz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Donovan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarthak Grover" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miseon Park" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2620728.2620766" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059310v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guenard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Presse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galtier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2014.6842244" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877581v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877466v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905864v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almeda Luis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2013.6644967" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877452v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877451v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moutie Chehaider" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877579v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745167v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745155v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cruz-Sanchez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Havet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745229v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawood Khan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745184v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santinelli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745161v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Staples" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745175v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745243v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745238v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584105v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Ben Sliman" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cruz Sanchez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2011.5720636" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584052v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Nourizadeh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645479v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Koub&#226;a" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22450-8_3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647309v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21535-3_13" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H895C1M4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546469v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Deroussent" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544025v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544036v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541279v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondeau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544026v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542255v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSNC.2010.10" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541959v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Yi-Hua" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431035v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430957v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431202v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432710v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431053v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sepulchre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431096v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2009.5208093" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431406v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Felicioni" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431036v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE.2009.394" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430974v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431024v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al-Salami" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Julien Yam&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431018v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGMAST.2009.77" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435514v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435508v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435517v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431125v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332308v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335984v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332557v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS.2008.4638730" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332767v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHINACOM.2008.4685045" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335942v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Jia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2008.4638504" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332871v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189946v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188265v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189964v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192071v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188191v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189899v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189904v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187849v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108417v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108422v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114959v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113827v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113787v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Lu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114519v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Alves" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108409v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114860v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114266v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105886v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113830v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113782v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Zhou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114523v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCICA.2006.1712372" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000792v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Brito" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000758v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000782v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000671v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Zhong Lin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000670v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hyon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000793v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Bumiller" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000781v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000756v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099992v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100003v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108118v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099989v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099988v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100018v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100131v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099964v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlois" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gilberg" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107713v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107701v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099659v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107711v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Poggi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107722v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107714v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Huang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107712v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107606v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100921v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100917v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107603v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Yue" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107604v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100920v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107605v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107602v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico-Maria Poggi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107601v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107600v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Jarraya" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100586v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100587v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Xiao" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisong Jin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100622v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cavaliere" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hembert" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100461v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099168v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099138v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cayrol" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098896v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098455v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098454v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098456v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098463v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098504v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courrier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177382v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620893v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152830v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01793531v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01542911v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877580v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645424v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745364v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xia" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tridib Mukherjee" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443847v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubrun" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489677v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_15" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093667v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/index.php?p=a&amp;amp;ACTION=View&amp;amp;id=810" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01017944v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093665v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/collections/reseaux-et-telecommunications/products/ordonnancement-dans-les-systemes-temps-reel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067487v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447362v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456249v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433112v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114397v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000562v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000560v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berthomieu" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernadat" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000786v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099658v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098839v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108055v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238890v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Appel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Genitrini" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315533v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02430564v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202664v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202542v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764931v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarsi Nanda" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549247v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443594v2" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00322584v3" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192615v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114859v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114857v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000704v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000795v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000794v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pinho Flippe Pacheco" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100133v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Walocha" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100132v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071773v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Manita" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100897v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147553v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101074v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101075v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100706v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100698v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100585v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099335v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Cavaliere" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hembert" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099158v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107833v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098935v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098544v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wolf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751013v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991INPL066N" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/inria-00000790v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831874v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Tounsi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norhane Benkahla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Qiong Song" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Frikha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-024-11004-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04772057v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lapicque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Agnoletti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouizakarne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144128" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383226v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Smida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-022-10038-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03527030v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gill" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-021-09363-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03527031v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejun Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibo He" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3106756" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975187v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Qiong Song" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-020-00738-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02080647v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Mo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng You" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghui Cao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kritikakou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2019.2906061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01825524v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2018.2839030" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403761v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Qi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Cheng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Bai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiming Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nard Adrien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2584000" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247364v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Seddiki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-015-9995-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242262v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuguo Zhuo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Almeida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2015.2473852" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242868v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Ben Slimane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schott Ren&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeqiong Song" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Stacey Staples" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Tsiontsiou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093662v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645512v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Nefzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2011.06.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZFJZ3N5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431252v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Shue Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youxian Sun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2009.2017938" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189950v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Shing Wong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2007.914478" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188190v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Boughanmi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-007-0102-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337587v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schott" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8106674" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332760v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gangyan Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113851v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simonot-Lion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2006.875511" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000791v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Koubaa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thomesse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100153v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000563v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wilwert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2005.849725" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100164v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bin Yu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099987v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100726v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Castelpietra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Attia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2002.804972" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099080v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Simonot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098898v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098457v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831715v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Amet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Thomas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696355.3699698" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157729v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runbo Su" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lahmadi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mangeot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831371v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Yang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Docquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN60385.2024.10639705" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453209v4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Jin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Riahi Sfar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Natalizio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moyal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECON58729.2023.10287527" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383267v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Samson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergnaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dujardin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciarletta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA54631.2023.10275469" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dujardin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS53837.2022.9779173" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283215v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526624v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComNet47917.2020.9306095" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971290v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Docquier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pontnau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ahmed-Nacer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA46521.2020.9212159" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971311v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974790v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766647" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975202v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766738" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971306v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974777v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766633" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02078301v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulqawi Saif" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dautricourt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Houbre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nussbaum" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01793507v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01793561v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3214239.3214240" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828249v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01793479v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616834v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614268v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Greff" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Samama" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614677v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Maxim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139258.3139283" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529837v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS.2017.7991949" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240986v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roussel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242068v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404169v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardetta Addis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ceselli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246931v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiufang Shi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaiyue Yang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7249379" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241042v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Despaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS.2015.7160562" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241224v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141496v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005237600050014" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242859v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nefzi Bilel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093729v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912522" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093736v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS.2014.20" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093644v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhao" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuxiong Zhang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiumen Yang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071445v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Said Seddiki" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shahbaz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Donovan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarthak Grover" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miseon Park" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2620728.2620766" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059310v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guenard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Presse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galtier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2014.6842244" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877581v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877466v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905864v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almeda Luis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2013.6644967" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877452v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877451v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moutie Chehaider" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877579v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745167v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745155v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cruz-Sanchez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Havet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745229v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawood Khan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745184v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santinelli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745161v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Staples" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745175v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745238v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745243v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584105v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Ben Sliman" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cruz Sanchez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2011.5720636" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584052v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Nourizadeh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645479v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Koub&#226;a" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22450-8_3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647309v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21535-3_13" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H895C1M4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546469v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Deroussent" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544025v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541279v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondeau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544036v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544026v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542255v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSNC.2010.10" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541959v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Yi-Hua" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431035v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430957v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431202v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432710v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431053v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sepulchre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431096v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2009.5208093" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431406v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Felicioni" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431036v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE.2009.394" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430974v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431024v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al-Salami" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Julien Yam&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431018v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGMAST.2009.77" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435514v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435508v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435517v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431125v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332308v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335984v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332557v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS.2008.4638730" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332767v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHINACOM.2008.4685045" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335942v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Jia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2008.4638504" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332871v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189946v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188265v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189964v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188191v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189899v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192071v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187849v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189904v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108417v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108422v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114959v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113827v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113787v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Lu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114519v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Alves" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108409v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114860v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114266v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105886v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113830v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113782v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Zhou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114523v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCICA.2006.1712372" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000792v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Brito" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000758v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000670v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hyon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000793v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Bumiller" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000671v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Zhong Lin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000782v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000781v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000756v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099992v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100003v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108118v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099988v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099989v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100018v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100131v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099964v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlois" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gilberg" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107713v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107701v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099659v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107711v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Poggi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107714v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Huang" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107722v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107712v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107606v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100921v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100917v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107603v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Yue" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107604v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100920v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107602v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico-Maria Poggi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107605v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107601v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107600v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Jarraya" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100586v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100587v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Xiao" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisong Jin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100622v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cavaliere" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hembert" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100461v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099168v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099138v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cayrol" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098896v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098455v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098454v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098456v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098463v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098504v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courrier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177382v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620893v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152830v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01793531v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01542911v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877580v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645424v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745364v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xia" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tridib Mukherjee" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443847v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubrun" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489677v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_15" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093667v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/index.php?p=a&amp;amp;ACTION=View&amp;amp;id=810" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093665v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/collections/reseaux-et-telecommunications/products/ordonnancement-dans-les-systemes-temps-reel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01017944v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067487v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447362v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456249v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433112v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114397v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000562v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000560v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berthomieu" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernadat" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000786v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099658v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098839v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108055v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238890v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Appel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Genitrini" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315533v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02430564v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202664v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202542v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764931v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarsi Nanda" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549247v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443594v2" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00322584v3" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192615v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114857v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114859v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000704v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000795v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000794v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pinho Flippe Pacheco" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100133v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Walocha" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100132v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071773v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Manita" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100897v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147553v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101074v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101075v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100706v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100698v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100585v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099335v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Cavaliere" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hembert" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099158v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107833v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098935v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098544v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wolf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751013v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991INPL066N" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/inria-00000790v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>