--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -3680,51 +3680,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B87A63D5"/>
+    <w:nsid w:val="D2C0DADB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>