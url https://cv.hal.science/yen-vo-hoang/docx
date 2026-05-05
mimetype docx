--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -147,672 +147,797 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-coupling reactions on azetidinone moieties: facile access to novel potential antibacterial ß-lactam agents</w:t>
+                <w:t xml:space="preserve">Projet MARINA - Macroplastiques et antibiorésistance en zones portuaires et naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Faure</w:t>
+                <w:t xml:space="preserve">Yen Vo-Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
+                <w:t xml:space="preserve">Fabien Gauvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Zambon</w:t>
+                <w:t xml:space="preserve">Agnès Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Denis Docquier</w:t>
+                <w:t xml:space="preserve">Nicolas Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t>
+                <w:t xml:space="preserve">Mylène Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vrtual Symposium for Young Organic Chemists - ViSYOChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Division Chimie Organique de la Société Chimique d’Italie; Société chimique de France, Jun 2024, Webinar, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OHM Littoral méditerranéen, Mar 2026, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04833525v1</w:t>
+                <w:t xml:space="preserve">hal-05582383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet PARBEL - Plastiques et AntibioRésistance de Bactéries en Eaux Littorales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cross-coupling reactions on azetidinone moieties: facile access to novel potential antibacterial ß-lactam agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Zambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Docquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mylène Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l'OHM Littoral méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, OHM Littoral méditerranéen, Mar 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Vrtual Symposium for Young Organic Chemists - ViSYOChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Division Chimie Organique de la Société Chimique d’Italie; Société chimique de France, Jun 2024, Webinar, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04531942v1</w:t>
+                <w:t xml:space="preserve">hal-04833525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1,2,4-Triazole-3-thione compounds potently inhibit VIM and NDM-1 metallo-beta-lactamases and re-sensitize multi-resistant clinical isolates to meropenem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hernandez</w:t>
+                <w:t xml:space="preserve">Projet PARBEL - Plastiques et AntibioRésistance de Bactéries en Eaux Littorales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yen Vo-Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Legru</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Giusy Tassone</w:t>
+                <w:t xml:space="preserve">Fabien Aujoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Masnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICROBES 2022, 17e Congrès National de la SFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFM, Oct 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, OHM Littoral méditerranéen, Mar 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04852273v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissémination, persistance ou émergence de l'antibiorésistance : rôle d'environnements hydriques urbains (Montpellier) et côtiers méditerranéens (lagunes du Golfe d'Aigues-Mortes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yen Vo-Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Aujoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mylène Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire 2022 du site du Golfe d'Aigues-Mortes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2022, Le Grau du Roi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">1,2,4-Triazole-3-thione compounds potently inhibit VIM and NDM-1 metallo-beta-lactamases and re-sensitize multi-resistant clinical isolates to meropenem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Legru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Verdirosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yen Vo-Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giusy Tassone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MICROBES 2022, 17e Congrès National de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFM, Oct 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Novel Arf1-targeting ã-dipeptides counteract triple negative breast cancer by inducing autophagic death [Abstract]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leilei He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chavanieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yen Vo-Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Teng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Association for Cancer Research Annual Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Association for Cancer Research, May 2021, Philadelphia (PA), United States. pp.1229-1229, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2021-1229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -822,547 +947,547 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel potential antibacterial derivatives through pallado-catalyzed coupling reactions: functionalization of β-lactam agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Zambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Docquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Symposium 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastics and antimicrobial resistance of bacteria in coastal waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yen Vo-Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Brendlé-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France. , 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-a29016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastics and antimicrobial resistance of bacteria in coastal waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Licznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yen Vo Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Dieudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Aujoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nantes, France. , 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-040f80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience du tracing des soignants COVID positifs ou contacts centralisé par un service d’hygiène hospitalière de CHU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yen Vo-Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baranovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Plat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Romano-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIe Congrès de la Société Française d'Hygiène Hospitalière (SF2H) de Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1372,2247 +1497,2247 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zidovudine-β-Lactam Pronucleoside Strategy for Selective Delivery into Gram-Negative Bacteria Triggered by β-Lactamases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filomena Sannio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindita Lari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Verdirosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (8), pp.1546-1557. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsinfecdis.3c00110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering NDM-1 inhibitors using molecular substructure embeddings representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Papastergiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Integrative Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (2), pp.20220050. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/jib-2022-0050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1,2,4‐Triazole‐3‐Thione Analogues with a 2‐Ethylbenzoic Acid at Position 4 as VIM‐type Metallo‐β‐Lactamase Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Verdirosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gavara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sevaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giusy Tassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Corsica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (7), pp.e202100699. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cmdc.202100699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1,2,4-Triazole-3-thione analogues with an arylakyl group at position 4 as metallo-β-lactamase inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gavara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Verdirosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sevaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Legru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Corsica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 72, pp.116964. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmc.2022.116964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of 1,2,4-Triazole-3-thiones toward Broad-Spectrum Metallo-β-lactamase Inhibitors Showing Potent Synergistic Activity on VIM- and NDM-1-Producing Clinical Isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Legru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Verdirosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yen Vo-Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giusy Tassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Vascon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 65 (24), pp.16392-16419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.2c01257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Synthesis of Arf1-Targeting γ-Dipeptides as Potential Agents against Head and Neck Squamous Cell Carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yen Vo-Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leilei He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Estaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Teng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (2), pp.286. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells9020286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03529400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of amidoxime derivatives as prodrug candidates of potent bis-cationic antimalarials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Wein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bressolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29, pp.2203 - 2207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmcl.2019.06.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03488325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of the First Oral Bioprecursors of Bisalkylguanidine Antimalarial Drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Degardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Wein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Duckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Maynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (2), pp.300-304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cmdc.201300419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Bis-Alkylamidoxime O-Alkylsulfonates as Orally Available Antimalarials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Degardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Wein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smitha Gouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tran van Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Duckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7, pp.991-1001. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201200112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and evaluation of hybrid bis-cationic salts as antimalarial drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Wein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (1), pp.52-55. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.200900427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse-benzamidine antimalarial agents : Design, synthesis, and biological evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Wein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Duckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Maynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham El Fangour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (19), pp.5815-5817. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmcl.2010.07.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of amidoxime derivatives for orally potent C-alkylamidine-based antimalarial agents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">N-substituted bis-C-alkyloxadiazolones as dual effectors: efficient intermediates to amidoxines or amidines and prodrug candidates of potent antimalarials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Degardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Wein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Escale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 19 (3), pp.624-626. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.12.058⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 19 (17), pp.5233-5236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2009.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03530218v1</w:t>
+                <w:t xml:space="preserve">hal-00413778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-substituted bis-C-alkyloxadiazolones as dual effectors: efficient intermediates to amidoxines or amidines and prodrug candidates of potent antimalarials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Design and synthesis of amidoxime derivatives for orally potent C-alkylamidine-based antimalarial agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahama Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Wein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ortial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 19 (17), pp.5233-5236. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 19 (3), pp.624-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.12.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2009.07.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00413778v1</w:t>
+                <w:t xml:space="preserve">hal-03530218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and antimalarial activity of new 1,12-bis(N,N'-acetamidinyl)dodecane derivatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahama Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Wein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yen Vo-Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (3), pp.593-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmcl.2006.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient synthesis of N-benzyl-3-aminopyrrolidine-2,5-dione and N-benzyl-3-aminopyrrolidin-2-one</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yen Vo-Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Galons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 45 (18), pp.3603-3605. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tetlet.2004.03.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total Enantioselective Synthesis and In Vivo Biological Evaluation of a Novel Fluorescent BODIPY α-Galactosylceramide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yen Vo-Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Micouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gachelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4 (1), pp.27-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cbic.200390009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId127"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3680,51 +3805,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2C0DADB"/>
+    <w:nsid w:val="212384F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3911,51 +4036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yen-vo-hoang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2972-4980" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068708297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833525v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyanou Rosales-Hurtado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zambon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Docquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531942v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Vo-Hoang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852273v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hernandez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Legru" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Verdirosa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Tassone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652132v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699242v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilei He" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Teng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2021-1229" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833988v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622232v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brendl&#233;-Nicolas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gu&#233;rois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a29016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716551v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Vo Hoang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dieud&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-040f80" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baranovsky" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Plat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romano-Bertrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Sannio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindita Lari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Feller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.3c00110" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575121v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papastergiou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2022-0050" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799357v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gavara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sevaille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Corsica" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202100699" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767295v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2022.116964" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978634v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Vascon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c01257" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529400v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Paiva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Estaran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9020286" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488325v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ortial" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Wein" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Denoyelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bressolle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2019.06.045" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952208v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Degardin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Duckert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Maynadier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201300419" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R5HHBMK3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712957v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smitha Gouni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tran van Ba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201200112" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K247LS6T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448020v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Denoyelle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.200900427" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517092v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham El Fangour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2010.07.124" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530218v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahama Ouattara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.12.058" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71LNG38N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vial" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.07.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167429v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Calas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.11.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWK3PWNL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531874v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gasse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vidal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Garbay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Galons" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2004.03.052" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J685G5S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531886v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Micouin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ronet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gachelin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bonin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200390009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CX588SW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yen-vo-hoang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2972-4980" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068708297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582383v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Vo-Hoang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gauvry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833525v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Faure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyanou Rosales-Hurtado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zambon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Docquier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531942v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652132v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852273v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hernandez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Legru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Verdirosa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Tassone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699242v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilei He" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Teng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2021-1229" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833988v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622232v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brendl&#233;-Nicolas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gu&#233;rois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a29016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716551v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Vo Hoang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dieud&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-040f80" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375736v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baranovsky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Plat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romano-Bertrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321173v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Sannio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindita Lari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Feller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.3c00110" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575121v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papastergiou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2022-0050" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799357v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gavara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sevaille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Corsica" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202100699" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2022.116964" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978634v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Vascon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c01257" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529400v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Paiva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Estaran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9020286" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488325v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ortial" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Wein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Denoyelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bressolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2019.06.045" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952208v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Degardin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Duckert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Maynadier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201300419" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R5HHBMK3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712957v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smitha Gouni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tran van Ba" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201200112" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K247LS6T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448020v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Denoyelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.200900427" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517092v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham El Fangour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2010.07.124" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413778v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escale" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vial" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.07.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530218v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahama Ouattara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.12.058" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71LNG38N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167429v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Calas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.11.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWK3PWNL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531874v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gasse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vidal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Garbay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Galons" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2004.03.052" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J685G5S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531886v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Micouin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ronet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gachelin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bonin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200390009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CX588SW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>