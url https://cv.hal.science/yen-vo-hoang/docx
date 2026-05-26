--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -556,277 +556,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04531942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissémination, persistance ou émergence de l'antibiorésistance : rôle d'environnements hydriques urbains (Montpellier) et côtiers méditerranéens (lagunes du Golfe d'Aigues-Mortes)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t>
+                <w:t xml:space="preserve">1,2,4-Triazole-3-thione compounds potently inhibit VIM and NDM-1 metallo-beta-lactamases and re-sensitize multi-resistant clinical isolates to meropenem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Legru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Verdirosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yen Vo-Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agnès Masnou</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giusy Tassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire 2022 du site du Golfe d'Aigues-Mortes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2022, Le Grau du Roi, France</w:t>
+              <w:t xml:space="preserve">MICROBES 2022, 17e Congrès National de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFM, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652132v1</w:t>
+                <w:t xml:space="preserve">hal-04852273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1,2,4-Triazole-3-thione compounds potently inhibit VIM and NDM-1 metallo-beta-lactamases and re-sensitize multi-resistant clinical isolates to meropenem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Federica Verdirosa</w:t>
+                <w:t xml:space="preserve">Dissémination, persistance ou émergence de l'antibiorésistance : rôle d'environnements hydriques urbains (Montpellier) et côtiers méditerranéens (lagunes du Golfe d'Aigues-Mortes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yen Vo-Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giusy Tassone</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Aujoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Toubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICROBES 2022, 17e Congrès National de la SFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFM, Oct 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire 2022 du site du Golfe d'Aigues-Mortes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2022, Le Grau du Roi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04852273v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Arf1-targeting ã-dipeptides counteract triple negative breast cancer by inducing autophagic death [Abstract]</w:t>
               </w:r>
@@ -1550,51 +1550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filomena Sannio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindita Lari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Verdirosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1779,90 +1779,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1,2,4‐Triazole‐3‐Thione Analogues with a 2‐Ethylbenzoic Acid at Position 4 as VIM‐type Metallo‐β‐Lactamase Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Verdirosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gavara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sevaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giusy Tassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Corsica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1926,77 +1926,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1,2,4-Triazole-3-thione analogues with an arylakyl group at position 4 as metallo-β-lactamase inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gavara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Verdirosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sevaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Legru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Corsica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2047,90 +2047,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of 1,2,4-Triazole-3-thiones toward Broad-Spectrum Metallo-β-lactamase Inhibitors Showing Potent Synergistic Activity on VIM- and NDM-1-Producing Clinical Isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Legru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Legru</w:t>
+                <w:t xml:space="preserve">Federica Verdirosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yen Vo-Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giusy Tassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Vascon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2999,337 +2999,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-substituted bis-C-alkyloxadiazolones as dual effectors: efficient intermediates to amidoxines or amidines and prodrug candidates of potent antimalarials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melissa Degardin</w:t>
+                <w:t xml:space="preserve">Design and synthesis of amidoxime derivatives for orally potent C-alkylamidine-based antimalarial agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahama Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Wein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ortial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 19 (17), pp.5233-5236. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 19 (3), pp.624-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.12.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2009.07.001⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413778v1</w:t>
+                <w:t xml:space="preserve">hal-03530218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of amidoxime derivatives for orally potent C-alkylamidine-based antimalarial agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N-substituted bis-C-alkyloxadiazolones as dual effectors: efficient intermediates to amidoxines or amidines and prodrug candidates of potent antimalarials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Degardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Wein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahama Ouattara</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Durand</w:t>
+                <w:t xml:space="preserve">R. Escale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 19 (3), pp.624-626. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.12.058⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 19 (17), pp.5233-5236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2009.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03530218v1</w:t>
+                <w:t xml:space="preserve">hal-00413778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and antimalarial activity of new 1,12-bis(N,N'-acetamidinyl)dodecane derivatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahama Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Wein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3337,51 +3337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yen Vo-Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (3), pp.593-6. </w:t>
@@ -3805,51 +3805,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="212384F9"/>
+    <w:nsid w:val="40C44C19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4036,51 +4036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yen-vo-hoang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2972-4980" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068708297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582383v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Vo-Hoang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gauvry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833525v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Faure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyanou Rosales-Hurtado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zambon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Docquier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531942v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652132v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852273v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hernandez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Legru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Verdirosa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Tassone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699242v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilei He" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Teng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2021-1229" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833988v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622232v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brendl&#233;-Nicolas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gu&#233;rois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a29016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716551v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Vo Hoang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dieud&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-040f80" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375736v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baranovsky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Plat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romano-Bertrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321173v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Sannio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindita Lari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Feller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.3c00110" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575121v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papastergiou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2022-0050" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799357v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gavara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sevaille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Corsica" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202100699" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2022.116964" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978634v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Vascon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c01257" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529400v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Paiva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Estaran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9020286" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488325v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ortial" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Wein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Denoyelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bressolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2019.06.045" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952208v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Degardin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Duckert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Maynadier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201300419" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R5HHBMK3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712957v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smitha Gouni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tran van Ba" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201200112" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K247LS6T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448020v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Denoyelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.200900427" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517092v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham El Fangour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2010.07.124" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413778v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escale" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vial" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.07.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530218v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahama Ouattara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.12.058" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71LNG38N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167429v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Calas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.11.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWK3PWNL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531874v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gasse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vidal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Garbay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Galons" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2004.03.052" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J685G5S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531886v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Micouin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ronet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gachelin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bonin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200390009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CX588SW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yen-vo-hoang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2972-4980" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068708297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582383v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Vo-Hoang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gauvry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833525v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Faure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyanou Rosales-Hurtado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zambon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Docquier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531942v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852273v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hernandez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Legru" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Verdirosa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Tassone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652132v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699242v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilei He" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Teng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2021-1229" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833988v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622232v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brendl&#233;-Nicolas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gu&#233;rois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a29016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716551v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Vo Hoang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dieud&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-040f80" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375736v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baranovsky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Plat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romano-Bertrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321173v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Sannio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindita Lari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Feller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.3c00110" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575121v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papastergiou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2022-0050" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799357v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gavara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sevaille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Corsica" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202100699" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2022.116964" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978634v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Vascon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c01257" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529400v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Paiva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Estaran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9020286" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488325v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ortial" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Wein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Denoyelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bressolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2019.06.045" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952208v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Degardin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Duckert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Maynadier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201300419" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R5HHBMK3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712957v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smitha Gouni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tran van Ba" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201200112" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K247LS6T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448020v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Denoyelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.200900427" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517092v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham El Fangour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2010.07.124" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530218v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahama Ouattara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.12.058" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71LNG38N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413778v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escale" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vial" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.07.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167429v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Calas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.11.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWK3PWNL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531874v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gasse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vidal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Garbay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Galons" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2004.03.052" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J685G5S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531886v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Micouin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ronet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gachelin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bonin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200390009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CX588SW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>