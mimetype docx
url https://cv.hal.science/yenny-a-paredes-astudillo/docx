--- v0 (2026-03-17)
+++ v1 (2026-05-05)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la chaîne d'approvisionnement pour la montée en charge d'un système de production d'épurateurs de biogaz</w:t>
+                <w:t xml:space="preserve">Relationship between Supply Chain Resilience and Ramp-up Processes: Challenges, Indicators, Strategies and Enablers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Sofia Castro Acevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t>
@@ -162,97 +162,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Trilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGIP 2025 – 3ème Congrès Annuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d’Automatique, de Génie Industriel &amp; de Productique SAGIP, May 2025, Mulhouse (FR), France</w:t>
+              <w:t xml:space="preserve">Conference on Computers &amp; Industrial Engineering (CIE52)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05351395v1</w:t>
+                <w:t xml:space="preserve">hal-05351067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Supply Chain Resilience and Ramp-up Processes: Challenges, Indicators, Strategies and Enablers</w:t>
+                <w:t xml:space="preserve">Optimisation de la chaîne d'approvisionnement pour la montée en charge d'un système de production d'épurateurs de biogaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Sofia Castro Acevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t>
@@ -270,73 +270,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Trilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Computers &amp; Industrial Engineering (CIE52)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">SAGIP 2025 – 3ème Congrès Annuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’Automatique, de Génie Industriel &amp; de Productique SAGIP, May 2025, Mulhouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05351067v1</w:t>
+                <w:t xml:space="preserve">hal-05351395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des outils d'intelligence artificielle sur les travailleurs âgés</w:t>
               </w:r>
@@ -411,572 +411,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flowshop scheduling problem with learning and physical fatigue effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t>
+                <w:t xml:space="preserve">Fatigue Integration to the Flowshop Scheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yenny Paredes-Astudillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Fernando Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Montoya-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jairo R. Montoya-Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCI' 2024, 4th IFSA Winter Conference on Automation, Robotics &amp; Communications for Industry 4.0/5.0</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2023),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Annecy, Sep 2023, Annecy, France. pp.135-147, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04904621v1</w:t>
+                <w:t xml:space="preserve">hal-04452982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue Integration to the Flowshop Scheduling Problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A Framework for Enhancing Human-Agent Interaction in Cyber-Physical Systems: OCRA Measurement Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian-Mateo Meza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica-Juliana Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Guerra-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Fernando Jimenez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2023),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IAE Annecy, Sep 2023, Annecy, France. pp.135-147, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_12⟩</w:t>
+              <w:t xml:space="preserve">, IAE Annecy, Sep 2023, Annecy, France. pp.237-249, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452982v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Enhancing Human-Agent Interaction in Cyber-Physical Systems: OCRA Measurement Perspective</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flowshop scheduling problem with learning and physical fatigue effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose-Fernando Jimenez</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo R. Montoya-Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2023),</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ARCI' 2024, 4th IFSA Winter Conference on Automation, Robotics &amp; Communications for Industry 4.0/5.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Innsbruck, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453000v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Nawaz-Enscore-Ham Algorithm and Local Search Operator in Flowshop Scheduling with Learning Effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jairo R. Montoya-Torres</w:t>
+                <w:t xml:space="preserve">Approach to Integrate the Learning and Fatigue Effect Into the Flowshop Scheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yenny A Paredes-Astudillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo R Montoya-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Patricia Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASOCIO/IISE Region 16 Joint Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Chia, Colombia. pp.77-86</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Dynamic Scheduling Problems (IWDSP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Winterthur, Switzerland, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04904566v1</w:t>
+                <w:t xml:space="preserve">hal-04124460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach to Integrate the Learning and Fatigue Effect Into the Flowshop Scheduling Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yenny A Paredes-Astudillo</w:t>
+                <w:t xml:space="preserve">Comparison of Nawaz-Enscore-Ham Algorithm and Local Search Operator in Flowshop Scheduling with Learning Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo R. Montoya-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martha Patricia Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Dynamic Scheduling Problems (IWDSP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Winterthur, Switzerland, Switzerland</w:t>
+              <w:t xml:space="preserve">ASOCIO/IISE Region 16 Joint Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Chia, Colombia. pp.77-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124460v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two linear modeling of the learning effect in a two-resources flowshop</w:t>
               </w:r>
@@ -988,51 +988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo R. Montoya-Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1083,51 +1083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo R. Montoya-Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1210,77 +1210,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yenny Alexandra Paredes-Astudillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Montoya-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Fernando Jimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1340,51 +1340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yenny Alexandra Paredes-Astudillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Montoya-Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 62 (6), pp.1999-2014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1431,51 +1431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomy of Scheduling Problems with Learning and Deterioration Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo R Montoya-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1794,51 +1794,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sofia Castro Acevedo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny A. Paredes-Astudillo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351067v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118628v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Paredes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pellerin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904621v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo R. Montoya-Torres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452982v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Paredes-Astudillo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fernando Jimenez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Montoya-Torres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_12" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453000v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian-Mateo Meza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica-Juliana Perez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Guerra-Cruz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_20" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904566v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124460v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny A Paredes-Astudillo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo R Montoya-Torres" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Patricia Caro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824322v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Alexandra Paredes-Astudillo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Caro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2470997" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099788v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2204967" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938461v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15110439" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04652409v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ISAL0003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sofia Castro Acevedo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny A. Paredes-Astudillo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351395v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118628v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Paredes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pellerin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452982v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Paredes-Astudillo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fernando Jimenez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Montoya-Torres" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_12" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453000v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian-Mateo Meza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica-Juliana Perez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Guerra-Cruz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_20" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904621v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo R. Montoya-Torres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124460v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny A Paredes-Astudillo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo R Montoya-Torres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Patricia Caro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904566v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824322v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Alexandra Paredes-Astudillo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Caro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2470997" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099788v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2204967" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938461v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15110439" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04652409v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ISAL0003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>