--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -203,209 +203,209 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de trajectoires de résilience économique des circuits courts pendant la crise Covid : l'apport des narrations quantifiées</w:t>
+                <w:t xml:space="preserve">Enhancing the resilience of short food supply chains: toward a relational understanding of the resilience process in the face of inflation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yentl Deroche-Leydier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Pradère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ecru.391.0031⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Food Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40100-025-00368-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027851v1</w:t>
+                <w:t xml:space="preserve">hal-05208890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the resilience of short food supply chains: toward a relational understanding of the resilience process in the face of inflation</w:t>
+                <w:t xml:space="preserve">Analyse de trajectoires de résilience économique des circuits courts pendant la crise Covid : l'apport des narrations quantifiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yentl Deroche-Leydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Pradère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Food Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (1), pp.31. </w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025/1 (391), pp.31-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40100-025-00368-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ecru.391.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208890v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la crise de la Covid-19 sur les circuits courts de produits animaux : résultats d’enquêtes en début de pandémie</w:t>
               </w:r>
@@ -810,260 +810,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a relational approach of transitions : questionning a desirable transitionfor producers</w:t>
+                <w:t xml:space="preserve">Résilience des circuits courts et Covid 19 : regards croisés sur des adaptations portées par des producteurs et des citoyens pour faire face à la crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yentl Deroche-Leydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Pradère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. European Society for Rural Sociology Congress Crises and the futures of rural areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Rural Sociology, Jul 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Webinaire du GOS 3 - Territorialisation des systèmes alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département ACT INRAE, Apr 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491764v1</w:t>
+                <w:t xml:space="preserve">hal-04132661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience des exploitations agricoles dans le marché : Comprendre les chemins de résilience à travers la dynamique des relations sociales</w:t>
+                <w:t xml:space="preserve">Toward a relational approach of transitions : questionning a desirable transitionfor producers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yentl Deroche-Leydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées doctorales "Regards critiques sur le développement : la résilience"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GEMDEV, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">29. European Society for Rural Sociology Congress Crises and the futures of rural areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Rural Sociology, Jul 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491792v1</w:t>
+                <w:t xml:space="preserve">hal-04491764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience des circuits courts et Covid 19 : regards croisés sur des adaptations portées par des producteurs et des citoyens pour faire face à la crise</w:t>
+                <w:t xml:space="preserve">Résilience des exploitations agricoles dans le marché : Comprendre les chemins de résilience à travers la dynamique des relations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yentl Deroche-Leydier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Pradère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire du GOS 3 - Territorialisation des systèmes alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département ACT INRAE, Apr 2023, Online, France</w:t>
+              <w:t xml:space="preserve">Journées doctorales "Regards critiques sur le développement : la résilience"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEMDEV, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132661v1</w:t>
+                <w:t xml:space="preserve">hal-04491792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résilience des exploitations agricoles face aux crises : quels enseignements primaires peut-on tirer ?</w:t>
               </w:r>
@@ -1440,178 +1440,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans quelles mesures les crises impactent-elles les ventes en circuit court ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining transition, social network and social-ecological system frameworks in view of transforming agrifood systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yentl Deroche-Leydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique nationale circuits courts et produits fermiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chambre d'agriculture en France, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">EURSAFE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, School of Social and Political Science; Global Academy of Agriculture and Food Systems of the University of Edinburgh, Sep 2022, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491818v1</w:t>
+                <w:t xml:space="preserve">hal-03783820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining transition, social network and social-ecological system frameworks in view of transforming agrifood systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dans quelles mesures les crises impactent-elles les ventes en circuit court ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yentl Deroche-Leydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURSAFE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, School of Social and Political Science; Global Academy of Agriculture and Food Systems of the University of Edinburgh, Sep 2022, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée technique nationale circuits courts et produits fermiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chambre d'agriculture en France, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783820v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer les circuits courts et les filières de proximité</w:t>
               </w:r>
@@ -1692,51 +1692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yentl Deroche-Leydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58. Colloque ASRDLF : Transitions, gouvernance territoriale et solidarités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2024,51 +2024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05241819v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentl Deroche-Leydier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025UMPV0005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027851v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Prad&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecru.391.0031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-025-00368-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745542v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Brit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Demonceaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dehaudt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.4.5390" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838001v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060141v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794177v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491792v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132661v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491805v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491836v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187699v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Benedek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guszt&#225;v Nemes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Zollet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491777v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491818v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783820v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739456v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491681v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05241819v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentl Deroche-Leydier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025UMPV0005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208890v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-025-00368-4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027851v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Prad&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecru.391.0031" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745542v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Brit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Demonceaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dehaudt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.4.5390" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838001v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060141v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794177v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132661v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491764v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491792v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491805v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491836v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187699v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Benedek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guszt&#225;v Nemes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Zollet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491777v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783820v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739456v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491681v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>