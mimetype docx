--- v1 (2026-04-30)
+++ v2 (2026-05-27)
@@ -203,451 +203,451 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the resilience of short food supply chains: toward a relational understanding of the resilience process in the face of inflation</w:t>
+                <w:t xml:space="preserve">Analyse de trajectoires de résilience économique des circuits courts pendant la crise Covid : l'apport des narrations quantifiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yentl Deroche-Leydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Pradère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Food Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40100-025-00368-4⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025/1 (391), pp.31-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecru.391.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208890v1</w:t>
+                <w:t xml:space="preserve">hal-05027851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de trajectoires de résilience économique des circuits courts pendant la crise Covid : l'apport des narrations quantifiées</w:t>
+                <w:t xml:space="preserve">Enhancing the resilience of short food supply chains: toward a relational understanding of the resilience process in the face of inflation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yentl Deroche-Leydier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Pradère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025/1 (391), pp.31-50. </w:t>
+              <w:t xml:space="preserve">Agricultural and Food Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ecru.391.0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40100-025-00368-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027851v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts de la crise de la Covid-19 sur les circuits courts de produits animaux : résultats d’enquêtes en début de pandémie</w:t>
+                <w:t xml:space="preserve">Vendre en circuit court après le coronavirus : une enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gilles Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yentl Deroche-Leydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Brit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745542v1</w:t>
+                <w:t xml:space="preserve">hal-03838001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vendre en circuit court après le coronavirus : une enquête</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Maréchal</w:t>
+                <w:t xml:space="preserve">Impacts de la crise de la Covid-19 sur les circuits courts de produits animaux : résultats d’enquêtes en début de pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yentl Deroche-Leydier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Dehaudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (4), pp.261-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.4.5390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838001v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -747,51 +747,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à l’atelier &amp;quot;Crises dans le secteur agricole et alimentaire : quelles planifications pour la résilience des systèmes alimentaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yentl Deroche-Leydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Congrès de l’AFEP : Face aux crises, des planifications sont-elles possibles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d’Économie Politique, Jul 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -810,329 +810,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience des circuits courts et Covid 19 : regards croisés sur des adaptations portées par des producteurs et des citoyens pour faire face à la crise</w:t>
+                <w:t xml:space="preserve">Toward a relational approach of transitions : questionning a desirable transitionfor producers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yentl Deroche-Leydier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Pradère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire du GOS 3 - Territorialisation des systèmes alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département ACT INRAE, Apr 2023, Online, France</w:t>
+              <w:t xml:space="preserve">29. European Society for Rural Sociology Congress Crises and the futures of rural areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Rural Sociology, Jul 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132661v1</w:t>
+                <w:t xml:space="preserve">hal-04491764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a relational approach of transitions : questionning a desirable transitionfor producers</w:t>
+                <w:t xml:space="preserve">Résilience des exploitations agricoles dans le marché : Comprendre les chemins de résilience à travers la dynamique des relations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yentl Deroche-Leydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. European Society for Rural Sociology Congress Crises and the futures of rural areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Rural Sociology, Jul 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées doctorales "Regards critiques sur le développement : la résilience"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEMDEV, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491764v1</w:t>
+                <w:t xml:space="preserve">hal-04491792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience des exploitations agricoles dans le marché : Comprendre les chemins de résilience à travers la dynamique des relations sociales</w:t>
+                <w:t xml:space="preserve">Résilience des exploitations agricoles face aux crises : quels enseignements primaires peut-on tirer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yentl Deroche-Leydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées doctorales "Regards critiques sur le développement : la résilience"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GEMDEV, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Webinaire FRCIVAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FRCIVAM, Nov 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491792v1</w:t>
+                <w:t xml:space="preserve">hal-04491805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience des exploitations agricoles face aux crises : quels enseignements primaires peut-on tirer ?</w:t>
+                <w:t xml:space="preserve">Résilience des circuits courts et Covid 19 : regards croisés sur des adaptations portées par des producteurs et des citoyens pour faire face à la crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yentl Deroche-Leydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Pradère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire FRCIVAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FRCIVAM, Nov 2023, Online, France</w:t>
+              <w:t xml:space="preserve">Webinaire du GOS 3 - Territorialisation des systèmes alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département ACT INRAE, Apr 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491805v1</w:t>
+                <w:t xml:space="preserve">hal-04132661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résilience des exploitations agricoles dans le marché : Comprendre les chemins de résilience à travers la dynamique des relations sociales</w:t>
               </w:r>
@@ -1256,51 +1256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What if the crisis never ends? Perspectives for a new approach to the resilience of food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yentl Deroche-Leydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1440,178 +1440,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining transition, social network and social-ecological system frameworks in view of transforming agrifood systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dans quelles mesures les crises impactent-elles les ventes en circuit court ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yentl Deroche-Leydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURSAFE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, School of Social and Political Science; Global Academy of Agriculture and Food Systems of the University of Edinburgh, Sep 2022, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée technique nationale circuits courts et produits fermiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chambre d'agriculture en France, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783820v1</w:t>
+                <w:t xml:space="preserve">hal-04491818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans quelles mesures les crises impactent-elles les ventes en circuit court ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining transition, social network and social-ecological system frameworks in view of transforming agrifood systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yentl Deroche-Leydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique nationale circuits courts et produits fermiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chambre d'agriculture en France, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">EURSAFE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, School of Social and Political Science; Global Academy of Agriculture and Food Systems of the University of Edinburgh, Sep 2022, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491818v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer les circuits courts et les filières de proximité</w:t>
               </w:r>
@@ -1679,64 +1679,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs relationnels favorables au changements de pratiques agricoles: une lecture opérationnelle des réseaux pour la transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yentl Deroche-Leydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58. Colloque ASRDLF : Transitions, gouvernance territoriale et solidarités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2024,51 +2024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05241819v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentl Deroche-Leydier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025UMPV0005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208890v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-025-00368-4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027851v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Prad&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecru.391.0031" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745542v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Brit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Demonceaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dehaudt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.4.5390" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838001v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060141v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794177v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132661v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491764v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491792v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491805v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491836v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187699v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Benedek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guszt&#225;v Nemes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Zollet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491777v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783820v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739456v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491681v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05241819v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentl Deroche-Leydier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025UMPV0005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027851v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Prad&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecru.391.0031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-025-00368-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838001v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Brit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745542v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Demonceaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dehaudt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.4.5390" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060141v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794177v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491792v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491805v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132661v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491836v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187699v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Benedek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guszt&#225;v Nemes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Zollet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491777v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491818v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783820v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739456v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491681v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>