--- v0 (2026-03-31)
+++ v1 (2026-05-19)
@@ -640,831 +640,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time retrieval of aerosol chemical composition using effective density and the imaginary part of complex refractive index</w:t>
+                <w:t xml:space="preserve">Spatio-Temporal Variability of Aerosol Components, Their Optical and Microphysical Properties over North China during Winter Haze in 2012, as Derived from POLDER/PARASOL Satellite Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuo Wang</w:t>
+                <w:t xml:space="preserve">Yang Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+                <w:t xml:space="preserve">Lei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weixiong Zhao</w:t>
+                <w:t xml:space="preserve">Zhengqiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuezhe Xu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bo Fang</w:t>
+                <w:t xml:space="preserve">Ying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dubovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2020.117959⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (14), pp.2682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13142682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03005084v1</w:t>
+                <w:t xml:space="preserve">hal-03320474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Variability of Aerosol Components, Their Optical and Microphysical Properties over North China during Winter Haze in 2012, as Derived from POLDER/PARASOL Satellite Observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of the aerosol optical property products derived by the GRASP/Component approach from multi-angular polarimetric observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xindan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Ou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">O. Dubovik</w:t>
+                <w:t xml:space="preserve">Xingfeng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Dubovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13142682⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 263, pp.105802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2021.105802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320474v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the aerosol optical property products derived by the GRASP/Component approach from multi-angular polarimetric observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time retrieval of aerosol chemical composition using effective density and the imaginary part of complex refractive index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixiong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xindan Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cheng Chen</w:t>
+                <w:t xml:space="preserve">Xuezhe Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xingfeng Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oleg Dubovik</w:t>
+                <w:t xml:space="preserve">Bo Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 263, pp.105802. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 245, pp.117959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2021.105802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2020.117959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866971v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in lidar-derived particle properties over West Africa due to changes in absorption: towards an understanding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climatology of Fine and Coarse Mode Aerosol Optical Thickness Over East and South Asia Derived From POLDER/PARASOL Satellite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Veselovskii</w:t>
+                <w:t xml:space="preserve">Huizheng Che</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yevgeny Derimian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Dubovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiaoyun Hu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Korenskiy</w:t>
+                <w:t xml:space="preserve">Qingzu Luan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-20-6563-2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JD032665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03005098v1</w:t>
+                <w:t xml:space="preserve">hal-03004939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatology of Fine and Coarse Mode Aerosol Optical Thickness Over East and South Asia Derived From POLDER/PARASOL Satellite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Retrievals of fine mode light-absorbing carbonaceous aerosols from POLDER/PARASOL observations over East and South Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huizheng Che</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeny Derimian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Dubovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Qingzu Luan</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JD032665⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 247, pp.111913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2020.111913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004939v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrievals of fine mode light-absorbing carbonaceous aerosols from POLDER/PARASOL observations over East and South Asia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variability in lidar-derived particle properties over West Africa due to changes in absorption: towards an understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huizheng Che</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Oleg Dubovik</w:t>
+                <w:t xml:space="preserve">Igor Veselovskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaoyun Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goloub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Schuster</w:t>
+                <w:t xml:space="preserve">Mikhail Korenskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 247, pp.111913. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (11), pp.6563-6581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2020.111913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-6563-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004985v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum principles in electromagnetic scattering by small aspherical particles: Extension to differential cross-sections</w:t>
               </w:r>
@@ -1541,51 +1541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Laboratory Experiment for the Statistical Evaluation of Aerosol Retrieval (STEAR) Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1675,90 +1675,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieval of aerosol components directly from satellite and ground-based measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Dubovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeny Derimian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatyana Lapyonok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1809,51 +1809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol variability induced by atmospheric dynamics in a coastal area of Senegal, North-Western Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4482,51 +4482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05041767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Camilo Fortunato dos Santos Oliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sicard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodr&#237;guez-G&#243;mez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Comer&#243;n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Mu&#241;oz-Porcar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17081439" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Blarel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Torres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Derimian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD039010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herreras-Giralda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Litvinov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubovik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lapyonok" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2022.108327" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309019v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Dubovik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L Schuster" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mian Chin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daven K Henze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35147-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005084v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixiong Zhao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuezhe Xu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Fang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117959" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320474v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengqiang Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13142682" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866971v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xindan Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingfeng Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2021.105802" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005098v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Veselovskii" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoyun Hu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Podvin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Korenskiy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-6563-2020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004939v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huizheng Che" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingzu Luan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JD032665" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004985v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Schuster" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111913" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kostinski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106720" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008280v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Espinosa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke D Ziemba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J Beyersdorf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rocha-Lima" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11050498" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Lapyonok" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-13409-2019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080486v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-H&#233;l&#232;na Rivellini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.01.041" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920196v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Unga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD028602" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596078v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cho&#235;l" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinon Rudich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-11331-2017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258732v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-455-2016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502781v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Waquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goloub" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thieuleux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1755-2014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992125v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derimian Y." TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiapello I." TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanr&#233; D." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Podvin T." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-9249-2009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345814v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim M. Haywood" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bharmal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brooks" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD010077" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328089v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Derimian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karnieli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J. Kaufman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Andreae" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Andreae" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05148253v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lebrun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ravetta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bureau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Khaykin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11701" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409982v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304420v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryll Le Quilleuc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Bory" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philippe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389469v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rudich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385237v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Unga" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187167v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simonetti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duponchel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01185969v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Minvielle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brogniez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714257v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marnas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chazette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sodemman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921405v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348942v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05041767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Camilo Fortunato dos Santos Oliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sicard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodr&#237;guez-G&#243;mez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Comer&#243;n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Mu&#241;oz-Porcar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17081439" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Blarel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Torres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Derimian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD039010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herreras-Giralda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Litvinov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubovik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lapyonok" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2022.108327" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309019v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Dubovik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L Schuster" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mian Chin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daven K Henze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35147-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320474v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengqiang Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13142682" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xindan Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingfeng Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2021.105802" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005084v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixiong Zhao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuezhe Xu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Fang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117959" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004939v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huizheng Che" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingzu Luan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JD032665" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004985v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Schuster" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111913" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005098v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Veselovskii" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoyun Hu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Podvin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Korenskiy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-6563-2020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kostinski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106720" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008280v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Espinosa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke D Ziemba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J Beyersdorf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rocha-Lima" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11050498" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Lapyonok" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-13409-2019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080486v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-H&#233;l&#232;na Rivellini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.01.041" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920196v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Unga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD028602" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596078v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cho&#235;l" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinon Rudich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-11331-2017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258732v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-455-2016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502781v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Waquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goloub" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thieuleux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1755-2014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992125v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derimian Y." TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiapello I." TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanr&#233; D." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Podvin T." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-9249-2009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345814v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim M. Haywood" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bharmal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brooks" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD010077" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328089v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Derimian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karnieli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J. Kaufman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Andreae" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Andreae" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05148253v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lebrun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ravetta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bureau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Khaykin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11701" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409982v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304420v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryll Le Quilleuc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Bory" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philippe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389469v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rudich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385237v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Unga" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187167v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simonetti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duponchel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01185969v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Minvielle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brogniez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714257v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marnas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chazette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sodemman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921405v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348942v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>