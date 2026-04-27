--- v0 (2026-03-21)
+++ v1 (2026-04-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.26573426573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> yezekael hayel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités - Vice-Président délégué au Numérique -Directeur école doctorale 536 </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yezekael-hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3891-3916</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Model for Optimizing Crowdfunding Campaign Success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chaddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.107303. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2025.107303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Price Menu Design of Electric Vehicle Charging Stations Providing Demand Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Breal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Andrianesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue - Proceedings of the 23rd Power Systems Computation Conference (PSCC 2024), 235 (110798), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2024.110798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629774v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Nodes Maximization in a Virus Spread Model: An SI2R Malware Propagation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Farel Ngoufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Willie Kouam Kounchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kamhoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Deugoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Network Games, Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a continuous-time adaptive voter model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kravitzch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine O Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (5), pp.054307. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.107.054307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of a socially inspired adaptive voter model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kravitzch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.175-180. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3185386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Centrality Game against Network Epidemic Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Willie Kouam Kounchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Olivier Tsemogne Kamguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Deugoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kamhoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision and Game Theory for Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14167, pp.86-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Partially Observable Stochastic Zero-sum Game for a Network Epidemic Control Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tsemogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kamhoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Deugoue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Games and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.82-109. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13235-022-00430-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit Sharing Contracts between Content and Service Providers for Enhanced Network Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmina Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjesh Hanawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2022.3179310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Charging-and-Driving Incentives Design for Electric Vehicles in Urban Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sohet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jeandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (10), pp.6342-6352. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2020.2991352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenue sharing on the Internet: A case for going soft on neutrality regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmina Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjesh Hanawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Nair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 145, pp.102152. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.peva.2020.102152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Coupled Driving-and-Charging Model of Electric Vehicles, Stations and Grid Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sohet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jeandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (6), pp.5146-5157. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2021.3107896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game Theoretic Modeling of Cyber Deception against Epidemic Botnets in Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tsemogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kamhoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Deugoue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2021.3081751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Rating of Content and Its Effect on the Quality of Service in the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmina Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjesh Hanawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (6), pp.2671-2684. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNET.2020.3022676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic state-based information disclosure policies and social welfare maximization in strategic queueing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Queueing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (3-4), pp.303-328. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11134-020-09674-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Utilization of Licensed and Unlicensed Spectrum in Large Scale Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjesh Kumar Hanawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanyan Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (2), pp.618-630. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCCN.2019.2950249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Incentives for Electric Vehicles at e-Park & Ride Hub with Renewable Energy Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sohet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jeandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Electric Vehicle Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (4), pp.70. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/wevj10040070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal energy-delay tradeoff for opportunistic spectrum access in cognitive radio networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Habachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (4), pp.763-780. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11235-017-0370-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-Policy Dynamics in Evolutionary Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Games and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.93-116. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13235-016-0208-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Distributed Delays in Replicator Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Ben-Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Games and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (4), pp.713-732. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13235-017-0225-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posting behaviour Dynamics and Active Filtering for Content Diversity in Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (2), pp.376-387. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSIPN.2017.2696738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A game theoretical real options framework for investment decisions in mobile TV infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Abdel Razzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Salahaldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Elayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Chahed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (4), pp.1750014-1 - 1750014-34. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217595917500142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing virus-resistant, high-performance networks: a game-formation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stojan Trajanovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando A Kuipers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet Van Mieghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Two-user Multi-carrier Joint Channel Selection and Power Control Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wiecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Habachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (9), pp.3759 - 3770. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2016.2584609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Protection Strategies Against SIS Epidemics in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stojan Trajanovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet van Mieghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (4), pp.406-419. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCNS.2015.2426755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrum Coordination in Energy-Efficient Cognitive Radio Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Habachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (5), pp.2112-2122. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2014.2339271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenue management for rail container transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Bilegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), pp.261-283. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-014-0051-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01092226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cross-Layer Approach for Distributed Energy-Efficient Power Control in Interference Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth S. Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaheddine El Ayoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (7), pp.641-664. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2014.2351406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, simulation et analyse de propriétés de réseaux orbitèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chekir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (4), pp.515-536. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.25.515-536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized optimization of last-mile delivery services with non-cooperative bounded rational customers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, On line first, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-014-1647-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral efficiency of energy efficient multicarrier systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Habachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wiecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGMETRICS Performance Evaluation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (2), pp.24-26. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2667522.2667529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hawks and Doves in a Dynamic Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Veronica Belmega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Games and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (1), pp.24-37. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13235-012-0052-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Power Control in Cognitive Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Gaoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (4), pp.1741 - 1754. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2012.2227858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic State Dependent Population Games in Wireless Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wiecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (3), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2010.2054810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired Delayed Evolutionary Game Dynamics with Networking Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 47 (no. 1-2), pp. 137-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal opportunistic sensing in cognitive radio networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Habachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-com.2010.0537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov decision evolutionary games with expected average fitness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Ecology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, pp.677-689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Games in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of transport protocols: An evolutionary game perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2008.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Hierarchy in Energy Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (7), pp.3833-3843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart charging and optimization of personalized flexibility services for electric vehicles’s users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Computational Discrete Algorithms (ACDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Montréal, Canada. pp.169-181, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/1.9781611978759.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentivizing Electric Vehicle Charging Flexibility for Demand Response via Price Menu Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valletta, Malta. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope64741.2025.11305398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Pricing for Electric Vehicle Parking Duration under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Breal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Smart Grid Technologies (ISGT) Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES); University Grenoble Alpes, Oct 2023, Grenoble, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10407699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion and self-confidence in influence networks: a coupled dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kravitzch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth S. Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine O. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Advances in Social Networks Analysis and Mining, ASONAM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rende, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic model for controlling friends and family investment in crowdfunding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chaddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-layer opinion dynamics model coupling static and bounded-confidence interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kravitzch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth S. Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine O. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd IEEE Conference on Decision and Control, CDC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marina Bay Sands, Singapore. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Pricing for Electric Vehicle Parking Duration at a Charging Station based on a Queueing Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Breal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes School of Business; IMT Atlantique; Université Rennes 1, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A voter model on adaptive networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kravitzch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine O. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic approximation of adaptive voter models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kravitzch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Complex Networks &amp; Their Applications, CNA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation stochastique de la Qualité de service de charge pour véhicules électriques en compétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel retransmissions in orthogonal multiple access multiple relay networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Visoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasha Alkhansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Resource Allocation and Cooperation in Wireless Networks, RAWNET 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Turin, Italy. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/WiOpt56218.2022.9930609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parking duration optimization for electric vehicles in a loss queueing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Breal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PGMO; EDF (Electricité de France), Nov 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Modeling of the Service Quality for Electric Vehicles in Competition at two Charging Stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electric Vehicle Symposium &amp; Exhibition (EVS) 35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized scheduling for frequency domain orthogonal multiple access multiple relay network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Visoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasha Alkhansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Asia-Pacific Conference on Communications, APCC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Jeju Island, South Korea. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APCC55198.2022.9943776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled queueing and charging game model with power capacity optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PGMO; Electricité de France (EDF), Nov 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bilevel model for centralized optimization of charging stops for EV on highways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony A.W. Woznica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetGCoop, Springer CCIS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Cargese, France. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-87473-5_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Fiedler value on large networks based on random walk observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9413713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast link adaptation with partial channel state information for orthogonal multiple access multiple relay channel (OMAMRC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Visoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasha Alkhansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Multidisciplinary Conference on Engineering Technology, IMCET 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Beirut, Lebanon. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMCET53404.2021.9665572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProPac model: opinion-action dynamics over online social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kravitzch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks and Applications 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online smart charging algorithm with asynchronous electric vehicles demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sohet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Breal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jeandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE PES Innovative Smart Grid Technologies Europe (ISGT Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Espoo, Finland. pp.01-06, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope52324.2021.9639933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Strategic Electric Vehicles Driving Behavior on the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sohet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jeandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE PES Innovative Smart Grid Technologies Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, The Hague, Netherlands. pp.454-458, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGT-Europe47291.2020.9248936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenue maximization with access and information pricing schemes in a partially-observable queueing game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALUETOOLS 2019 - 12th EAI International Conference on Performance Evaluation Methodologies and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Palma, Spain. pp.151-154, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3306309.3306331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous time opinion dynamics of agents with multi-leveled opinions and binary actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Computer Communications, INFOCOM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and control of multi-leveled opinions spreading in social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference, ACC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milwaukee, WI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Fractional Program for Maximizing Content Popularity in Online Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Foundations and Applications of Big Data Analytics (FAB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caching Games between Content Providers and Internet Service Providers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaggelis G Douros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Elayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valuetools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real options for investment decisions in mobile TV infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Abdel Razzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Salahaldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Elayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REAL OPTIONS 2016 : 20th Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Oslo, Trondheim, Norway. pp.1 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Improvement Property in a stochastic game arising in competition over popularity in social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atulya Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEtwork Games. Optimization and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Game approach to virus attacks in network with general topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legenvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETGCOOP 2016 - International conference on NEtwork Games. Optimization and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation mathématique avec contrainte d'équilibre stochastique pour un problème de tarification de services de livraison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayrem Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roadef 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing virus-resistant networks: a game-formation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stojan Trajanovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Antonio Kuipers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet van Mieghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 54th Annual Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Programming with Stochastic Equilibrium Constraints applied to Optimal Last-mile Delivery Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayrem Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Network Optimization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Varsovie, Poland. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State Policy Couple Dynamics in Evolutionary Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Chicago, IL, United States. pp.1758-1763, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2015.7170987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Katz-Bonacich Centrality in Social Network: Application to gossip in Online Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Big Data and Social Networking Management and Security (BDSN 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posting behavior in Social Networks and Content Active Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Dynamics in Networks (DyNo2015), in conjunction with IEEE/ACM ASONAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France. pp.1555-1562, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2808797.2808912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A game theoretic analysis for energy efficient heterogeneous networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wiecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Habachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks (WiOpt 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hammamet, Tunisia. pp.241-246, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIOPT.2014.6850305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, simulation et analyse de propriétés de réseaux orbitèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chekir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time and Space Routing Game Model applied to Visibility Competition on Online Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on NETwork Games COntrol and OPtimization (NETGCOOP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete game-theoretic characterization of SIS epidemics protection strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stojan Trajanovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet van Mieghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 53rd Annual Conference on Decision and Control (CDC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution d'un modèle de Logit imbriqué pour un problème de distribution des colis dans le cadre du e-commerce.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayrem Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Power Control Game Applied to Cognitive Radio Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wiecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Habachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game theory approach for modeling competition over visibility on social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networking Workshop (in conjunction with COMSNETS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Bangalore, India. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMSNETS.2014.6734939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918036v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of stochastic user equilibrium and its application to delivery services pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayrem Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Metaheuristics and Nature Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrum Coordination and Learning in Energy Efficient Cognitive Radio Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Habachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VTC - 78th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Las Vegas, Nevada, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCFall.2013.6692419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collusions entre fournisseurs de services et de contenus dans les réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel - 15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To sense&amp;quot; or &amp;quot; not to sense&amp;quot; in energy-efficient power control games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMENETS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition in Access to Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Networking Conference (NETWORKING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Prague, Czech Republic. pp.211-222, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30054-7_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Jamming Game in an OFDM Wireless Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Garnaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiOpt'12: Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paderborn, Germany. pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Design for Green Power Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah E Elayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. 6 p., </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2012.6364626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Decision Evolutionary Game for Energy Management in Delay Tolerant Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Sidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco de Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetGCOOP 2011 : International conference on NETwork Games, COntrol and OPtimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Telecom SudParis et Université Paris Descartes, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Energy Constraints and Power Control in Cognitive Radio Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Garnaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th International Conference on Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Greece. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stackelberg games for energy-efficient power control in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaoning He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> INFOCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOM.2011.5935233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hawks and Doves in a Dynamic Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Veronica Belmega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetGCOOP 2011 : International conference on NETwork Games, COntrol and OPtimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Telecom SudParis et Université Paris Descartes, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamming Game in a Dynamic Slotted ALOHA Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Garnaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Avrachenkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International ICST Conference, GAMENETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sensing strategy for opportunistic secondary users in a cognitive radio network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Habachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWIM '10 13th ACM international conference on Modeling, analysis, and simulation of wireless and mobile systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bodrum, Turkey. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1868521.1868577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-level Hierarchical Game-Theoretical Approach for Cognitive Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaoning He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CROWNCOM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode distribuée de gestion dynamique des ressources radios dans les réseaux sans fils hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Sidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rojas-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal hierarchical pricing schemes for wireless network usage and resource allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Garnaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NET-COOP 2010 - 4th Workshop on Network Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00596219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Revenue Management Approach for Container Rail Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Bilegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS 2009. Fourth International Workshop on Freight Transportation and Logistics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Çeşme, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00458189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Learning Solution for Constrained Nash Equilibrium Throughput in Non Saturated Wireless Collision Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essaid Sabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veeraruna Kavitha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssine Bouyakhf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALUETOOLS '09 Fourth International ICST Conference on Performance Evaluation Methodologies and Tools </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Pise, Italy. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/ICST.VALUETOOLS2009.7764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du revenu pour le transport de containers par voies ferrées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Bilegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAODEF 2009. 10éme Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00458185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated Evolutionarily Stable Strategies in Random Medium Access Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GameNets '09. International Conference on Game Theory for Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Networking Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 46th Annual Allerton Conference on Communication, Control, and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Urbana Champaign, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evolutionary Game approach for the design of congestion control protocols in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks and Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary games with random number of interacting players applied to access control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks and Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Evolutionary Game Approach to Energy Management in a Distributed Aloha Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings IEEE INFOCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Hierarchy in Energy-Efficient Power Control Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GameComm 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Greece. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Power Control Games in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International IFIP-TC6 Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-79549-0_82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Hierarchy in Energy-Efficient Power Control Games *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ValueTools '08 3rd International Conference on Performance Evaluation Methodologies and Tools </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Athene, Greece. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/ICST.VALUETOOLS2008.4485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic population games with individual independent states and coupled constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ValueTools '08 Proceedings of the 3rd International Conference on Performance Evaluation Methodologies and Tools </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Decision Evolutionary Games with Time Average Expected Fitness Criterion * (Invited Paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ValueTools '08 Proceedings of the 3rd International Conference on Performance Evaluation Methodologies and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Athenes, Greece. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/ICST.VALUETOOLS2008.4268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of SCTP in Wi-Fi and WiMAX networks with multi-homed mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Vicuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ValueTools '08 Proceedings of the 3rd International Conference on Performance Evaluation Methodologies and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de Stackelberg des jeux de contrôles de puissances efficaces énergétiquement dans les réseaux sans fils partiellement cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Game for Uplink CDMA Transmissions with Random Active Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Manuel Ramos Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tuffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ICN 2008. Seventh International Conference on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICN.2008.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Game and Bi-level Optimization for Controlling Network Usage Via Pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First EuroFGI International Conference, NET-COOP </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-72709-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary dynamics and potential games in non-cooperative routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisao Kameda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Modeling and Optimization in Mobile, Ad Hoc and Wireless Networks and Workshops.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Limassol, Cyprus. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIOPT.2007.4480096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Dissemination using Epidemic Routing with Delayed Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Mobile Adhoc and Sensor Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Pise, Italy. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MOBHOC.2007.4428685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Access Game in Ad-hoc Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ValueTools '07 Proceedings of the 2nd international conference on Performance evaluation methodologies and tools </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and analysis of internet pricing : introduction and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tuffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on applied stochastic models and data analysis (ASMDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Games, Control and Optimization 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanyan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow-Link Adaptation Algorithm for Multi-source Multi-relay Wireless Networks Using Best-Response Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Cerovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Visoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Games, Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1354, Springer International Publishing, pp.38-47, 2021, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-87473-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource allocation for multi-source multi-relay wireless networks: A multi-armed bandit approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Visoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubiquitous Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12845, Springer International Publishing, pp.62-75, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86356-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Queueing and Charging Game Model with Energy Capacity Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Engineering and Stochastic Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13104, Springer International Publishing, pp.325-344, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91825-5_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially Observable Stochastic Games for Cyber Deception Against Network Epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tsemogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kamhoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Deugoue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision and Game Theory for Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12513, Springer International Publishing, pp.312-325, 2020, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-64793-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Net Neutrality Perspective for Content Down-Streaming over the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Altman, Eitan; Avrachenkov, Konstantin; De Pellegrini, Francesco; El-Azouzi, Rachid; Wang, Huijuan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilevel Strategic Interaction Game Models for Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.239-259, 2019, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24455-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing Game with Nonseparable Costs for EV Driving and Charging Incentive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sohet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Games, Control, and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-248, 2019, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-10880-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled State Policy Dynamics in Evolutionary Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eitan Altman; Konstantin Avrachenkov; Francesco de Pellegrini; Rachid El-Azouzi; Huijuan Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilevel Strategic Interaction Game Models for Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.95-107, 2019, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24455-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Markov Decision Evolutionary Game for Individual Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in dynamic games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-8176-8089-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery State-dependent Access Control in Solar-powered Broadband Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Battery State-Dependent Access Control in Solar-Powered Broadband Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boltzmann social learning with heterogeneous rationality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chaddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Learning-to-Optimize approach for the Random Walk Interdiction Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive sampling for online learning spectral properties of networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Abdullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Lateral Attack Containment via Honeypot Architectures in Virtualized Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco De Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sailhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lab-STICC. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Static Pricing of Reverse-Link DS-CDMA Multiclass Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tuffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1731, 2005, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing for Heterogeneous Services at a Discriminatory Processor Sharing Queue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tuffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5245, INRIA. 2004, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Yield Management Model for On Demand Computing Centers page impaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parijat Dube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wynter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5092, INRIA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimal Congestion and Cost-Sharing Pricing Scheme for Multiclass Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tuffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4757, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mathematical Analysis of the Cumulus Pricing Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tuffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4500, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId332"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.26573426573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> yezekael hayel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités - Vice-Président délégué au Numérique -Directeur école doctorale 536 </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yezekael-hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3891-3916</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boltzmann social learning with heterogeneous rationality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chaddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 61, pp.101718. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2026.101718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Model for Optimizing Crowdfunding Campaign Success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chaddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.107303. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2025.107303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Nodes Maximization in a Virus Spread Model: An SI2R Malware Propagation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Farel Ngoufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Willie Kouam Kounchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kamhoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Deugoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Network Games, Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Price Menu Design of Electric Vehicle Charging Stations Providing Demand Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Breal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Andrianesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue - Proceedings of the 23rd Power Systems Computation Conference (PSCC 2024), 235 (110798), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2024.110798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629774v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of a socially inspired adaptive voter model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kravitzch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.175-180. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3185386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a continuous-time adaptive voter model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kravitzch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine O Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (5), pp.054307. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.107.054307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Centrality Game against Network Epidemic Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Willie Kouam Kounchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Olivier Tsemogne Kamguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Deugoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kamhoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision and Game Theory for Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14167, pp.86-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Partially Observable Stochastic Zero-sum Game for a Network Epidemic Control Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tsemogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kamhoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Deugoue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Games and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.82-109. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13235-022-00430-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit Sharing Contracts between Content and Service Providers for Enhanced Network Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmina Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjesh Hanawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2022.3179310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenue sharing on the Internet: A case for going soft on neutrality regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmina Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjesh Hanawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Nair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 145, pp.102152. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.peva.2020.102152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Charging-and-Driving Incentives Design for Electric Vehicles in Urban Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sohet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jeandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (10), pp.6342-6352. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2020.2991352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Coupled Driving-and-Charging Model of Electric Vehicles, Stations and Grid Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sohet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jeandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (6), pp.5146-5157. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2021.3107896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game Theoretic Modeling of Cyber Deception against Epidemic Botnets in Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tsemogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kamhoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Deugoue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2021.3081751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Utilization of Licensed and Unlicensed Spectrum in Large Scale Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjesh Kumar Hanawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanyan Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (2), pp.618-630. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCCN.2019.2950249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic state-based information disclosure policies and social welfare maximization in strategic queueing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Queueing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (3-4), pp.303-328. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11134-020-09674-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Rating of Content and Its Effect on the Quality of Service in the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmina Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjesh Hanawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (6), pp.2671-2684. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNET.2020.3022676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Incentives for Electric Vehicles at e-Park & Ride Hub with Renewable Energy Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sohet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jeandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Electric Vehicle Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (4), pp.70. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/wevj10040070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-Policy Dynamics in Evolutionary Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Games and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.93-116. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13235-016-0208-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal energy-delay tradeoff for opportunistic spectrum access in cognitive radio networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Habachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (4), pp.763-780. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11235-017-0370-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Distributed Delays in Replicator Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Ben-Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Games and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (4), pp.713-732. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13235-017-0225-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A game theoretical real options framework for investment decisions in mobile TV infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Abdel Razzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Salahaldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Elayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Chahed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (4), pp.1750014-1 - 1750014-34. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217595917500142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing virus-resistant, high-performance networks: a game-formation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stojan Trajanovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando A Kuipers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet Van Mieghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posting behaviour Dynamics and Active Filtering for Content Diversity in Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (2), pp.376-387. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSIPN.2017.2696738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Two-user Multi-carrier Joint Channel Selection and Power Control Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wiecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Habachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (9), pp.3759 - 3770. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2016.2584609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cross-Layer Approach for Distributed Energy-Efficient Power Control in Interference Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth S. Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaheddine El Ayoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (7), pp.641-664. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2014.2351406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenue management for rail container transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Bilegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), pp.261-283. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-014-0051-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01092226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrum Coordination in Energy-Efficient Cognitive Radio Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Habachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (5), pp.2112-2122. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2014.2339271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Protection Strategies Against SIS Epidemics in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stojan Trajanovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet van Mieghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (4), pp.406-419. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCNS.2015.2426755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, simulation et analyse de propriétés de réseaux orbitèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chekir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (4), pp.515-536. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.25.515-536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized optimization of last-mile delivery services with non-cooperative bounded rational customers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, On line first, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-014-1647-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral efficiency of energy efficient multicarrier systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Habachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wiecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGMETRICS Performance Evaluation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (2), pp.24-26. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2667522.2667529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hawks and Doves in a Dynamic Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Veronica Belmega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Games and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (1), pp.24-37. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13235-012-0052-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Power Control in Cognitive Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Gaoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (4), pp.1741 - 1754. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2012.2227858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic State Dependent Population Games in Wireless Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wiecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (3), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2010.2054810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired Delayed Evolutionary Game Dynamics with Networking Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 47 (no. 1-2), pp. 137-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal opportunistic sensing in cognitive radio networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Habachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-com.2010.0537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Games in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of transport protocols: An evolutionary game perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2008.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Hierarchy in Energy Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (7), pp.3833-3843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov decision evolutionary games with expected average fitness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Ecology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, pp.677-689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentivizing Electric Vehicle Charging Flexibility for Demand Response via Price Menu Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valletta, Malta. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope64741.2025.11305398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart charging and optimization of personalized flexibility services for electric vehicles’s users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Computational Discrete Algorithms (ACDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Montréal, Canada. pp.169-181, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/1.9781611978759.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic model for controlling friends and family investment in crowdfunding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chaddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion and self-confidence in influence networks: a coupled dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kravitzch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth S. Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine O. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Advances in Social Networks Analysis and Mining, ASONAM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rende, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Pricing for Electric Vehicle Parking Duration under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Breal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Smart Grid Technologies (ISGT) Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES); University Grenoble Alpes, Oct 2023, Grenoble, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10407699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-layer opinion dynamics model coupling static and bounded-confidence interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kravitzch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth S. Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine O. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd IEEE Conference on Decision and Control, CDC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marina Bay Sands, Singapore. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Pricing for Electric Vehicle Parking Duration at a Charging Station based on a Queueing Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Breal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes School of Business; IMT Atlantique; Université Rennes 1, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parking duration optimization for electric vehicles in a loss queueing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Breal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PGMO; EDF (Electricité de France), Nov 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic approximation of adaptive voter models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kravitzch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Complex Networks &amp; Their Applications, CNA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation stochastique de la Qualité de service de charge pour véhicules électriques en compétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel retransmissions in orthogonal multiple access multiple relay networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Visoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasha Alkhansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Resource Allocation and Cooperation in Wireless Networks, RAWNET 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Turin, Italy. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/WiOpt56218.2022.9930609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized scheduling for frequency domain orthogonal multiple access multiple relay network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Visoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasha Alkhansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Asia-Pacific Conference on Communications, APCC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Jeju Island, South Korea. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APCC55198.2022.9943776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Modeling of the Service Quality for Electric Vehicles in Competition at two Charging Stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electric Vehicle Symposium &amp; Exhibition (EVS) 35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A voter model on adaptive networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kravitzch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine O. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Fiedler value on large networks based on random walk observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9413713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bilevel model for centralized optimization of charging stops for EV on highways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony A.W. Woznica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetGCoop, Springer CCIS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Cargese, France. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-87473-5_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast link adaptation with partial channel state information for orthogonal multiple access multiple relay channel (OMAMRC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Visoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasha Alkhansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Multidisciplinary Conference on Engineering Technology, IMCET 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Beirut, Lebanon. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMCET53404.2021.9665572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProPac model: opinion-action dynamics over online social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kravitzch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks and Applications 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online smart charging algorithm with asynchronous electric vehicles demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sohet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Breal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jeandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE PES Innovative Smart Grid Technologies Europe (ISGT Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Espoo, Finland. pp.01-06, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope52324.2021.9639933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled queueing and charging game model with power capacity optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PGMO; Electricité de France (EDF), Nov 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Strategic Electric Vehicles Driving Behavior on the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sohet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jeandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE PES Innovative Smart Grid Technologies Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, The Hague, Netherlands. pp.454-458, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGT-Europe47291.2020.9248936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenue maximization with access and information pricing schemes in a partially-observable queueing game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALUETOOLS 2019 - 12th EAI International Conference on Performance Evaluation Methodologies and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Palma, Spain. pp.151-154, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3306309.3306331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and control of multi-leveled opinions spreading in social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference, ACC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milwaukee, WI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Fractional Program for Maximizing Content Popularity in Online Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Foundations and Applications of Big Data Analytics (FAB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous time opinion dynamics of agents with multi-leveled opinions and binary actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Computer Communications, INFOCOM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Improvement Property in a stochastic game arising in competition over popularity in social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atulya Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEtwork Games. Optimization and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caching Games between Content Providers and Internet Service Providers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaggelis G Douros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Elayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valuetools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real options for investment decisions in mobile TV infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Abdel Razzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Salahaldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Elayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REAL OPTIONS 2016 : 20th Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Oslo, Trondheim, Norway. pp.1 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Game approach to virus attacks in network with general topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legenvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETGCOOP 2016 - International conference on NEtwork Games. Optimization and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Katz-Bonacich Centrality in Social Network: Application to gossip in Online Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Big Data and Social Networking Management and Security (BDSN 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State Policy Couple Dynamics in Evolutionary Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Chicago, IL, United States. pp.1758-1763, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2015.7170987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Programming with Stochastic Equilibrium Constraints applied to Optimal Last-mile Delivery Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayrem Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Network Optimization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Varsovie, Poland. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing virus-resistant networks: a game-formation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stojan Trajanovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Antonio Kuipers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet van Mieghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 54th Annual Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posting behavior in Social Networks and Content Active Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Dynamics in Networks (DyNo2015), in conjunction with IEEE/ACM ASONAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France. pp.1555-1562, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2808797.2808912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation mathématique avec contrainte d'équilibre stochastique pour un problème de tarification de services de livraison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayrem Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roadef 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Power Control Game Applied to Cognitive Radio Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wiecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Habachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game theory approach for modeling competition over visibility on social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networking Workshop (in conjunction with COMSNETS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Bangalore, India. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMSNETS.2014.6734939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918036v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete game-theoretic characterization of SIS epidemics protection strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stojan Trajanovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet van Mieghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 53rd Annual Conference on Decision and Control (CDC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution d'un modèle de Logit imbriqué pour un problème de distribution des colis dans le cadre du e-commerce.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayrem Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A game theoretic analysis for energy efficient heterogeneous networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wiecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Habachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks (WiOpt 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hammamet, Tunisia. pp.241-246, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIOPT.2014.6850305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, simulation et analyse de propriétés de réseaux orbitèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chekir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time and Space Routing Game Model applied to Visibility Competition on Online Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on NETwork Games COntrol and OPtimization (NETGCOOP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of stochastic user equilibrium and its application to delivery services pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayrem Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Metaheuristics and Nature Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collusions entre fournisseurs de services et de contenus dans les réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel - 15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrum Coordination and Learning in Energy Efficient Cognitive Radio Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Habachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VTC - 78th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Las Vegas, Nevada, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCFall.2013.6692419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Jamming Game in an OFDM Wireless Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Garnaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiOpt'12: Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paderborn, Germany. pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition in Access to Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Networking Conference (NETWORKING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Prague, Czech Republic. pp.211-222, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30054-7_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Design for Green Power Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah E Elayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. 6 p., </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2012.6364626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To sense&amp;quot; or &amp;quot; not to sense&amp;quot; in energy-efficient power control games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMENETS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hawks and Doves in a Dynamic Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Veronica Belmega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetGCOOP 2011 : International conference on NETwork Games, COntrol and OPtimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Telecom SudParis et Université Paris Descartes, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stackelberg games for energy-efficient power control in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaoning He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> INFOCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOM.2011.5935233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Decision Evolutionary Game for Energy Management in Delay Tolerant Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Sidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco de Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetGCOOP 2011 : International conference on NETwork Games, COntrol and OPtimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Telecom SudParis et Université Paris Descartes, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Energy Constraints and Power Control in Cognitive Radio Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Garnaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th International Conference on Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Greece. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamming Game in a Dynamic Slotted ALOHA Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Garnaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Avrachenkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International ICST Conference, GAMENETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-level Hierarchical Game-Theoretical Approach for Cognitive Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaoning He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CROWNCOM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode distribuée de gestion dynamique des ressources radios dans les réseaux sans fils hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Sidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rojas-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sensing strategy for opportunistic secondary users in a cognitive radio network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Habachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWIM '10 13th ACM international conference on Modeling, analysis, and simulation of wireless and mobile systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bodrum, Turkey. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1868521.1868577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal hierarchical pricing schemes for wireless network usage and resource allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Garnaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NET-COOP 2010 - 4th Workshop on Network Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00596219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Learning Solution for Constrained Nash Equilibrium Throughput in Non Saturated Wireless Collision Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essaid Sabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veeraruna Kavitha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssine Bouyakhf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALUETOOLS '09 Fourth International ICST Conference on Performance Evaluation Methodologies and Tools </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Pise, Italy. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/ICST.VALUETOOLS2009.7764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du revenu pour le transport de containers par voies ferrées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Bilegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAODEF 2009. 10éme Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00458185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated Evolutionarily Stable Strategies in Random Medium Access Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GameNets '09. International Conference on Game Theory for Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Revenue Management Approach for Container Rail Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Bilegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS 2009. Fourth International Workshop on Freight Transportation and Logistics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Çeşme, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00458189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic population games with individual independent states and coupled constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ValueTools '08 Proceedings of the 3rd International Conference on Performance Evaluation Methodologies and Tools </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Decision Evolutionary Games with Time Average Expected Fitness Criterion * (Invited Paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ValueTools '08 Proceedings of the 3rd International Conference on Performance Evaluation Methodologies and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Athenes, Greece. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/ICST.VALUETOOLS2008.4268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of SCTP in Wi-Fi and WiMAX networks with multi-homed mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Vicuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ValueTools '08 Proceedings of the 3rd International Conference on Performance Evaluation Methodologies and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de Stackelberg des jeux de contrôles de puissances efficaces énergétiquement dans les réseaux sans fils partiellement cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Hierarchy in Energy-Efficient Power Control Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GameComm 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Greece. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Power Control Games in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International IFIP-TC6 Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-79549-0_82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Hierarchy in Energy-Efficient Power Control Games *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ValueTools '08 3rd International Conference on Performance Evaluation Methodologies and Tools </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Athene, Greece. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/ICST.VALUETOOLS2008.4485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary games with random number of interacting players applied to access control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks and Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Evolutionary Game Approach to Energy Management in a Distributed Aloha Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings IEEE INFOCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evolutionary Game approach for the design of congestion control protocols in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks and Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Networking Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 46th Annual Allerton Conference on Communication, Control, and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Urbana Champaign, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Game for Uplink CDMA Transmissions with Random Active Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Manuel Ramos Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tuffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ICN 2008. Seventh International Conference on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICN.2008.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary dynamics and potential games in non-cooperative routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisao Kameda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Modeling and Optimization in Mobile, Ad Hoc and Wireless Networks and Workshops.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Limassol, Cyprus. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIOPT.2007.4480096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Dissemination using Epidemic Routing with Delayed Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Mobile Adhoc and Sensor Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Pise, Italy. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MOBHOC.2007.4428685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Access Game in Ad-hoc Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ValueTools '07 Proceedings of the 2nd international conference on Performance evaluation methodologies and tools </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Game and Bi-level Optimization for Controlling Network Usage Via Pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First EuroFGI International Conference, NET-COOP </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-72709-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and analysis of internet pricing : introduction and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tuffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on applied stochastic models and data analysis (ASMDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Games, Control and Optimization 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanyan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Influence Game Model with Coupled Spreading in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chaddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hocine Cherifi; Luis M. Rocha; Chantal Cherifi; Melissa Zeynep Ertem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks &amp; Their Applications XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1263, Springer Nature Switzerland, pp.15-27, 2026, Studies in Computational Intelligence, 978-3-032-16644-9. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-16645-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Queueing and Charging Game Model with Energy Capacity Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Engineering and Stochastic Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13104, Springer International Publishing, pp.325-344, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91825-5_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource allocation for multi-source multi-relay wireless networks: A multi-armed bandit approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Visoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubiquitous Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12845, Springer International Publishing, pp.62-75, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86356-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow-Link Adaptation Algorithm for Multi-source Multi-relay Wireless Networks Using Best-Response Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Cerovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Visoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Games, Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1354, Springer International Publishing, pp.38-47, 2021, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-87473-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially Observable Stochastic Games for Cyber Deception Against Network Epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tsemogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kamhoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Deugoue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision and Game Theory for Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12513, Springer International Publishing, pp.312-325, 2020, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-64793-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Net Neutrality Perspective for Content Down-Streaming over the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Altman, Eitan; Avrachenkov, Konstantin; De Pellegrini, Francesco; El-Azouzi, Rachid; Wang, Huijuan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilevel Strategic Interaction Game Models for Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.239-259, 2019, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24455-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing Game with Nonseparable Costs for EV Driving and Charging Incentive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sohet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Games, Control, and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-248, 2019, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-10880-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled State Policy Dynamics in Evolutionary Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eitan Altman; Konstantin Avrachenkov; Francesco de Pellegrini; Rachid El-Azouzi; Huijuan Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilevel Strategic Interaction Game Models for Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.95-107, 2019, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24455-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Markov Decision Evolutionary Game for Individual Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in dynamic games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-8176-8089-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery State-dependent Access Control in Solar-powered Broadband Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Battery State-Dependent Access Control in Solar-Powered Broadband Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boltzmann social learning with heterogeneous rationality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chaddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Learning-to-Optimize approach for the Random Walk Interdiction Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive sampling for online learning spectral properties of networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Abdullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Lateral Attack Containment via Honeypot Architectures in Virtualized Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco De Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sailhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lab-STICC. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Static Pricing of Reverse-Link DS-CDMA Multiclass Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tuffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1731, 2005, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing for Heterogeneous Services at a Discriminatory Processor Sharing Queue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tuffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5245, INRIA. 2004, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Yield Management Model for On Demand Computing Centers page impaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parijat Dube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wynter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5092, INRIA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimal Congestion and Cost-Sharing Pricing Scheme for Multiclass Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tuffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4757, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mathematical Analysis of the Cumulus Pricing Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tuffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4500, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId336"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="395F381D"/>
+    <w:nsid w:val="1E56BA13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yezekael-hayel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3891-3916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060998v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaddad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Varma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2025.107303" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629774v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Dupont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Breal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Andrianesis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.110798" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699901v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Farel Ngoufo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Willie Kouam Kounchou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kamhoua" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Deugou&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168360v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kravitzch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine O Berthet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.107.054307" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608386v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berthet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3185386" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Olivier Tsemogne Kamguia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tsemogne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Deugoue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-022-00430-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694633v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmina Malik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjesh Hanawal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3179310" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507473v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sohet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jeandin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.2991352" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507526v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayakrishnan Nair" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2020.102152" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2021.3107896" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507388v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2021.3081751" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2020.3022676" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507437v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesnim Naceur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-020-09674-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03405371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjesh Kumar Hanawal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanyan Zhu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2019.2950249" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355634v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sohet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj10040070" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431787v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Habachi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Azouzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-017-0370-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-016-0208-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622504v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ben-Khalifa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-017-0225-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01536172v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers Masson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2017.2696738" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695516v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Abdel Razzac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Salahaldin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Chahed" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217595917500142" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stojan Trajanovski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando A Kuipers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Van Mieghem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359983v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Haddad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wiecek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2016.2584609" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152459v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet van Mieghem" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2015.2426755" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484689v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2339271" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01092226v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Bilegan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-014-0051-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104524v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth S. Varma" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine El Ayoubi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2351406" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249881v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chekir" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.515-536" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053487v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quadri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-014-1647-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101858v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2667522.2667529" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741839v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Veronica Belmega" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-012-0052-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821285v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Treust" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Gaoning" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2227858" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325469v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2054810" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00632204v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Tembine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317485v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Habachi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2010.0537" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325481v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299367v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311794v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2008.12.023" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7QFJVKX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446281v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164883v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Safi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Payen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jim&#233;nez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978759.13" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447505v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Br&#233;al" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11305398" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434231v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10407699" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822608v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine O. Berthet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509102v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822565v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383835" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434810v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595225v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384761v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596196v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744271v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Khansa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Visoz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Alkhansa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WiOpt56218.2022.9930609" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434890v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434729v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744276v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCC55198.2022.9943776" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434954v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03005111v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony A.W. Woznica" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87473-5_17" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02974433v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413713" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744269v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMCET53404.2021.9665572" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425924v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Morand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507419v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope52324.2021.9639933" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507537v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe47291.2020.9248936" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353969v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306309.3306331" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756831v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756892v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01907060v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404872v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaggelis G Douros" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357324v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377948v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atulya Jain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378846v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legenvre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260135v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayrem Tounsi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204628v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antonio Kuipers" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204647v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144510v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7170987" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217044v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171874v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2808912" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101861v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2014.6850305" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100520v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066455v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054710v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946415v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101860v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918036v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMSNETS.2014.6734939" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096380v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926936v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2013.6692419" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818700v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633820v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Le Treust" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327908v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30054-7_17" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763294v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Garnaev" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00728859v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah E Elayoubi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364626" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643705v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Sidi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pellegrini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610493v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;riaux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317538v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoning He" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2011.5935233" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643719v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317168v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Avrachenkov" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317493v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868521.1868577" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556163v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320346v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rojas-Mora" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596219v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00458189v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320267v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaid Sabir" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veeraruna Kavitha" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssine Bouyakhf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.VALUETOOLS2009.7764" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00458185v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299355v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299674v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314316v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299410v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314329v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00328144v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314324v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79549-0_82" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317512v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.VALUETOOLS2008.4485" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299677v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314347v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.VALUETOOLS2008.4268" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299881v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Vicuna" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00329490v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317520v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Manuel Ramos Ramos" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tuffin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2008.66" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317530v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72709-5_27" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D7SCQFZ5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314342v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisao Kameda" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2007.4480096" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317526v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBHOC.2007.4428685" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299672v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170132v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284762v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Walrand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507543v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Cerovic" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Visoz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87473-5_5" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507430v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86356-2_6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462945v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91825-5_20" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507507v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64793-3_17" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02413101v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24455-2_12" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355641v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10880-9_14" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02413146v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24455-2_5" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317504v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-8176-8089-3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299373v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528351v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05398080v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04271546v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdullah" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294592v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charreaux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Pellegrini" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sailhan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000151v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramos" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070753v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071491v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parijat Dube" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wynter" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071829v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072088v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yezekael-hayel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3891-3916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583966v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaddad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Varma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2026.101718" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060998v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2025.107303" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699901v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Farel Ngoufo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Willie Kouam Kounchou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kamhoua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Deugou&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629774v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Dupont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Breal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Andrianesis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.110798" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608386v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kravitzch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berthet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3185386" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine O Berthet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.107.054307" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Olivier Tsemogne Kamguia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620322v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tsemogne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Deugoue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-022-00430-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694633v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmina Malik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjesh Hanawal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3179310" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507526v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayakrishnan Nair" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2020.102152" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507473v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sohet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaude" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jeandin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.2991352" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507367v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2021.3107896" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507388v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2021.3081751" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03405371v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjesh Kumar Hanawal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanyan Zhu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2019.2950249" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507437v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesnim Naceur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-020-09674-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2020.3022676" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sohet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj10040070" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-016-0208-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431787v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Habachi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Azouzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-017-0370-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622504v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ben-Khalifa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-017-0225-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695516v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Abdel Razzac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Salahaldin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Chahed" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217595917500142" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stojan Trajanovski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando A Kuipers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Van Mieghem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01536172v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers Masson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2017.2696738" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Haddad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wiecek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2016.2584609" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104524v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth S. Varma" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine El Ayoubi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2351406" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01092226v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Bilegan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-014-0051-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484689v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2339271" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152459v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet van Mieghem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2015.2426755" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249881v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chekir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.515-536" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053487v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quadri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-014-1647-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101858v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2667522.2667529" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741839v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Veronica Belmega" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-012-0052-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821285v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Treust" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Gaoning" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2227858" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325469v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2054810" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00632204v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Tembine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317485v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Habachi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2010.0537" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299367v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311794v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2008.12.023" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7QFJVKX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446281v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325481v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447505v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Safi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Payen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Br&#233;al" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jim&#233;nez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11305398" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164883v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978759.13" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509102v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822608v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine O. Berthet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434231v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10407699" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822565v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383835" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434810v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434890v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384761v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596196v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744271v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Khansa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Visoz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Alkhansa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WiOpt56218.2022.9930609" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744276v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCC55198.2022.9943776" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434729v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595225v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02974433v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413713" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03005111v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony A.W. Woznica" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87473-5_17" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744269v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMCET53404.2021.9665572" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425924v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Morand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507419v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope52324.2021.9639933" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434954v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507537v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe47291.2020.9248936" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353969v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306309.3306331" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756892v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01907060v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756831v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377948v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atulya Jain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404872v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaggelis G Douros" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357324v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378846v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legenvre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217044v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144510v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7170987" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204647v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayrem Tounsi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204628v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antonio Kuipers" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171874v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2808912" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260135v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101860v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918036v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMSNETS.2014.6734939" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054710v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946415v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101861v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2014.6850305" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100520v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066455v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096380v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818700v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926936v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2013.6692419" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763294v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Garnaev" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327908v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30054-7_17" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00728859v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah E Elayoubi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364626" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633820v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Le Treust" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643719v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317538v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoning He" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2011.5935233" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643705v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Sidi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pellegrini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610493v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;riaux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317168v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Avrachenkov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556163v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320346v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rojas-Mora" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317493v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868521.1868577" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596219v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320267v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaid Sabir" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veeraruna Kavitha" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssine Bouyakhf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.VALUETOOLS2009.7764" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00458185v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299355v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00458189v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299677v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314347v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.VALUETOOLS2008.4268" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299881v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Vicuna" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00329490v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00328144v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314324v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79549-0_82" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317512v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.VALUETOOLS2008.4485" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299410v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314329v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314316v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299674v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317520v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Manuel Ramos Ramos" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tuffin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2008.66" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314342v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisao Kameda" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2007.4480096" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317526v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBHOC.2007.4428685" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299672v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317530v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72709-5_27" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D7SCQFZ5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170132v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284762v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Walrand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583959v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-16645-6_2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462945v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91825-5_20" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507430v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Visoz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86356-2_6" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507543v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Cerovic" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87473-5_5" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507507v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64793-3_17" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02413101v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24455-2_12" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355641v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10880-9_14" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02413146v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24455-2_5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317504v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-8176-8089-3" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299373v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528351v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05398080v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04271546v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdullah" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294592v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charreaux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Pellegrini" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sailhan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000151v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramos" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070753v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071491v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parijat Dube" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wynter" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071829v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072088v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>