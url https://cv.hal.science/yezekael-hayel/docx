--- v1 (2026-04-27)
+++ v2 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.26573426573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> yezekael hayel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités - Vice-Président délégué au Numérique -Directeur école doctorale 536 </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yezekael-hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3891-3916</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boltzmann social learning with heterogeneous rationality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chaddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 61, pp.101718. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2026.101718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Model for Optimizing Crowdfunding Campaign Success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chaddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.107303. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2025.107303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Nodes Maximization in a Virus Spread Model: An SI2R Malware Propagation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Farel Ngoufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Willie Kouam Kounchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kamhoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Deugoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Network Games, Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Price Menu Design of Electric Vehicle Charging Stations Providing Demand Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Breal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Andrianesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue - Proceedings of the 23rd Power Systems Computation Conference (PSCC 2024), 235 (110798), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2024.110798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629774v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of a socially inspired adaptive voter model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kravitzch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.175-180. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3185386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a continuous-time adaptive voter model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kravitzch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine O Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (5), pp.054307. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.107.054307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Centrality Game against Network Epidemic Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Willie Kouam Kounchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Olivier Tsemogne Kamguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Deugoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kamhoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision and Game Theory for Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14167, pp.86-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Partially Observable Stochastic Zero-sum Game for a Network Epidemic Control Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tsemogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kamhoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Deugoue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Games and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.82-109. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13235-022-00430-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit Sharing Contracts between Content and Service Providers for Enhanced Network Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmina Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjesh Hanawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2022.3179310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenue sharing on the Internet: A case for going soft on neutrality regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmina Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjesh Hanawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Nair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 145, pp.102152. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.peva.2020.102152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Charging-and-Driving Incentives Design for Electric Vehicles in Urban Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sohet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jeandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (10), pp.6342-6352. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2020.2991352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Coupled Driving-and-Charging Model of Electric Vehicles, Stations and Grid Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sohet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jeandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (6), pp.5146-5157. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2021.3107896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game Theoretic Modeling of Cyber Deception against Epidemic Botnets in Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tsemogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kamhoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Deugoue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2021.3081751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Utilization of Licensed and Unlicensed Spectrum in Large Scale Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjesh Kumar Hanawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanyan Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (2), pp.618-630. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCCN.2019.2950249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic state-based information disclosure policies and social welfare maximization in strategic queueing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Queueing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (3-4), pp.303-328. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11134-020-09674-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Rating of Content and Its Effect on the Quality of Service in the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmina Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjesh Hanawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (6), pp.2671-2684. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNET.2020.3022676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Incentives for Electric Vehicles at e-Park & Ride Hub with Renewable Energy Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sohet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jeandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Electric Vehicle Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (4), pp.70. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/wevj10040070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-Policy Dynamics in Evolutionary Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Games and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.93-116. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13235-016-0208-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal energy-delay tradeoff for opportunistic spectrum access in cognitive radio networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Habachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (4), pp.763-780. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11235-017-0370-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Distributed Delays in Replicator Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Ben-Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Games and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (4), pp.713-732. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13235-017-0225-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A game theoretical real options framework for investment decisions in mobile TV infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Abdel Razzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Salahaldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Elayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Chahed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (4), pp.1750014-1 - 1750014-34. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217595917500142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing virus-resistant, high-performance networks: a game-formation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stojan Trajanovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando A Kuipers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet Van Mieghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posting behaviour Dynamics and Active Filtering for Content Diversity in Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (2), pp.376-387. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSIPN.2017.2696738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Two-user Multi-carrier Joint Channel Selection and Power Control Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wiecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Habachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (9), pp.3759 - 3770. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2016.2584609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cross-Layer Approach for Distributed Energy-Efficient Power Control in Interference Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth S. Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaheddine El Ayoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (7), pp.641-664. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2014.2351406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenue management for rail container transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Bilegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), pp.261-283. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-014-0051-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01092226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrum Coordination in Energy-Efficient Cognitive Radio Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Habachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (5), pp.2112-2122. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2014.2339271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Protection Strategies Against SIS Epidemics in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stojan Trajanovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet van Mieghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (4), pp.406-419. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCNS.2015.2426755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, simulation et analyse de propriétés de réseaux orbitèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chekir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (4), pp.515-536. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.25.515-536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized optimization of last-mile delivery services with non-cooperative bounded rational customers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, On line first, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-014-1647-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral efficiency of energy efficient multicarrier systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Habachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wiecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGMETRICS Performance Evaluation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (2), pp.24-26. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2667522.2667529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hawks and Doves in a Dynamic Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Veronica Belmega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Games and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (1), pp.24-37. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13235-012-0052-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Power Control in Cognitive Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Gaoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (4), pp.1741 - 1754. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2012.2227858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic State Dependent Population Games in Wireless Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wiecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (3), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2010.2054810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired Delayed Evolutionary Game Dynamics with Networking Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 47 (no. 1-2), pp. 137-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal opportunistic sensing in cognitive radio networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Habachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-com.2010.0537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Games in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of transport protocols: An evolutionary game perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2008.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Hierarchy in Energy Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (7), pp.3833-3843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov decision evolutionary games with expected average fitness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Ecology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, pp.677-689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentivizing Electric Vehicle Charging Flexibility for Demand Response via Price Menu Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valletta, Malta. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope64741.2025.11305398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart charging and optimization of personalized flexibility services for electric vehicles’s users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Computational Discrete Algorithms (ACDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Montréal, Canada. pp.169-181, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/1.9781611978759.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic model for controlling friends and family investment in crowdfunding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chaddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion and self-confidence in influence networks: a coupled dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kravitzch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth S. Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine O. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Advances in Social Networks Analysis and Mining, ASONAM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rende, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Pricing for Electric Vehicle Parking Duration under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Breal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Smart Grid Technologies (ISGT) Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES); University Grenoble Alpes, Oct 2023, Grenoble, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10407699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-layer opinion dynamics model coupling static and bounded-confidence interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kravitzch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth S. Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine O. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd IEEE Conference on Decision and Control, CDC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marina Bay Sands, Singapore. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Pricing for Electric Vehicle Parking Duration at a Charging Station based on a Queueing Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Breal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes School of Business; IMT Atlantique; Université Rennes 1, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parking duration optimization for electric vehicles in a loss queueing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Breal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PGMO; EDF (Electricité de France), Nov 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic approximation of adaptive voter models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kravitzch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Complex Networks &amp; Their Applications, CNA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation stochastique de la Qualité de service de charge pour véhicules électriques en compétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel retransmissions in orthogonal multiple access multiple relay networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Visoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasha Alkhansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Resource Allocation and Cooperation in Wireless Networks, RAWNET 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Turin, Italy. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/WiOpt56218.2022.9930609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized scheduling for frequency domain orthogonal multiple access multiple relay network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Visoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasha Alkhansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Asia-Pacific Conference on Communications, APCC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Jeju Island, South Korea. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APCC55198.2022.9943776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Modeling of the Service Quality for Electric Vehicles in Competition at two Charging Stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electric Vehicle Symposium &amp; Exhibition (EVS) 35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A voter model on adaptive networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kravitzch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine O. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Fiedler value on large networks based on random walk observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9413713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bilevel model for centralized optimization of charging stops for EV on highways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony A.W. Woznica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetGCoop, Springer CCIS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Cargese, France. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-87473-5_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast link adaptation with partial channel state information for orthogonal multiple access multiple relay channel (OMAMRC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Visoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasha Alkhansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Multidisciplinary Conference on Engineering Technology, IMCET 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Beirut, Lebanon. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMCET53404.2021.9665572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProPac model: opinion-action dynamics over online social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kravitzch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks and Applications 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online smart charging algorithm with asynchronous electric vehicles demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sohet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Breal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jeandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE PES Innovative Smart Grid Technologies Europe (ISGT Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Espoo, Finland. pp.01-06, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope52324.2021.9639933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled queueing and charging game model with power capacity optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PGMO; Electricité de France (EDF), Nov 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Strategic Electric Vehicles Driving Behavior on the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sohet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jeandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE PES Innovative Smart Grid Technologies Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, The Hague, Netherlands. pp.454-458, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGT-Europe47291.2020.9248936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenue maximization with access and information pricing schemes in a partially-observable queueing game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALUETOOLS 2019 - 12th EAI International Conference on Performance Evaluation Methodologies and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Palma, Spain. pp.151-154, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3306309.3306331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and control of multi-leveled opinions spreading in social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference, ACC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milwaukee, WI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Fractional Program for Maximizing Content Popularity in Online Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Foundations and Applications of Big Data Analytics (FAB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous time opinion dynamics of agents with multi-leveled opinions and binary actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Computer Communications, INFOCOM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Improvement Property in a stochastic game arising in competition over popularity in social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atulya Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEtwork Games. Optimization and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caching Games between Content Providers and Internet Service Providers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaggelis G Douros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Elayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valuetools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real options for investment decisions in mobile TV infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Abdel Razzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Salahaldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Elayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REAL OPTIONS 2016 : 20th Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Oslo, Trondheim, Norway. pp.1 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Game approach to virus attacks in network with general topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legenvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETGCOOP 2016 - International conference on NEtwork Games. Optimization and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Katz-Bonacich Centrality in Social Network: Application to gossip in Online Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Big Data and Social Networking Management and Security (BDSN 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State Policy Couple Dynamics in Evolutionary Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Chicago, IL, United States. pp.1758-1763, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2015.7170987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Programming with Stochastic Equilibrium Constraints applied to Optimal Last-mile Delivery Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayrem Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Network Optimization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Varsovie, Poland. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing virus-resistant networks: a game-formation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stojan Trajanovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Antonio Kuipers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet van Mieghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 54th Annual Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posting behavior in Social Networks and Content Active Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Dynamics in Networks (DyNo2015), in conjunction with IEEE/ACM ASONAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France. pp.1555-1562, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2808797.2808912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation mathématique avec contrainte d'équilibre stochastique pour un problème de tarification de services de livraison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayrem Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roadef 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Power Control Game Applied to Cognitive Radio Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wiecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Habachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game theory approach for modeling competition over visibility on social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networking Workshop (in conjunction with COMSNETS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Bangalore, India. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMSNETS.2014.6734939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918036v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete game-theoretic characterization of SIS epidemics protection strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stojan Trajanovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet van Mieghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 53rd Annual Conference on Decision and Control (CDC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution d'un modèle de Logit imbriqué pour un problème de distribution des colis dans le cadre du e-commerce.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayrem Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A game theoretic analysis for energy efficient heterogeneous networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wiecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Habachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks (WiOpt 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hammamet, Tunisia. pp.241-246, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIOPT.2014.6850305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, simulation et analyse de propriétés de réseaux orbitèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chekir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time and Space Routing Game Model applied to Visibility Competition on Online Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on NETwork Games COntrol and OPtimization (NETGCOOP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of stochastic user equilibrium and its application to delivery services pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayrem Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Metaheuristics and Nature Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collusions entre fournisseurs de services et de contenus dans les réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel - 15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrum Coordination and Learning in Energy Efficient Cognitive Radio Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Habachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VTC - 78th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Las Vegas, Nevada, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCFall.2013.6692419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Jamming Game in an OFDM Wireless Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Garnaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiOpt'12: Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paderborn, Germany. pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition in Access to Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Networking Conference (NETWORKING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Prague, Czech Republic. pp.211-222, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30054-7_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Design for Green Power Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah E Elayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. 6 p., </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2012.6364626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To sense&amp;quot; or &amp;quot; not to sense&amp;quot; in energy-efficient power control games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMENETS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hawks and Doves in a Dynamic Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Veronica Belmega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetGCOOP 2011 : International conference on NETwork Games, COntrol and OPtimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Telecom SudParis et Université Paris Descartes, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stackelberg games for energy-efficient power control in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaoning He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> INFOCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOM.2011.5935233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Decision Evolutionary Game for Energy Management in Delay Tolerant Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Sidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco de Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetGCOOP 2011 : International conference on NETwork Games, COntrol and OPtimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Telecom SudParis et Université Paris Descartes, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Energy Constraints and Power Control in Cognitive Radio Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Garnaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th International Conference on Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Greece. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamming Game in a Dynamic Slotted ALOHA Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Garnaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Avrachenkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International ICST Conference, GAMENETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-level Hierarchical Game-Theoretical Approach for Cognitive Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaoning He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CROWNCOM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode distribuée de gestion dynamique des ressources radios dans les réseaux sans fils hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Sidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rojas-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sensing strategy for opportunistic secondary users in a cognitive radio network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Habachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWIM '10 13th ACM international conference on Modeling, analysis, and simulation of wireless and mobile systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bodrum, Turkey. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1868521.1868577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal hierarchical pricing schemes for wireless network usage and resource allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Garnaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NET-COOP 2010 - 4th Workshop on Network Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00596219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Learning Solution for Constrained Nash Equilibrium Throughput in Non Saturated Wireless Collision Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essaid Sabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veeraruna Kavitha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssine Bouyakhf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALUETOOLS '09 Fourth International ICST Conference on Performance Evaluation Methodologies and Tools </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Pise, Italy. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/ICST.VALUETOOLS2009.7764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du revenu pour le transport de containers par voies ferrées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Bilegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAODEF 2009. 10éme Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00458185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated Evolutionarily Stable Strategies in Random Medium Access Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GameNets '09. International Conference on Game Theory for Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Revenue Management Approach for Container Rail Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Bilegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS 2009. Fourth International Workshop on Freight Transportation and Logistics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Çeşme, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00458189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic population games with individual independent states and coupled constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ValueTools '08 Proceedings of the 3rd International Conference on Performance Evaluation Methodologies and Tools </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Decision Evolutionary Games with Time Average Expected Fitness Criterion * (Invited Paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ValueTools '08 Proceedings of the 3rd International Conference on Performance Evaluation Methodologies and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Athenes, Greece. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/ICST.VALUETOOLS2008.4268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of SCTP in Wi-Fi and WiMAX networks with multi-homed mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Vicuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ValueTools '08 Proceedings of the 3rd International Conference on Performance Evaluation Methodologies and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de Stackelberg des jeux de contrôles de puissances efficaces énergétiquement dans les réseaux sans fils partiellement cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Hierarchy in Energy-Efficient Power Control Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GameComm 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Greece. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Power Control Games in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International IFIP-TC6 Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-79549-0_82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Hierarchy in Energy-Efficient Power Control Games *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ValueTools '08 3rd International Conference on Performance Evaluation Methodologies and Tools </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Athene, Greece. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/ICST.VALUETOOLS2008.4485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary games with random number of interacting players applied to access control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks and Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Evolutionary Game Approach to Energy Management in a Distributed Aloha Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings IEEE INFOCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evolutionary Game approach for the design of congestion control protocols in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks and Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Networking Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 46th Annual Allerton Conference on Communication, Control, and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Urbana Champaign, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Game for Uplink CDMA Transmissions with Random Active Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Manuel Ramos Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tuffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ICN 2008. Seventh International Conference on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICN.2008.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary dynamics and potential games in non-cooperative routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisao Kameda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Modeling and Optimization in Mobile, Ad Hoc and Wireless Networks and Workshops.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Limassol, Cyprus. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIOPT.2007.4480096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Dissemination using Epidemic Routing with Delayed Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Mobile Adhoc and Sensor Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Pise, Italy. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MOBHOC.2007.4428685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Access Game in Ad-hoc Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ValueTools '07 Proceedings of the 2nd international conference on Performance evaluation methodologies and tools </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Game and Bi-level Optimization for Controlling Network Usage Via Pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First EuroFGI International Conference, NET-COOP </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-72709-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and analysis of internet pricing : introduction and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tuffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on applied stochastic models and data analysis (ASMDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Games, Control and Optimization 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanyan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Influence Game Model with Coupled Spreading in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chaddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hocine Cherifi; Luis M. Rocha; Chantal Cherifi; Melissa Zeynep Ertem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks &amp; Their Applications XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1263, Springer Nature Switzerland, pp.15-27, 2026, Studies in Computational Intelligence, 978-3-032-16644-9. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-16645-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Queueing and Charging Game Model with Energy Capacity Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Engineering and Stochastic Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13104, Springer International Publishing, pp.325-344, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91825-5_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource allocation for multi-source multi-relay wireless networks: A multi-armed bandit approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Visoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubiquitous Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12845, Springer International Publishing, pp.62-75, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86356-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow-Link Adaptation Algorithm for Multi-source Multi-relay Wireless Networks Using Best-Response Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Cerovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Visoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Games, Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1354, Springer International Publishing, pp.38-47, 2021, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-87473-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially Observable Stochastic Games for Cyber Deception Against Network Epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tsemogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kamhoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Deugoue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision and Game Theory for Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12513, Springer International Publishing, pp.312-325, 2020, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-64793-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Net Neutrality Perspective for Content Down-Streaming over the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Altman, Eitan; Avrachenkov, Konstantin; De Pellegrini, Francesco; El-Azouzi, Rachid; Wang, Huijuan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilevel Strategic Interaction Game Models for Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.239-259, 2019, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24455-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing Game with Nonseparable Costs for EV Driving and Charging Incentive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sohet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Games, Control, and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-248, 2019, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-10880-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled State Policy Dynamics in Evolutionary Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eitan Altman; Konstantin Avrachenkov; Francesco de Pellegrini; Rachid El-Azouzi; Huijuan Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilevel Strategic Interaction Game Models for Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.95-107, 2019, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24455-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Markov Decision Evolutionary Game for Individual Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in dynamic games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-8176-8089-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery State-dependent Access Control in Solar-powered Broadband Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Battery State-Dependent Access Control in Solar-Powered Broadband Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boltzmann social learning with heterogeneous rationality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chaddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Learning-to-Optimize approach for the Random Walk Interdiction Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive sampling for online learning spectral properties of networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Abdullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Lateral Attack Containment via Honeypot Architectures in Virtualized Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco De Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sailhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lab-STICC. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Static Pricing of Reverse-Link DS-CDMA Multiclass Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tuffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1731, 2005, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing for Heterogeneous Services at a Discriminatory Processor Sharing Queue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tuffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5245, INRIA. 2004, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Yield Management Model for On Demand Computing Centers page impaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parijat Dube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wynter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5092, INRIA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimal Congestion and Cost-Sharing Pricing Scheme for Multiclass Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tuffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4757, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mathematical Analysis of the Cumulus Pricing Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tuffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4500, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId336"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.26573426573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> yezekael hayel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités - Vice-Président délégué au Numérique -Directeur école doctorale 536 </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yezekael-hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3891-3916</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=VaLB21wAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boltzmann social learning with heterogeneous rationality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chaddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 61, pp.101718. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2026.101718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Model for Optimizing Crowdfunding Campaign Success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chaddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.107303. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2025.107303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Nodes Maximization in a Virus Spread Model: An SI2R Malware Propagation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Farel Ngoufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Willie Kouam Kounchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kamhoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Deugoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Network Games, Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Price Menu Design of Electric Vehicle Charging Stations Providing Demand Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Breal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Andrianesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue - Proceedings of the 23rd Power Systems Computation Conference (PSCC 2024), 235 (110798), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2024.110798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629774v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a continuous-time adaptive voter model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kravitzch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine O Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (5), pp.054307. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.107.054307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of a socially inspired adaptive voter model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kravitzch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.175-180. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3185386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Centrality Game against Network Epidemic Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Willie Kouam Kounchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Olivier Tsemogne Kamguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Deugoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kamhoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision and Game Theory for Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14167, pp.86-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Partially Observable Stochastic Zero-sum Game for a Network Epidemic Control Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tsemogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kamhoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Deugoue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Games and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.82-109. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13235-022-00430-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit Sharing Contracts between Content and Service Providers for Enhanced Network Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmina Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjesh Hanawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2022.3179310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Charging-and-Driving Incentives Design for Electric Vehicles in Urban Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sohet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jeandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (10), pp.6342-6352. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2020.2991352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenue sharing on the Internet: A case for going soft on neutrality regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmina Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjesh Hanawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayakrishnan Nair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 145, pp.102152. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.peva.2020.102152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Coupled Driving-and-Charging Model of Electric Vehicles, Stations and Grid Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sohet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jeandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (6), pp.5146-5157. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2021.3107896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game Theoretic Modeling of Cyber Deception against Epidemic Botnets in Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tsemogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kamhoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Deugoue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2021.3081751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic state-based information disclosure policies and social welfare maximization in strategic queueing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Queueing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (3-4), pp.303-328. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11134-020-09674-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Utilization of Licensed and Unlicensed Spectrum in Large Scale Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjesh Kumar Hanawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanyan Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (2), pp.618-630. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCCN.2019.2950249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Rating of Content and Its Effect on the Quality of Service in the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmina Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjesh Hanawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (6), pp.2671-2684. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNET.2020.3022676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Incentives for Electric Vehicles at e-Park & Ride Hub with Renewable Energy Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sohet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jeandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Electric Vehicle Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (4), pp.70. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/wevj10040070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal energy-delay tradeoff for opportunistic spectrum access in cognitive radio networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Habachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (4), pp.763-780. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11235-017-0370-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-Policy Dynamics in Evolutionary Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Games and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.93-116. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13235-016-0208-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Distributed Delays in Replicator Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Ben-Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Games and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (4), pp.713-732. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13235-017-0225-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posting behaviour Dynamics and Active Filtering for Content Diversity in Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (2), pp.376-387. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSIPN.2017.2696738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A game theoretical real options framework for investment decisions in mobile TV infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Abdel Razzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Salahaldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Elayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Chahed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (4), pp.1750014-1 - 1750014-34. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217595917500142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing virus-resistant, high-performance networks: a game-formation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stojan Trajanovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando A Kuipers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet Van Mieghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Two-user Multi-carrier Joint Channel Selection and Power Control Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wiecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Habachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (9), pp.3759 - 3770. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2016.2584609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Protection Strategies Against SIS Epidemics in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stojan Trajanovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet van Mieghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (4), pp.406-419. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCNS.2015.2426755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrum Coordination in Energy-Efficient Cognitive Radio Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Habachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (5), pp.2112-2122. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2014.2339271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenue management for rail container transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Bilegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), pp.261-283. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-014-0051-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01092226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cross-Layer Approach for Distributed Energy-Efficient Power Control in Interference Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth S. Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaheddine El Ayoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (7), pp.641-664. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2014.2351406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, simulation et analyse de propriétés de réseaux orbitèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chekir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (4), pp.515-536. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.25.515-536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized optimization of last-mile delivery services with non-cooperative bounded rational customers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, On line first, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-014-1647-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral efficiency of energy efficient multicarrier systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Habachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wiecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGMETRICS Performance Evaluation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (2), pp.24-26. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2667522.2667529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hawks and Doves in a Dynamic Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Veronica Belmega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Games and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (1), pp.24-37. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13235-012-0052-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Power Control in Cognitive Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Gaoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (4), pp.1741 - 1754. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2012.2227858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic State Dependent Population Games in Wireless Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wiecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (3), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2010.2054810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired Delayed Evolutionary Game Dynamics with Networking Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 47 (no. 1-2), pp. 137-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal opportunistic sensing in cognitive radio networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Habachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-com.2010.0537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Games in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of transport protocols: An evolutionary game perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2008.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Hierarchy in Energy Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (7), pp.3833-3843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov decision evolutionary games with expected average fitness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Ecology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, pp.677-689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart charging and optimization of personalized flexibility services for electric vehicles’s users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Computational Discrete Algorithms (ACDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Montréal, Canada. pp.169-181, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/1.9781611978759.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentivizing Electric Vehicle Charging Flexibility for Demand Response via Price Menu Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valletta, Malta. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope64741.2025.11305398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic model for controlling friends and family investment in crowdfunding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chaddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion and self-confidence in influence networks: a coupled dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kravitzch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth S. Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine O. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Advances in Social Networks Analysis and Mining, ASONAM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rende, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Pricing for Electric Vehicle Parking Duration under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Breal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Smart Grid Technologies (ISGT) Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES); University Grenoble Alpes, Oct 2023, Grenoble, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10407699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Pricing for Electric Vehicle Parking Duration at a Charging Station based on a Queueing Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Breal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes School of Business; IMT Atlantique; Université Rennes 1, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-layer opinion dynamics model coupling static and bounded-confidence interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kravitzch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth S. Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine O. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd IEEE Conference on Decision and Control, CDC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marina Bay Sands, Singapore. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic approximation of adaptive voter models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kravitzch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Complex Networks &amp; Their Applications, CNA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation stochastique de la Qualité de service de charge pour véhicules électriques en compétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel retransmissions in orthogonal multiple access multiple relay networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Visoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasha Alkhansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Resource Allocation and Cooperation in Wireless Networks, RAWNET 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Turin, Italy. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/WiOpt56218.2022.9930609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parking duration optimization for electric vehicles in a loss queueing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Breal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PGMO; EDF (Electricité de France), Nov 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized scheduling for frequency domain orthogonal multiple access multiple relay network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Visoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasha Alkhansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Asia-Pacific Conference on Communications, APCC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Jeju Island, South Korea. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APCC55198.2022.9943776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Modeling of the Service Quality for Electric Vehicles in Competition at two Charging Stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electric Vehicle Symposium &amp; Exhibition (EVS) 35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A voter model on adaptive networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kravitzch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine O. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bilevel model for centralized optimization of charging stops for EV on highways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony A.W. Woznica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetGCoop, Springer CCIS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Cargese, France. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-87473-5_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Fiedler value on large networks based on random walk observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9413713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast link adaptation with partial channel state information for orthogonal multiple access multiple relay channel (OMAMRC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Visoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasha Alkhansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Multidisciplinary Conference on Engineering Technology, IMCET 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Beirut, Lebanon. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMCET53404.2021.9665572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProPac model: opinion-action dynamics over online social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kravitzch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks and Applications 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online smart charging algorithm with asynchronous electric vehicles demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sohet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Breal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jeandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE PES Innovative Smart Grid Technologies Europe (ISGT Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Espoo, Finland. pp.01-06, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope52324.2021.9639933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled queueing and charging game model with power capacity optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PGMO; Electricité de France (EDF), Nov 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Strategic Electric Vehicles Driving Behavior on the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sohet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Jeandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE PES Innovative Smart Grid Technologies Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, The Hague, Netherlands. pp.454-458, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGT-Europe47291.2020.9248936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenue maximization with access and information pricing schemes in a partially-observable queueing game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesnim Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALUETOOLS 2019 - 12th EAI International Conference on Performance Evaluation Methodologies and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Palma, Spain. pp.151-154, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3306309.3306331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and control of multi-leveled opinions spreading in social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference, ACC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milwaukee, WI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Fractional Program for Maximizing Content Popularity in Online Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Foundations and Applications of Big Data Analytics (FAB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous time opinion dynamics of agents with multi-leveled opinions and binary actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Computer Communications, INFOCOM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caching Games between Content Providers and Internet Service Providers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaggelis G Douros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Elayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valuetools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real options for investment decisions in mobile TV infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Abdel Razzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Salahaldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Elayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REAL OPTIONS 2016 : 20th Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Oslo, Trondheim, Norway. pp.1 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Improvement Property in a stochastic game arising in competition over popularity in social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atulya Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEtwork Games. Optimization and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Game approach to virus attacks in network with general topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legenvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETGCOOP 2016 - International conference on NEtwork Games. Optimization and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Programming with Stochastic Equilibrium Constraints applied to Optimal Last-mile Delivery Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayrem Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Network Optimization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Varsovie, Poland. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing virus-resistant networks: a game-formation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stojan Trajanovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Antonio Kuipers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet van Mieghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 54th Annual Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Katz-Bonacich Centrality in Social Network: Application to gossip in Online Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Big Data and Social Networking Management and Security (BDSN 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State Policy Couple Dynamics in Evolutionary Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Chicago, IL, United States. pp.1758-1763, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2015.7170987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posting behavior in Social Networks and Content Active Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Dynamics in Networks (DyNo2015), in conjunction with IEEE/ACM ASONAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France. pp.1555-1562, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2808797.2808912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation mathématique avec contrainte d'équilibre stochastique pour un problème de tarification de services de livraison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayrem Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roadef 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A game theoretic analysis for energy efficient heterogeneous networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wiecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Habachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks (WiOpt 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hammamet, Tunisia. pp.241-246, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIOPT.2014.6850305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, simulation et analyse de propriétés de réseaux orbitèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chekir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time and Space Routing Game Model applied to Visibility Competition on Online Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on NETwork Games COntrol and OPtimization (NETGCOOP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete game-theoretic characterization of SIS epidemics protection strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stojan Trajanovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet van Mieghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 53rd Annual Conference on Decision and Control (CDC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution d'un modèle de Logit imbriqué pour un problème de distribution des colis dans le cadre du e-commerce.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayrem Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game theory approach for modeling competition over visibility on social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networking Workshop (in conjunction with COMSNETS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Bangalore, India. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMSNETS.2014.6734939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918036v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Power Control Game Applied to Cognitive Radio Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wiecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Habachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of stochastic user equilibrium and its application to delivery services pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayrem Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Metaheuristics and Nature Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrum Coordination and Learning in Energy Efficient Cognitive Radio Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Habachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VTC - 78th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Las Vegas, Nevada, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCFall.2013.6692419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collusions entre fournisseurs de services et de contenus dans les réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel - 15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition in Access to Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Networking Conference (NETWORKING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Prague, Czech Republic. pp.211-222, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30054-7_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Jamming Game in an OFDM Wireless Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Garnaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiOpt'12: Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paderborn, Germany. pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Design for Green Power Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah E Elayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. 6 p., </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2012.6364626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To sense&amp;quot; or &amp;quot; not to sense&amp;quot; in energy-efficient power control games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Treust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMENETS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Decision Evolutionary Game for Energy Management in Delay Tolerant Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Sidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco de Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetGCOOP 2011 : International conference on NETwork Games, COntrol and OPtimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Telecom SudParis et Université Paris Descartes, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Energy Constraints and Power Control in Cognitive Radio Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Garnaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th International Conference on Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Greece. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stackelberg games for energy-efficient power control in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaoning He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> INFOCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOM.2011.5935233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hawks and Doves in a Dynamic Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Veronica Belmega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetGCOOP 2011 : International conference on NETwork Games, COntrol and OPtimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Telecom SudParis et Université Paris Descartes, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamming Game in a Dynamic Slotted ALOHA Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Garnaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Avrachenkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International ICST Conference, GAMENETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sensing strategy for opportunistic secondary users in a cognitive radio network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Habachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWIM '10 13th ACM international conference on Modeling, analysis, and simulation of wireless and mobile systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bodrum, Turkey. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1868521.1868577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-level Hierarchical Game-Theoretical Approach for Cognitive Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaoning He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CROWNCOM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode distribuée de gestion dynamique des ressources radios dans les réseaux sans fils hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Sidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rojas-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal hierarchical pricing schemes for wireless network usage and resource allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Garnaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NET-COOP 2010 - 4th Workshop on Network Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00596219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Learning Solution for Constrained Nash Equilibrium Throughput in Non Saturated Wireless Collision Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essaid Sabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veeraruna Kavitha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssine Bouyakhf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALUETOOLS '09 Fourth International ICST Conference on Performance Evaluation Methodologies and Tools </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Pise, Italy. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/ICST.VALUETOOLS2009.7764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du revenu pour le transport de containers par voies ferrées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Bilegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAODEF 2009. 10éme Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00458185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated Evolutionarily Stable Strategies in Random Medium Access Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GameNets '09. International Conference on Game Theory for Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Revenue Management Approach for Container Rail Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Bilegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS 2009. Fourth International Workshop on Freight Transportation and Logistics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Çeşme, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00458189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Networking Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 46th Annual Allerton Conference on Communication, Control, and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Urbana Champaign, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evolutionary Game approach for the design of congestion control protocols in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks and Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary games with random number of interacting players applied to access control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks and Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Evolutionary Game Approach to Energy Management in a Distributed Aloha Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings IEEE INFOCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Hierarchy in Energy-Efficient Power Control Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GameComm 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Greece. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Power Control Games in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International IFIP-TC6 Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-79549-0_82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Hierarchy in Energy-Efficient Power Control Games *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ValueTools '08 3rd International Conference on Performance Evaluation Methodologies and Tools </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Athene, Greece. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/ICST.VALUETOOLS2008.4485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic population games with individual independent states and coupled constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ValueTools '08 Proceedings of the 3rd International Conference on Performance Evaluation Methodologies and Tools </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Decision Evolutionary Games with Time Average Expected Fitness Criterion * (Invited Paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ValueTools '08 Proceedings of the 3rd International Conference on Performance Evaluation Methodologies and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Athenes, Greece. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/ICST.VALUETOOLS2008.4268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of SCTP in Wi-Fi and WiMAX networks with multi-homed mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Vicuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ValueTools '08 Proceedings of the 3rd International Conference on Performance Evaluation Methodologies and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de Stackelberg des jeux de contrôles de puissances efficaces énergétiquement dans les réseaux sans fils partiellement cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Game for Uplink CDMA Transmissions with Random Active Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Manuel Ramos Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tuffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ICN 2008. Seventh International Conference on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICN.2008.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary dynamics and potential games in non-cooperative routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisao Kameda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Modeling and Optimization in Mobile, Ad Hoc and Wireless Networks and Workshops.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Limassol, Cyprus. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIOPT.2007.4480096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Dissemination using Epidemic Routing with Delayed Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Mobile Adhoc and Sensor Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Pise, Italy. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MOBHOC.2007.4428685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Access Game in Ad-hoc Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ValueTools '07 Proceedings of the 2nd international conference on Performance evaluation methodologies and tools </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Game and Bi-level Optimization for Controlling Network Usage Via Pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First EuroFGI International Conference, NET-COOP </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-72709-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and analysis of internet pricing : introduction and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tuffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on applied stochastic models and data analysis (ASMDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Games, Control and Optimization 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanyan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Influence Game Model with Coupled Spreading in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chaddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hocine Cherifi; Luis M. Rocha; Chantal Cherifi; Melissa Zeynep Ertem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks &amp; Their Applications XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1263, Springer Nature Switzerland, pp.15-27, 2026, Studies in Computational Intelligence, 978-3-032-16644-9. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-16645-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource allocation for multi-source multi-relay wireless networks: A multi-armed bandit approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Visoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubiquitous Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12845, Springer International Publishing, pp.62-75, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86356-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Queueing and Charging Game Model with Energy Capacity Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Engineering and Stochastic Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13104, Springer International Publishing, pp.325-344, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91825-5_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow-Link Adaptation Algorithm for Multi-source Multi-relay Wireless Networks Using Best-Response Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Cerovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Visoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Lasaulce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Games, Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1354, Springer International Publishing, pp.38-47, 2021, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-87473-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially Observable Stochastic Games for Cyber Deception Against Network Epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tsemogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kamhoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Deugoue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision and Game Theory for Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12513, Springer International Publishing, pp.312-325, 2020, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-64793-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Net Neutrality Perspective for Content Down-Streaming over the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Altman, Eitan; Avrachenkov, Konstantin; De Pellegrini, Francesco; El-Azouzi, Rachid; Wang, Huijuan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilevel Strategic Interaction Game Models for Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.239-259, 2019, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24455-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing Game with Nonseparable Costs for EV Driving and Charging Incentive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sohet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Games, Control, and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-248, 2019, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-10880-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled State Policy Dynamics in Evolutionary Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eitan Altman; Konstantin Avrachenkov; Francesco de Pellegrini; Rachid El-Azouzi; Huijuan Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilevel Strategic Interaction Game Models for Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.95-107, 2019, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24455-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Markov Decision Evolutionary Game for Individual Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in dynamic games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-8176-8089-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery State-dependent Access Control in Solar-powered Broadband Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Battery State-Dependent Access Control in Solar-Powered Broadband Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive Influence Propagation on Social Networks with a Common Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chaddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth S. Varma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boltzmann social learning with heterogeneous rationality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chaddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Learning-to-Optimize approach for the Random Walk Interdiction Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive sampling for online learning spectral properties of networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Abdullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Lateral Attack Containment via Honeypot Architectures in Virtualized Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco De Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sailhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lab-STICC. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Static Pricing of Reverse-Link DS-CDMA Multiclass Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tuffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1731, 2005, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing for Heterogeneous Services at a Discriminatory Processor Sharing Queue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tuffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5245, INRIA. 2004, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Yield Management Model for On Demand Computing Centers page impaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parijat Dube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wynter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5092, INRIA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimal Congestion and Cost-Sharing Pricing Scheme for Multiclass Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tuffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4757, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mathematical Analysis of the Cumulus Pricing Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tuffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4500, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId338"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E56BA13"/>
+    <w:nsid w:val="F8444EAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yezekael-hayel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3891-3916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583966v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaddad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Varma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2026.101718" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060998v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2025.107303" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699901v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Farel Ngoufo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Willie Kouam Kounchou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kamhoua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Deugou&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629774v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Dupont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Breal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Andrianesis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.110798" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608386v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kravitzch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berthet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3185386" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine O Berthet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.107.054307" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Olivier Tsemogne Kamguia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620322v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tsemogne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Deugoue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-022-00430-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694633v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmina Malik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjesh Hanawal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3179310" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507526v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayakrishnan Nair" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2020.102152" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507473v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sohet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaude" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jeandin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.2991352" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507367v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2021.3107896" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507388v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2021.3081751" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03405371v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjesh Kumar Hanawal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanyan Zhu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2019.2950249" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507437v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesnim Naceur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-020-09674-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2020.3022676" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sohet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj10040070" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-016-0208-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431787v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Habachi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Azouzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-017-0370-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622504v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ben-Khalifa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-017-0225-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695516v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Abdel Razzac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Salahaldin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Chahed" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217595917500142" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stojan Trajanovski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando A Kuipers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Van Mieghem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01536172v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers Masson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2017.2696738" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Haddad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wiecek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2016.2584609" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104524v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth S. Varma" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine El Ayoubi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2351406" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01092226v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Bilegan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-014-0051-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484689v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2339271" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152459v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet van Mieghem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2015.2426755" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249881v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chekir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.515-536" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053487v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quadri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-014-1647-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101858v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2667522.2667529" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741839v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Veronica Belmega" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-012-0052-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821285v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Treust" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Gaoning" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2227858" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325469v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2054810" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00632204v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Tembine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317485v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Habachi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2010.0537" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299367v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311794v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2008.12.023" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7QFJVKX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446281v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325481v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447505v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Safi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Payen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Br&#233;al" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jim&#233;nez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11305398" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164883v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978759.13" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509102v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822608v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine O. Berthet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434231v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10407699" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822565v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383835" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434810v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434890v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384761v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596196v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744271v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Khansa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Visoz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Alkhansa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WiOpt56218.2022.9930609" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744276v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCC55198.2022.9943776" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434729v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595225v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02974433v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413713" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03005111v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony A.W. Woznica" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87473-5_17" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744269v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMCET53404.2021.9665572" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425924v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Morand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507419v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope52324.2021.9639933" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434954v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507537v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe47291.2020.9248936" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353969v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306309.3306331" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756892v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01907060v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756831v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377948v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atulya Jain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404872v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaggelis G Douros" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357324v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378846v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legenvre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217044v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144510v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7170987" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204647v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayrem Tounsi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204628v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antonio Kuipers" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171874v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2808912" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260135v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101860v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918036v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMSNETS.2014.6734939" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054710v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946415v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101861v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2014.6850305" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100520v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066455v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096380v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818700v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926936v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2013.6692419" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763294v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Garnaev" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327908v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30054-7_17" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00728859v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah E Elayoubi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364626" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633820v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Le Treust" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643719v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317538v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoning He" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2011.5935233" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643705v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Sidi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pellegrini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610493v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;riaux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317168v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Avrachenkov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556163v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320346v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rojas-Mora" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317493v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868521.1868577" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596219v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320267v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaid Sabir" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veeraruna Kavitha" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssine Bouyakhf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.VALUETOOLS2009.7764" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00458185v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299355v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00458189v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299677v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314347v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.VALUETOOLS2008.4268" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299881v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Vicuna" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00329490v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00328144v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314324v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79549-0_82" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317512v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.VALUETOOLS2008.4485" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299410v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314329v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314316v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299674v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317520v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Manuel Ramos Ramos" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tuffin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2008.66" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314342v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisao Kameda" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2007.4480096" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317526v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBHOC.2007.4428685" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299672v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317530v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72709-5_27" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D7SCQFZ5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170132v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284762v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Walrand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583959v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-16645-6_2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462945v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91825-5_20" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507430v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Visoz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86356-2_6" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507543v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Cerovic" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87473-5_5" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507507v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64793-3_17" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02413101v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24455-2_12" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355641v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10880-9_14" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02413146v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24455-2_5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317504v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-8176-8089-3" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299373v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528351v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05398080v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04271546v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdullah" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294592v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charreaux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Pellegrini" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sailhan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000151v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramos" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070753v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071491v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parijat Dube" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wynter" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071829v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072088v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yezekael-hayel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3891-3916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=VaLB21wAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583966v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaddad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Varma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2026.101718" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060998v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2025.107303" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699901v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Farel Ngoufo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Willie Kouam Kounchou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kamhoua" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Deugou&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629774v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Dupont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Breal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Andrianesis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.110798" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168360v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kravitzch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine O Berthet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.107.054307" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608386v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berthet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3185386" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699915v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Olivier Tsemogne Kamguia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620322v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tsemogne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Deugoue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-022-00430-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694633v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmina Malik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjesh Hanawal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3179310" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sohet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaude" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jeandin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.2991352" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507526v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayakrishnan Nair" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2020.102152" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2021.3107896" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507388v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2021.3081751" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesnim Naceur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-020-09674-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03405371v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjesh Kumar Hanawal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanyan Zhu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2019.2950249" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507458v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2020.3022676" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355634v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sohet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj10040070" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Habachi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Azouzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-017-0370-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415310v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-016-0208-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622504v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ben-Khalifa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-017-0225-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01536172v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers Masson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2017.2696738" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Abdel Razzac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Salahaldin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Chahed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217595917500142" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575073v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stojan Trajanovski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando A Kuipers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Van Mieghem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359983v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Haddad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wiecek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2016.2584609" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152459v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet van Mieghem" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2015.2426755" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484689v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2339271" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01092226v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Bilegan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-014-0051-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104524v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth S. Varma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine El Ayoubi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2351406" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249881v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chekir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.515-536" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053487v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quadri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-014-1647-x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101858v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2667522.2667529" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741839v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Veronica Belmega" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-012-0052-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821285v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Treust" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Gaoning" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2227858" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325469v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2054810" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00632204v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Tembine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317485v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Habachi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2010.0537" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299367v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311794v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2008.12.023" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7QFJVKX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446281v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325481v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164883v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Safi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Payen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jim&#233;nez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978759.13" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447505v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Br&#233;al" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11305398" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509102v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822608v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine O. Berthet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434231v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10407699" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434810v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822565v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383835" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384761v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596196v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744271v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Khansa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Visoz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Alkhansa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WiOpt56218.2022.9930609" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434890v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744276v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCC55198.2022.9943776" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434729v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595225v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03005111v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony A.W. Woznica" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87473-5_17" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02974433v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413713" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744269v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMCET53404.2021.9665572" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425924v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Morand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507419v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope52324.2021.9639933" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434954v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507537v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe47291.2020.9248936" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353969v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306309.3306331" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756892v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01907060v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756831v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404872v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaggelis G Douros" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357324v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377948v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atulya Jain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378846v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legenvre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204647v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayrem Tounsi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204628v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antonio Kuipers" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217044v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144510v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7170987" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171874v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2808912" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260135v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101861v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2014.6850305" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100520v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066455v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054710v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946415v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918036v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMSNETS.2014.6734939" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101860v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096380v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926936v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2013.6692419" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818700v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327908v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30054-7_17" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763294v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Garnaev" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00728859v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah E Elayoubi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364626" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633820v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Le Treust" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643705v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Sidi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pellegrini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610493v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;riaux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317538v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoning He" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2011.5935233" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643719v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317168v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Avrachenkov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317493v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868521.1868577" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556163v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320346v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rojas-Mora" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596219v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320267v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaid Sabir" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veeraruna Kavitha" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssine Bouyakhf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.VALUETOOLS2009.7764" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00458185v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299355v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00458189v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299674v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314316v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299410v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314329v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00328144v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314324v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79549-0_82" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317512v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.VALUETOOLS2008.4485" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299677v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314347v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.VALUETOOLS2008.4268" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299881v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Vicuna" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00329490v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317520v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Manuel Ramos Ramos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tuffin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2008.66" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314342v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisao Kameda" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2007.4480096" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317526v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBHOC.2007.4428685" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299672v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317530v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72709-5_27" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D7SCQFZ5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170132v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284762v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Walrand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583959v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-16645-6_2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507430v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Visoz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86356-2_6" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462945v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91825-5_20" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507543v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Cerovic" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87473-5_5" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507507v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64793-3_17" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02413101v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24455-2_12" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355641v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10880-9_14" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02413146v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24455-2_5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317504v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-8176-8089-3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299373v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617528v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528351v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05398080v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04271546v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdullah" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294592v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charreaux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Pellegrini" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sailhan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000151v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramos" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070753v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071491v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parijat Dube" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wynter" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071829v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072088v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>